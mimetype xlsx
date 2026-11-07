--- v0 (2026-09-09)
+++ v1 (2026-11-07)
@@ -12,80 +12,4805 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Top Opportunities" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1585">
   <si>
     <t>BRANCH EXPANSION INTELLIGENCE - TOP EXPANSION OPPORTUNITIES</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Location Name</t>
   </si>
   <si>
     <t>Pincode</t>
   </si>
   <si>
     <t>Competitors (3 KM)</t>
   </si>
   <si>
     <t>Our Branches</t>
   </si>
   <si>
     <t>Nearest Own Branch</t>
   </si>
   <si>
     <t>Nearest Distance</t>
   </si>
   <si>
     <t>Opportunity Score</t>
   </si>
   <si>
     <t>Recommendation</t>
+  </si>
+  <si>
+    <t>Hotspot #512 - Market Cluster</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Far</t>
+  </si>
+  <si>
+    <t>STRONGLY RECOMMENDED</t>
+  </si>
+  <si>
+    <t>Hotspot #6 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #266 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #267 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #271 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #273 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #281 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1059 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #41 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #297 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #298 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #305 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #308 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #570 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #315 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #571 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1099 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #844 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1106 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #83 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1109 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #602 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #361 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #617 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #362 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #620 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #628 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #632 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #634 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #641 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #677 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #711 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #466 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #215 - Market Cluster</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Hotspot #217 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #218 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #758 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #506 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #265 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #320 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #233 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #234 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #567 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #623 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #459 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #279 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #55 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #313 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1112 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #352 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #465 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #225 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #250 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #294 - Market Cluster</t>
+  </si>
+  <si>
+    <t>RECOMMENDED</t>
+  </si>
+  <si>
+    <t>Hotspot #595 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #374 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #138 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #930 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #732 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #106 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #643 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #195 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1044 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #23 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1051 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #551 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1065 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #820 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #322 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #587 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #339 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #360 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #635 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #636 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #159 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #678 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #252 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #254 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #119 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pedawaltair</t>
+  </si>
+  <si>
+    <t>2.98 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #291 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hosakerahalli</t>
+  </si>
+  <si>
+    <t>2.97 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #274 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #38 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #317 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #100 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #101 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #120 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #377 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1145 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #394 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #691 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #226 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #240 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #321 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Moodalapalya</t>
+  </si>
+  <si>
+    <t>2.89 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #316 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.59 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #389 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Jayanagara 4th Block</t>
+  </si>
+  <si>
+    <t>2.53 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #616 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Ameerpet</t>
+  </si>
+  <si>
+    <t>2.44 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #607 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Diamondpoint</t>
+  </si>
+  <si>
+    <t>2.26 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #569 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.25 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #290 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1067 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #56 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #87 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #860 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #618 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #483 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1018 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #287 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mathikere</t>
+  </si>
+  <si>
+    <t>1.86 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #719 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sunkadakatte</t>
+  </si>
+  <si>
+    <t>1.46 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #610 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Amberpet</t>
+  </si>
+  <si>
+    <t>1.18 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #5 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #262 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1040 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #296 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #48 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #330 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #332 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #105 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #403 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #152 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #429 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #197 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #198 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1227 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #734 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #232 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1009 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #479 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.94 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #609 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.92 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #633 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.79 KM</t>
+  </si>
+  <si>
+    <t>REVIEW</t>
+  </si>
+  <si>
+    <t>Hotspot #614 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Moinabad</t>
+  </si>
+  <si>
+    <t>2.42 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1092 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.5 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #796 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.34 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1086 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #514 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #8 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #21 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1050 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1057 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #36 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #299 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #307 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #819 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #69 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #71 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1096 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1098 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #588 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #336 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #337 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #851 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #854 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #652 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1166 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1181 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1187 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #682 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1202 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #693 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1216 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #705 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1218 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1232 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #224 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #235 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #237 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #493 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #241 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #754 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #500 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #255 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #575 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Cherial</t>
+  </si>
+  <si>
+    <t>2.77 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #2 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bhavanipuram</t>
+  </si>
+  <si>
+    <t>Hotspot #286 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Basaveshwaranagar</t>
+  </si>
+  <si>
+    <t>2.55 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1043 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Singh Nagar</t>
+  </si>
+  <si>
+    <t>2.4 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #47 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Padamata</t>
+  </si>
+  <si>
+    <t>2.28 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #342 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.15 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #619 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.13 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #60 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.01 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #489 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Begur Road</t>
+  </si>
+  <si>
+    <t>1.95 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #518 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #520 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #10 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #779 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #15 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #20 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #27 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #541 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #804 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1062 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #42 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #554 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #43 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #318 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1091 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #73 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #74 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1104 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #84 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #345 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #96 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #359 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #364 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1137 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #376 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #638 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1152 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #401 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #660 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #669 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #416 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #170 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1206 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #697 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #956 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #189 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #206 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #464 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #482 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #488 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #239 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #243 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #303 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.02 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #883 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.65 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #612 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Towlichowki</t>
+  </si>
+  <si>
+    <t>0.74 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #615 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Balanagar</t>
+  </si>
+  <si>
+    <t>1.28 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #720 - Market Cluster</t>
+  </si>
+  <si>
+    <t>SN Saidabad</t>
+  </si>
+  <si>
+    <t>1.16 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.13 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1033 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #269 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #14 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #534 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #24 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #536 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #537 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #282 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #28 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #540 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #34 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #292 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1064 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #818 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #312 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #64 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1090 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #327 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1095 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #328 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #75 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #77 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #589 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #80 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #338 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #340 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #599 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #88 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #89 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #90 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #346 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #91 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #104 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #110 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #879 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #368 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #372 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #118 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1142 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #888 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #121 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #380 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #125 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #129 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #130 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #139 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #140 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #400 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #145 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #916 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #661 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #918 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #157 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #928 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #162 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #168 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #680 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #174 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #942 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #180 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #184 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1214 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #704 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #196 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #202 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #463 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #469 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #726 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #472 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #223 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #484 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1000 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #238 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #494 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #496 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #244 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #251 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #511 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #276 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.96 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #311 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #258 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sanjay Nagar</t>
+  </si>
+  <si>
+    <t>2.54 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #458 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Anandapura</t>
+  </si>
+  <si>
+    <t>2.52 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #220 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.84 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #468 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Laggere</t>
+  </si>
+  <si>
+    <t>0.83 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #16 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.75 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #473 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Peenya 2nd Stage</t>
+  </si>
+  <si>
+    <t>0.68 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #640 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.32 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #310 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Jayanagar 9th Block</t>
+  </si>
+  <si>
+    <t>Hotspot #846 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Uppal</t>
+  </si>
+  <si>
+    <t>Hotspot #714 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Suncity</t>
+  </si>
+  <si>
+    <t>2.22 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #58 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.54 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #280 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sarakki</t>
+  </si>
+  <si>
+    <t>2.18 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #283 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.16 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #306 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #573 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #621 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kharmanghat</t>
+  </si>
+  <si>
+    <t>0.48 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #18 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pattabhipuram</t>
+  </si>
+  <si>
+    <t>2.12 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #300 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mahalakshmi Layout</t>
+  </si>
+  <si>
+    <t>2.11 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #644 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Alwal</t>
+  </si>
+  <si>
+    <t>2.1 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #625 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.93 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1029 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Anantapur Town</t>
+  </si>
+  <si>
+    <t>1.9 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #371 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #906 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #716 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #230 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #710 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.88 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #160 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #260 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #522 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #523 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #13 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #525 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #270 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #527 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #17 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #275 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #531 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #532 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #533 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #285 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #31 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #544 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #545 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #547 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #548 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #550 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #552 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1066 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #555 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #556 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #45 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #301 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #558 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #559 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #816 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1073 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1075 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #565 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #568 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1081 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #61 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #830 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #583 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #72 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #840 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #329 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1097 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #586 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #76 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #78 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #79 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1103 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #81 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #594 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #596 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #341 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #601 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #857 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #348 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #349 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1120 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #865 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #98 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #354 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1125 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #102 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #872 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #363 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #875 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #108 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #365 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #877 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #113 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #369 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #114 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #370 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #115 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #117 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1144 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #122 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #893 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #382 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #894 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #385 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1154 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #131 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #388 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1158 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #135 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #137 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #395 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #398 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #655 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1167 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #144 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #913 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #402 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #147 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #659 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1172 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #150 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #406 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #663 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #153 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #410 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #156 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #668 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #415 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #671 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #672 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #161 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #673 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #929 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #674 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #420 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #676 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1193 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #938 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #171 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #427 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #431 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #178 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #437 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #182 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #694 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #439 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #185 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #188 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #190 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #446 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #702 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #191 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #193 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #449 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #451 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #707 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1220 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #709 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #200 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #457 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #460 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #462 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #207 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1231 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #208 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #210 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #467 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #212 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #213 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #214 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #471 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #478 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #227 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #229 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #236 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #242 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1011 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #245 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #246 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #507 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #509 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #293 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Indiranagar</t>
+  </si>
+  <si>
+    <t>1.76 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1002 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Korlakunta</t>
+  </si>
+  <si>
+    <t>1.68 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #442 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Maddur</t>
+  </si>
+  <si>
+    <t>1.64 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1197 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Dharwad Vijay Road</t>
+  </si>
+  <si>
+    <t>2.5 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #611 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.59 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1061 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bannerghatta Road-Arekere</t>
+  </si>
+  <si>
+    <t>2.57 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #629 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.78 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #973 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.56 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #627 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nalgonda</t>
+  </si>
+  <si>
+    <t>1.39 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #741 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Boduppal</t>
+  </si>
+  <si>
+    <t>1.29 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1052 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.27 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #4 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Temple Street - Kakinada</t>
+  </si>
+  <si>
+    <t>Hotspot #219 - Market Cluster</t>
+  </si>
+  <si>
+    <t>KR Puram Market</t>
+  </si>
+  <si>
+    <t>1.06 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #33 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1077 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #834 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1121 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #358 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #733 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #744 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #324 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.99 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1072 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #323 - Market Cluster</t>
+  </si>
+  <si>
+    <t>JP Nagar 7th Phase</t>
+  </si>
+  <si>
+    <t>Hotspot #603 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kalyan Nagar</t>
+  </si>
+  <si>
+    <t>0.82 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #333 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #216 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #103 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Tirupati RC Road</t>
+  </si>
+  <si>
+    <t>0.72 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #622 - Market Cluster</t>
+  </si>
+  <si>
+    <t>LB Nagar</t>
+  </si>
+  <si>
+    <t>0.69 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #35 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.65 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #631 - Market Cluster</t>
+  </si>
+  <si>
+    <t>KPHB</t>
+  </si>
+  <si>
+    <t>2.43 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #277 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Ayyapanagar</t>
+  </si>
+  <si>
+    <t>0.62 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #572 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #263 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #248 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.31 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #264 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.52 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #717 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #646 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hayathnagar</t>
+  </si>
+  <si>
+    <t>0.42 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #853 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.48 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #392 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #9 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Anantapur Ramnagar</t>
+  </si>
+  <si>
+    <t>0.39 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #295 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Rajajinagara</t>
+  </si>
+  <si>
+    <t>0.38 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #651 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #319 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.33 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1041 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Tirupati KT Road</t>
+  </si>
+  <si>
+    <t>0.31 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #49 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Dabagardens</t>
+  </si>
+  <si>
+    <t>0.3 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #272 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.24 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #93 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Dwarakanagar</t>
+  </si>
+  <si>
+    <t>0.21 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #960 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Guntur Amaravathi Road</t>
+  </si>
+  <si>
+    <t>0.2 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #278 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kodigehalli</t>
+  </si>
+  <si>
+    <t>0.19 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #11 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Chittoor Greamspet</t>
+  </si>
+  <si>
+    <t>0.18 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #256 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.13 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #768 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1025 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1027 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #521 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1036 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #22 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1055 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #32 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #807 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #302 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1071 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #562 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1083 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #577 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #66 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #70 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1100 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #856 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #97 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #353 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #867 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #613 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #869 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #878 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #111 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #386 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #642 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #898 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #901 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #649 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1162 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1169 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #915 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #935 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #940 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #434 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #947 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #696 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1208 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #187 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #447 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #450 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #966 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1222 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #712 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #723 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #480 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #997 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #231 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #490 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #747 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #492 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #748 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #495 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #751 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #498 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #502 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1015 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1023 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #738 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Jillelaguda</t>
+  </si>
+  <si>
+    <t>0.1 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #46 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hindupur</t>
+  </si>
+  <si>
+    <t>Hotspot #1164 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.06 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1215 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Horamavu</t>
+  </si>
+  <si>
+    <t>0.04 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #946 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nellore Ramalingapuram</t>
+  </si>
+  <si>
+    <t>1.7 KM</t>
+  </si>
+  <si>
+    <t>LOW PRIORITY</t>
+  </si>
+  <si>
+    <t>Hotspot #474 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hubli Keshwapur</t>
+  </si>
+  <si>
+    <t>Hotspot #962 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.55 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #12 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Arandalpeta</t>
+  </si>
+  <si>
+    <t>0.27 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #325 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Marathahalli</t>
+  </si>
+  <si>
+    <t>2.04 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1024 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #769 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #770 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1026 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #515 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #516 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #772 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #261 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #517 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #773 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #774 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1030 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #519 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #775 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1031 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1032 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #777 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #778 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1034 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1035 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #268 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #780 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #781 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1037 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #526 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #782 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1038 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #783 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1039 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #528 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #784 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #529 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #530 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #786 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1042 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #787 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #788 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #789 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #790 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1046 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1047 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #792 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1048 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #25 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #26 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #538 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #794 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #539 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #29 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1053 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #542 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1054 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #543 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #799 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #288 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #800 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1056 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #289 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #801 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #546 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1058 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #803 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1060 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #805 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #806 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1063 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #808 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #553 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #809 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #810 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #811 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #812 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1068 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #557 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #813 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1069 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #814 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1070 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #815 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #560 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #561 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #817 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1074 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #563 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #564 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1076 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #821 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #566 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #822 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1078 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #823 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1079 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #824 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #825 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #826 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1082 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1084 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1085 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1087 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #833 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1089 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #578 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #67 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #579 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #836 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #581 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #837 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1093 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #326 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #838 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1094 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #839 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #841 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #842 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #331 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #843 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #334 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1102 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #591 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #847 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #592 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #848 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1105 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #82 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #850 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1107 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #852 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1108 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #85 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #86 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1110 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1111 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #344 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1113 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #858 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1114 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #347 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #859 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1115 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #604 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1116 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #861 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1117 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #94 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #350 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #606 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #862 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1118 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #95 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #351 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #863 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1119 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #866 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1122 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #99 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #355 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1123 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #356 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #357 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #870 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1126 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #871 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1127 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1128 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #873 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1129 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #874 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1130 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #107 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1131 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #876 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1132 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #109 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1133 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1134 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1135 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #112 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #880 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1136 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #881 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #882 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1138 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1139 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #116 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #884 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1140 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #373 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #885 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #886 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #375 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #887 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #889 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #890 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1146 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #123 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #379 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #891 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1147 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #124 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #892 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1148 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #381 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #126 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #383 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #895 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1151 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #128 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #384 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #896 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #897 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1153 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #387 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #899 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1155 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #132 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #900 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1156 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #133 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #645 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1157 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #134 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #390 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #902 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #391 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #647 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #903 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1159 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #136 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #904 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1160 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #393 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #905 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1161 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #650 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1163 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #396 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #908 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #141 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #909 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1165 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #654 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #910 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #143 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #399 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #911 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #656 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #912 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1168 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #146 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #658 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #914 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1170 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1171 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #148 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #405 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #917 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1173 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #662 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1174 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #407 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #919 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1175 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #408 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #920 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1176 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #409 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #665 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #921 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1177 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #154 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #922 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1178 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #411 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #667 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #923 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1179 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #412 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #924 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1180 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #413 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #925 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #158 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #414 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #670 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #926 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1182 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #927 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1183 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1184 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1185 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #418 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1186 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #163 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #419 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #931 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #164 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #932 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1188 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #165 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #421 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #933 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1189 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #166 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1190 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #167 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #423 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #679 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1191 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #424 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #936 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1192 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #169 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #425 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #937 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #426 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1194 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #939 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1195 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #428 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #684 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1196 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #173 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #685 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #941 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1198 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #175 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #943 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1199 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #176 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #944 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1200 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #177 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #433 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #689 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #945 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1201 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #690 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #179 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #435 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1203 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #436 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #692 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #948 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1204 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #181 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #949 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1205 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #438 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #950 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #183 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #951 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1207 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #440 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #952 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #441 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #953 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #186 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #698 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1210 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #443 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #699 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #955 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1211 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1212 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #445 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #701 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1213 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #958 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #703 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #959 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #192 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #961 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1217 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #194 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #706 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #963 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1219 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #452 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #708 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #964 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #453 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #965 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1221 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #199 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #455 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1223 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #968 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #201 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #969 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #970 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1226 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #203 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #971 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #204 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #972 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1228 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #205 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1229 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #974 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1230 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #975 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #976 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #209 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #721 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #977 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1233 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #978 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1234 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #211 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #979 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1235 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #980 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #725 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #981 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #470 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #982 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #727 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #983 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #984 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #985 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #730 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #986 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #987 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #476 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #988 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #477 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #989 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #990 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #735 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #991 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #736 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #992 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #737 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #993 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #994 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #739 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #995 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #228 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #740 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #996 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #486 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #742 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #998 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #743 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #999 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #745 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1001 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #746 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #491 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1003 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1004 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1005 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1007 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1008 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #497 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #753 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1010 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #755 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #756 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1012 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1013 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1014 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #247 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #759 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #504 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #760 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1016 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #505 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #761 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1017 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #762 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #763 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1019 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #508 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #764 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1020 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #253 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #765 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #1021 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #510 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #766 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #767 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #624 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hasthinapuram</t>
+  </si>
+  <si>
+    <t>0.87 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #957 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hb Colony</t>
+  </si>
+  <si>
+    <t>2.9 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #444 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.84 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #686 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Ramayampet</t>
+  </si>
+  <si>
+    <t>Hotspot #448 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #50 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #666 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kapra</t>
+  </si>
+  <si>
+    <t>Hotspot #580 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Siddepet</t>
+  </si>
+  <si>
+    <t>0.6 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #934 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.67 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1209 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.21 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #378 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kengeri</t>
+  </si>
+  <si>
+    <t>Hotspot #724 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Huzurabad</t>
+  </si>
+  <si>
+    <t>Hotspot #653 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Chandanagar</t>
+  </si>
+  <si>
+    <t>2.86 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #639 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kamareddy</t>
+  </si>
+  <si>
+    <t>Hotspot #1141 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Gunjur</t>
+  </si>
+  <si>
+    <t>1.6 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #845 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Medchal</t>
+  </si>
+  <si>
+    <t>2.71 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #907 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Ieeja</t>
+  </si>
+  <si>
+    <t>0.49 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #39 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kurnool Town</t>
+  </si>
+  <si>
+    <t>Hotspot #461 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Dandeli</t>
+  </si>
+  <si>
+    <t>Hotspot #62 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pebbair</t>
+  </si>
+  <si>
+    <t>Hotspot #728 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Siricilla</t>
+  </si>
+  <si>
+    <t>0.23 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #637 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.97 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #172 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kukatpally</t>
+  </si>
+  <si>
+    <t>0.25 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #630 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kothapet</t>
+  </si>
+  <si>
+    <t>Hotspot #1124 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #626 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hanumakonda - Yenugalagadda</t>
+  </si>
+  <si>
+    <t>1.8 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #688 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.93 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #657 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Madhapur</t>
+  </si>
+  <si>
+    <t>1.69 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1143 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.37 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #367 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Channagiri</t>
+  </si>
+  <si>
+    <t>Hotspot #771 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Karimnagar Kothirampur</t>
+  </si>
+  <si>
+    <t>Hotspot #366 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Vijayapur Solapur Road</t>
+  </si>
+  <si>
+    <t>Hotspot #664 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #582 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hanumakonda - Nayeem Nagar</t>
+  </si>
+  <si>
+    <t>0.14 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #749 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.12 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #687 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kazipet Maddikonda</t>
+  </si>
+  <si>
+    <t>Hotspot #304 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bagalur Main Road</t>
+  </si>
+  <si>
+    <t>1.07 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #597 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.93 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #249 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #549 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Tumkur BH Road</t>
+  </si>
+  <si>
+    <t>Hotspot #576 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Uppal Vijaypuri Colony</t>
+  </si>
+  <si>
+    <t>0.51 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #335 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Channapatna</t>
+  </si>
+  <si>
+    <t>0.76 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #417 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bellary Cowl Bazar</t>
+  </si>
+  <si>
+    <t>Hotspot #695 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Serilingampally</t>
+  </si>
+  <si>
+    <t>0.57 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #59 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Yeraguntla</t>
+  </si>
+  <si>
+    <t>1.3 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #221 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.53 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #63 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Machilipatnam</t>
+  </si>
+  <si>
+    <t>Hotspot #40 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Old Gajuwaka</t>
+  </si>
+  <si>
+    <t>1.09 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #314 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.87 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1150 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hubli Old Hubli</t>
+  </si>
+  <si>
+    <t>0.09 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #7 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nellore Vedayapalem</t>
+  </si>
+  <si>
+    <t>0.88 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #485 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hosadurga</t>
+  </si>
+  <si>
+    <t>1.71 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1045 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Madhurawada</t>
+  </si>
+  <si>
+    <t>Hotspot #608 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Zahirabad</t>
+  </si>
+  <si>
+    <t>Hotspot #791 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #864 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sarpavaram</t>
+  </si>
+  <si>
+    <t>0.71 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1224 - Market Cluster</t>
+  </si>
+  <si>
+    <t>New Jawargi Road</t>
+  </si>
+  <si>
+    <t>2.36 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #849 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Narsampet</t>
+  </si>
+  <si>
+    <t>1.44 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #54 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #3 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.47 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1022 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Amadalavalasa</t>
+  </si>
+  <si>
+    <t>Hotspot #155 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Aganampudi</t>
+  </si>
+  <si>
+    <t>Hotspot #499 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.34 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #222 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Tumkur MG Road</t>
+  </si>
+  <si>
+    <t>Hotspot #585 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Banswada</t>
+  </si>
+  <si>
+    <t>0.29 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #598 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sathupalli</t>
+  </si>
+  <si>
+    <t>Hotspot #57 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kotireddy</t>
+  </si>
+  <si>
+    <t>Hotspot #605 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #151 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pedagantyada</t>
+  </si>
+  <si>
+    <t>0.15 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #648 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Makthal</t>
+  </si>
+  <si>
+    <t>1.01 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #92 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #44 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Markapur</t>
+  </si>
+  <si>
+    <t>Hotspot #731 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.87 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1225 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mominpur</t>
+  </si>
+  <si>
+    <t>2.68 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #574 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.61 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #798 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bhongir</t>
+  </si>
+  <si>
+    <t>Hotspot #590 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sangareddy</t>
+  </si>
+  <si>
+    <t>0.89 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #53 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.66 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #422 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #828 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #52 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Srikakulam</t>
+  </si>
+  <si>
+    <t>1.23 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #454 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nelamangala</t>
+  </si>
+  <si>
+    <t>Hotspot #487 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Sindanoor</t>
+  </si>
+  <si>
+    <t>2.07 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #257 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #524 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #68 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Parvathipuram</t>
+  </si>
+  <si>
+    <t>Hotspot #397 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Vivekananda Nagar</t>
+  </si>
+  <si>
+    <t>Hotspot #713 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #475 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Gubbi</t>
+  </si>
+  <si>
+    <t>0.08 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #855 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pattikonda</t>
+  </si>
+  <si>
+    <t>Hotspot #832 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kondapur</t>
+  </si>
+  <si>
+    <t>Hotspot #757 - Market Cluster</t>
+  </si>
+  <si>
+    <t>1.79 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #835 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Omkarnagar</t>
+  </si>
+  <si>
+    <t>1.77 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1006 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.78 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1149 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.22 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #142 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.61 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #593 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Vikarabad</t>
+  </si>
+  <si>
+    <t>Hotspot #30 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pileru</t>
+  </si>
+  <si>
+    <t>2.09 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1028 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Banaganipally</t>
+  </si>
+  <si>
+    <t>1.11 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #750 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Suchitra</t>
+  </si>
+  <si>
+    <t>Hotspot #309 - Market Cluster</t>
+  </si>
+  <si>
+    <t>HSR Layout</t>
+  </si>
+  <si>
+    <t>Hotspot #19 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Palasa-Kasibugga</t>
+  </si>
+  <si>
+    <t>Hotspot #600 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Metpally</t>
+  </si>
+  <si>
+    <t>0.41 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #700 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mehabub Nagar Town</t>
+  </si>
+  <si>
+    <t>Hotspot #584 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kothakota</t>
+  </si>
+  <si>
+    <t>Hotspot #683 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bhadrachalam</t>
+  </si>
+  <si>
+    <t>Hotspot #65 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Chilakaluri Pet</t>
+  </si>
+  <si>
+    <t>1.66 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1101 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Kaikondarahalli</t>
+  </si>
+  <si>
+    <t>Hotspot #284 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Yelahanka</t>
+  </si>
+  <si>
+    <t>Hotspot #675 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mancherial</t>
+  </si>
+  <si>
+    <t>1.4 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #1049 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Atchutapuram</t>
+  </si>
+  <si>
+    <t>Hotspot #776 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Manikonda</t>
+  </si>
+  <si>
+    <t>Hotspot #681 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Balapur</t>
+  </si>
+  <si>
+    <t>2.23 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #404 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Bagalkot</t>
+  </si>
+  <si>
+    <t>0.59 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #752 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Jeedimetla</t>
+  </si>
+  <si>
+    <t>Hotspot #722 - Market Cluster</t>
+  </si>
+  <si>
+    <t>0.36 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #127 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Dhone</t>
+  </si>
+  <si>
+    <t>Hotspot #1088 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Madanayakanahalli</t>
+  </si>
+  <si>
+    <t>2.03 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #718 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #535 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Athani</t>
+  </si>
+  <si>
+    <t>Hotspot #831 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pargi</t>
+  </si>
+  <si>
+    <t>Hotspot #797 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Mehaboobabad</t>
+  </si>
+  <si>
+    <t>0.45 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #343 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Naganathpura</t>
+  </si>
+  <si>
+    <t>2.06 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #149 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pithapuram</t>
+  </si>
+  <si>
+    <t>Hotspot #785 - Market Cluster</t>
+  </si>
+  <si>
+    <t>RC Puram</t>
+  </si>
+  <si>
+    <t>Hotspot #868 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Narasaraopet</t>
+  </si>
+  <si>
+    <t>0.07 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #715 - Market Cluster</t>
+  </si>
+  <si>
+    <t>2.29 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #481 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hagaribommanahalli</t>
+  </si>
+  <si>
+    <t>Hotspot #829 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Thandur</t>
+  </si>
+  <si>
+    <t>Hotspot #967 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Palamaner</t>
+  </si>
+  <si>
+    <t>0.26 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #513 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #729 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nizampet</t>
+  </si>
+  <si>
+    <t>Hotspot #795 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Pragathinagar</t>
+  </si>
+  <si>
+    <t>Hotspot #259 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hospet Main</t>
+  </si>
+  <si>
+    <t>0.16 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #456 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hoovina Hadagali</t>
+  </si>
+  <si>
+    <t>Hotspot #827 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nallagandla</t>
+  </si>
+  <si>
+    <t>0.05 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #51 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Gopalapatnam</t>
+  </si>
+  <si>
+    <t>Hotspot #793 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hotspot #432 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Doddaballapur</t>
+  </si>
+  <si>
+    <t>Hotspot #501 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Koratagere</t>
+  </si>
+  <si>
+    <t>Hotspot #503 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Nandagudi</t>
+  </si>
+  <si>
+    <t>Hotspot #430 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Hanagal</t>
+  </si>
+  <si>
+    <t>Hotspot #802 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Peddapalle</t>
+  </si>
+  <si>
+    <t>2.37 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #954 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Tuni</t>
+  </si>
+  <si>
+    <t>0.43 KM</t>
+  </si>
+  <si>
+    <t>Hotspot #37 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Anakapalli</t>
+  </si>
+  <si>
+    <t>Hotspot #1080 - Market Cluster</t>
+  </si>
+  <si>
+    <t>Chikathirupathi</t>
+  </si>
+  <si>
+    <t>0.98 KM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -417,101 +5142,35916 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I1238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4">
+        <v>560074</v>
+      </c>
+      <c r="D4">
+        <v>30</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4">
+        <v>90.0</v>
+      </c>
+      <c r="I4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>533101</v>
+      </c>
+      <c r="D5">
+        <v>18</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5">
+        <v>90.0</v>
+      </c>
+      <c r="I5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6">
+        <v>560019</v>
+      </c>
+      <c r="D6">
+        <v>24</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6">
+        <v>90.0</v>
+      </c>
+      <c r="I6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>560032</v>
+      </c>
+      <c r="D7">
+        <v>20</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7">
+        <v>90.0</v>
+      </c>
+      <c r="I7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8">
+        <v>560102</v>
+      </c>
+      <c r="D8">
+        <v>17</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8">
+        <v>90.0</v>
+      </c>
+      <c r="I8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>560102</v>
+      </c>
+      <c r="D9">
+        <v>15</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9">
+        <v>90.0</v>
+      </c>
+      <c r="I9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10">
+        <v>560056</v>
+      </c>
+      <c r="D10">
+        <v>24</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10">
+        <v>90.0</v>
+      </c>
+      <c r="I10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>560095</v>
+      </c>
+      <c r="D11">
+        <v>25</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11">
+        <v>90.0</v>
+      </c>
+      <c r="I11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12">
+        <v>533104</v>
+      </c>
+      <c r="D12">
+        <v>17</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12">
+        <v>90.0</v>
+      </c>
+      <c r="I12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13">
+        <v>562123</v>
+      </c>
+      <c r="D13">
+        <v>17</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13">
+        <v>90.0</v>
+      </c>
+      <c r="I13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14">
+        <v>560034</v>
+      </c>
+      <c r="D14">
+        <v>23</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14">
+        <v>90.0</v>
+      </c>
+      <c r="I14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15">
+        <v>560071</v>
+      </c>
+      <c r="D15">
+        <v>20</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15">
+        <v>90.0</v>
+      </c>
+      <c r="I15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16">
+        <v>560075</v>
+      </c>
+      <c r="D16">
+        <v>18</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16">
+        <v>90.0</v>
+      </c>
+      <c r="I16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17">
+        <v>500020</v>
+      </c>
+      <c r="D17">
+        <v>35</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17">
+        <v>90.0</v>
+      </c>
+      <c r="I17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18">
+        <v>560033</v>
+      </c>
+      <c r="D18">
+        <v>21</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18">
+        <v>90.0</v>
+      </c>
+      <c r="I18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19">
+        <v>500001</v>
+      </c>
+      <c r="D19">
+        <v>18</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19">
+        <v>90.0</v>
+      </c>
+      <c r="I19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20">
+        <v>560047</v>
+      </c>
+      <c r="D20">
+        <v>19</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20">
+        <v>90.0</v>
+      </c>
+      <c r="I20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21">
+        <v>128422</v>
+      </c>
+      <c r="D21">
+        <v>34</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21">
+        <v>90.0</v>
+      </c>
+      <c r="I21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22">
+        <v>560043</v>
+      </c>
+      <c r="D22">
+        <v>21</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22">
+        <v>90.0</v>
+      </c>
+      <c r="I22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23">
+        <v>20</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23">
+        <v>533101</v>
+      </c>
+      <c r="D23">
+        <v>16</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23">
+        <v>90.0</v>
+      </c>
+      <c r="I23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24">
+        <v>21</v>
+      </c>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24">
+        <v>560092</v>
+      </c>
+      <c r="D24">
+        <v>15</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24">
+        <v>90.0</v>
+      </c>
+      <c r="I24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25">
+        <v>500095</v>
+      </c>
+      <c r="D25">
+        <v>25</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25">
+        <v>90.0</v>
+      </c>
+      <c r="I25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26">
+        <v>23</v>
+      </c>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26">
+        <v>560043</v>
+      </c>
+      <c r="D26">
+        <v>17</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26">
+        <v>90.0</v>
+      </c>
+      <c r="I26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27">
+        <v>24</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27">
+        <v>500061</v>
+      </c>
+      <c r="D27">
+        <v>29</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27">
+        <v>90.0</v>
+      </c>
+      <c r="I27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28">
+        <v>25</v>
+      </c>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28">
+        <v>560025</v>
+      </c>
+      <c r="D28">
+        <v>34</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28">
+        <v>90.0</v>
+      </c>
+      <c r="I28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29">
+        <v>26</v>
+      </c>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29">
+        <v>500015</v>
+      </c>
+      <c r="D29">
+        <v>15</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29">
+        <v>90.0</v>
+      </c>
+      <c r="I29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>27</v>
+      </c>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30">
+        <v>500017</v>
+      </c>
+      <c r="D30">
+        <v>21</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30">
+        <v>90.0</v>
+      </c>
+      <c r="I30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31">
+        <v>28</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31">
+        <v>500027</v>
+      </c>
+      <c r="D31">
+        <v>38</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31">
+        <v>90.0</v>
+      </c>
+      <c r="I31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32">
+        <v>29</v>
+      </c>
+      <c r="B32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32">
+        <v>500029</v>
+      </c>
+      <c r="D32">
+        <v>35</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32">
+        <v>90.0</v>
+      </c>
+      <c r="I32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33">
+        <v>500004</v>
+      </c>
+      <c r="D33">
+        <v>22</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33">
+        <v>90.0</v>
+      </c>
+      <c r="I33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34">
+        <v>500028</v>
+      </c>
+      <c r="D34">
+        <v>16</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34">
+        <v>90.0</v>
+      </c>
+      <c r="I34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35">
+        <v>122835</v>
+      </c>
+      <c r="D35">
+        <v>16</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35">
+        <v>90.0</v>
+      </c>
+      <c r="I35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36">
+        <v>560005</v>
+      </c>
+      <c r="D36">
+        <v>35</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36">
+        <v>90.0</v>
+      </c>
+      <c r="I36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37">
+        <v>34</v>
+      </c>
+      <c r="B37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>34</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37">
+        <v>90.0</v>
+      </c>
+      <c r="I37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38">
+        <v>35</v>
+      </c>
+      <c r="B38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38">
+        <v>560061</v>
+      </c>
+      <c r="D38">
+        <v>30</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38">
+        <v>90.0</v>
+      </c>
+      <c r="I38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39">
+        <v>36</v>
+      </c>
+      <c r="B39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39">
+        <v>560068</v>
+      </c>
+      <c r="D39">
+        <v>32</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39">
+        <v>90.0</v>
+      </c>
+      <c r="I39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>37</v>
+      </c>
+      <c r="B40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40">
+        <v>560024</v>
+      </c>
+      <c r="D40">
+        <v>25</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40">
+        <v>90.0</v>
+      </c>
+      <c r="I40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>38</v>
+      </c>
+      <c r="B41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41">
+        <v>560075</v>
+      </c>
+      <c r="D41">
+        <v>18</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41">
+        <v>90.0</v>
+      </c>
+      <c r="I41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>39</v>
+      </c>
+      <c r="B42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42">
+        <v>560036</v>
+      </c>
+      <c r="D42">
+        <v>14</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42">
+        <v>87.33</v>
+      </c>
+      <c r="I42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>40</v>
+      </c>
+      <c r="B43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43">
+        <v>560017</v>
+      </c>
+      <c r="D43">
+        <v>14</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43">
+        <v>87.33</v>
+      </c>
+      <c r="I43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>41</v>
+      </c>
+      <c r="B44" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44">
+        <v>570001</v>
+      </c>
+      <c r="D44">
+        <v>14</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44">
+        <v>87.33</v>
+      </c>
+      <c r="I44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>42</v>
+      </c>
+      <c r="B45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45">
+        <v>571111</v>
+      </c>
+      <c r="D45">
+        <v>14</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45">
+        <v>87.33</v>
+      </c>
+      <c r="I45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>43</v>
+      </c>
+      <c r="B46" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46">
+        <v>575001</v>
+      </c>
+      <c r="D46">
+        <v>13</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" t="s">
+        <v>12</v>
+      </c>
+      <c r="H46">
+        <v>84.67</v>
+      </c>
+      <c r="I46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>44</v>
+      </c>
+      <c r="B47" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47">
+        <v>500076</v>
+      </c>
+      <c r="D47">
+        <v>13</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" t="s">
+        <v>12</v>
+      </c>
+      <c r="H47">
+        <v>84.67</v>
+      </c>
+      <c r="I47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>45</v>
+      </c>
+      <c r="B48" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48">
+        <v>560092</v>
+      </c>
+      <c r="D48">
+        <v>13</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48">
+        <v>84.67</v>
+      </c>
+      <c r="I48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>46</v>
+      </c>
+      <c r="B49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49">
+        <v>560024</v>
+      </c>
+      <c r="D49">
+        <v>12</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49">
+        <v>82.0</v>
+      </c>
+      <c r="I49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>47</v>
+      </c>
+      <c r="B50" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50">
+        <v>530007</v>
+      </c>
+      <c r="D50">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" t="s">
+        <v>12</v>
+      </c>
+      <c r="H50">
+        <v>82.0</v>
+      </c>
+      <c r="I50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>48</v>
+      </c>
+      <c r="B51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51">
+        <v>560036</v>
+      </c>
+      <c r="D51">
+        <v>12</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51">
+        <v>82.0</v>
+      </c>
+      <c r="I51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>49</v>
+      </c>
+      <c r="B52" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52">
+        <v>560097</v>
+      </c>
+      <c r="D52">
+        <v>12</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52">
+        <v>82.0</v>
+      </c>
+      <c r="I52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>50</v>
+      </c>
+      <c r="B53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53">
+        <v>577202</v>
+      </c>
+      <c r="D53">
+        <v>12</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53">
+        <v>82.0</v>
+      </c>
+      <c r="I53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>51</v>
+      </c>
+      <c r="B54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54">
+        <v>577201</v>
+      </c>
+      <c r="D54">
+        <v>12</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54">
+        <v>82.0</v>
+      </c>
+      <c r="I54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>52</v>
+      </c>
+      <c r="B55" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55">
+        <v>575002</v>
+      </c>
+      <c r="D55">
+        <v>12</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55">
+        <v>82.0</v>
+      </c>
+      <c r="I55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>53</v>
+      </c>
+      <c r="B56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56">
+        <v>577201</v>
+      </c>
+      <c r="D56">
+        <v>12</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H56">
+        <v>82.0</v>
+      </c>
+      <c r="I56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>54</v>
+      </c>
+      <c r="B57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57">
+        <v>560091</v>
+      </c>
+      <c r="D57">
+        <v>11</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" t="s">
+        <v>12</v>
+      </c>
+      <c r="H57">
+        <v>79.33</v>
+      </c>
+      <c r="I57" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>55</v>
+      </c>
+      <c r="B58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58">
+        <v>506001</v>
+      </c>
+      <c r="D58">
+        <v>11</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58">
+        <v>79.33</v>
+      </c>
+      <c r="I58" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>56</v>
+      </c>
+      <c r="B59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C59">
+        <v>560056</v>
+      </c>
+      <c r="D59">
+        <v>11</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59">
+        <v>79.33</v>
+      </c>
+      <c r="I59" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>57</v>
+      </c>
+      <c r="B60" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60">
+        <v>530040</v>
+      </c>
+      <c r="D60">
+        <v>11</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" t="s">
+        <v>12</v>
+      </c>
+      <c r="H60">
+        <v>79.33</v>
+      </c>
+      <c r="I60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>58</v>
+      </c>
+      <c r="B61" t="s">
+        <v>72</v>
+      </c>
+      <c r="C61">
+        <v>533101</v>
+      </c>
+      <c r="D61">
+        <v>11</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61">
+        <v>79.33</v>
+      </c>
+      <c r="I61" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>59</v>
+      </c>
+      <c r="B62" t="s">
+        <v>73</v>
+      </c>
+      <c r="C62">
+        <v>506011</v>
+      </c>
+      <c r="D62">
+        <v>11</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62">
+        <v>79.33</v>
+      </c>
+      <c r="I62" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>60</v>
+      </c>
+      <c r="B63" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63">
+        <v>521185</v>
+      </c>
+      <c r="D63">
+        <v>10</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" t="s">
+        <v>12</v>
+      </c>
+      <c r="H63">
+        <v>76.67</v>
+      </c>
+      <c r="I63" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>61</v>
+      </c>
+      <c r="B64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64">
+        <v>506009</v>
+      </c>
+      <c r="D64">
+        <v>10</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" t="s">
+        <v>12</v>
+      </c>
+      <c r="H64">
+        <v>76.67</v>
+      </c>
+      <c r="I64" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>62</v>
+      </c>
+      <c r="B65" t="s">
+        <v>76</v>
+      </c>
+      <c r="C65">
+        <v>531114</v>
+      </c>
+      <c r="D65">
+        <v>10</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" t="s">
+        <v>12</v>
+      </c>
+      <c r="H65">
+        <v>76.67</v>
+      </c>
+      <c r="I65" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>63</v>
+      </c>
+      <c r="B66" t="s">
+        <v>77</v>
+      </c>
+      <c r="C66">
+        <v>520007</v>
+      </c>
+      <c r="D66">
+        <v>9</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" t="s">
+        <v>12</v>
+      </c>
+      <c r="H66">
+        <v>74.0</v>
+      </c>
+      <c r="I66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67">
+        <v>64</v>
+      </c>
+      <c r="B67" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67">
+        <v>523001</v>
+      </c>
+      <c r="D67">
+        <v>9</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67">
+        <v>74.0</v>
+      </c>
+      <c r="I67" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68">
+        <v>65</v>
+      </c>
+      <c r="B68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68">
+        <v>570008</v>
+      </c>
+      <c r="D68">
+        <v>9</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" t="s">
+        <v>12</v>
+      </c>
+      <c r="H68">
+        <v>74.0</v>
+      </c>
+      <c r="I68" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>66</v>
+      </c>
+      <c r="B69" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69">
+        <v>582117</v>
+      </c>
+      <c r="D69">
+        <v>9</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" t="s">
+        <v>12</v>
+      </c>
+      <c r="H69">
+        <v>74.0</v>
+      </c>
+      <c r="I69" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>67</v>
+      </c>
+      <c r="B70" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70">
+        <v>575003</v>
+      </c>
+      <c r="D70">
+        <v>9</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" t="s">
+        <v>12</v>
+      </c>
+      <c r="H70">
+        <v>74.0</v>
+      </c>
+      <c r="I70" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>68</v>
+      </c>
+      <c r="B71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71">
+        <v>247244</v>
+      </c>
+      <c r="D71">
+        <v>9</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" t="s">
+        <v>12</v>
+      </c>
+      <c r="H71">
+        <v>74.0</v>
+      </c>
+      <c r="I71" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>69</v>
+      </c>
+      <c r="B72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72">
+        <v>573201</v>
+      </c>
+      <c r="D72">
+        <v>9</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H72">
+        <v>74.0</v>
+      </c>
+      <c r="I72" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>70</v>
+      </c>
+      <c r="B73" t="s">
+        <v>84</v>
+      </c>
+      <c r="C73">
+        <v>508001</v>
+      </c>
+      <c r="D73">
+        <v>9</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" t="s">
+        <v>12</v>
+      </c>
+      <c r="H73">
+        <v>74.0</v>
+      </c>
+      <c r="I73" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>71</v>
+      </c>
+      <c r="B74" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74">
+        <v>570007</v>
+      </c>
+      <c r="D74">
+        <v>9</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" t="s">
+        <v>12</v>
+      </c>
+      <c r="H74">
+        <v>74.0</v>
+      </c>
+      <c r="I74" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>72</v>
+      </c>
+      <c r="B75" t="s">
+        <v>86</v>
+      </c>
+      <c r="C75">
+        <v>582101</v>
+      </c>
+      <c r="D75">
+        <v>9</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" t="s">
+        <v>12</v>
+      </c>
+      <c r="H75">
+        <v>74.0</v>
+      </c>
+      <c r="I75" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>73</v>
+      </c>
+      <c r="B76" t="s">
+        <v>87</v>
+      </c>
+      <c r="C76">
+        <v>500053</v>
+      </c>
+      <c r="D76">
+        <v>9</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" t="s">
+        <v>12</v>
+      </c>
+      <c r="H76">
+        <v>74.0</v>
+      </c>
+      <c r="I76" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>74</v>
+      </c>
+      <c r="B77" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77">
+        <v>508001</v>
+      </c>
+      <c r="D77">
+        <v>9</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" t="s">
+        <v>12</v>
+      </c>
+      <c r="H77">
+        <v>74.0</v>
+      </c>
+      <c r="I77" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78">
+        <v>75</v>
+      </c>
+      <c r="B78" t="s">
+        <v>89</v>
+      </c>
+      <c r="C78">
+        <v>523001</v>
+      </c>
+      <c r="D78">
+        <v>9</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" t="s">
+        <v>12</v>
+      </c>
+      <c r="H78">
+        <v>74.0</v>
+      </c>
+      <c r="I78" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79">
+        <v>76</v>
+      </c>
+      <c r="B79" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79">
+        <v>500062</v>
+      </c>
+      <c r="D79">
+        <v>9</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" t="s">
+        <v>12</v>
+      </c>
+      <c r="H79">
+        <v>74.0</v>
+      </c>
+      <c r="I79" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80">
+        <v>77</v>
+      </c>
+      <c r="B80" t="s">
+        <v>91</v>
+      </c>
+      <c r="C80">
+        <v>573201</v>
+      </c>
+      <c r="D80">
+        <v>9</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" t="s">
+        <v>12</v>
+      </c>
+      <c r="H80">
+        <v>74.0</v>
+      </c>
+      <c r="I80" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81">
+        <v>78</v>
+      </c>
+      <c r="B81" t="s">
+        <v>92</v>
+      </c>
+      <c r="C81">
+        <v>560057</v>
+      </c>
+      <c r="D81">
+        <v>9</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" t="s">
+        <v>12</v>
+      </c>
+      <c r="H81">
+        <v>74.0</v>
+      </c>
+      <c r="I81" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82">
+        <v>79</v>
+      </c>
+      <c r="B82" t="s">
+        <v>93</v>
+      </c>
+      <c r="C82">
+        <v>530022</v>
+      </c>
+      <c r="D82">
+        <v>19</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82" t="s">
+        <v>94</v>
+      </c>
+      <c r="G82" t="s">
+        <v>95</v>
+      </c>
+      <c r="H82">
+        <v>71.45</v>
+      </c>
+      <c r="I82" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83">
+        <v>80</v>
+      </c>
+      <c r="B83" t="s">
+        <v>96</v>
+      </c>
+      <c r="C83">
+        <v>560061</v>
+      </c>
+      <c r="D83">
+        <v>18</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83" t="s">
+        <v>97</v>
+      </c>
+      <c r="G83" t="s">
+        <v>98</v>
+      </c>
+      <c r="H83">
+        <v>71.40000000000001</v>
+      </c>
+      <c r="I83" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84">
+        <v>81</v>
+      </c>
+      <c r="B84" t="s">
+        <v>99</v>
+      </c>
+      <c r="C84">
+        <v>560097</v>
+      </c>
+      <c r="D84">
+        <v>8</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" t="s">
+        <v>12</v>
+      </c>
+      <c r="H84">
+        <v>71.33</v>
+      </c>
+      <c r="I84" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85">
+        <v>82</v>
+      </c>
+      <c r="B85" t="s">
+        <v>100</v>
+      </c>
+      <c r="C85">
+        <v>515591</v>
+      </c>
+      <c r="D85">
+        <v>8</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" t="s">
+        <v>12</v>
+      </c>
+      <c r="H85">
+        <v>71.33</v>
+      </c>
+      <c r="I85" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86">
+        <v>83</v>
+      </c>
+      <c r="B86" t="s">
+        <v>101</v>
+      </c>
+      <c r="C86">
+        <v>560049</v>
+      </c>
+      <c r="D86">
+        <v>8</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" t="s">
+        <v>12</v>
+      </c>
+      <c r="H86">
+        <v>71.33</v>
+      </c>
+      <c r="I86" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87">
+        <v>84</v>
+      </c>
+      <c r="B87" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87">
+        <v>524004</v>
+      </c>
+      <c r="D87">
+        <v>8</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87">
+        <v>71.33</v>
+      </c>
+      <c r="I87" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88">
+        <v>85</v>
+      </c>
+      <c r="B88" t="s">
+        <v>103</v>
+      </c>
+      <c r="C88">
+        <v>522006</v>
+      </c>
+      <c r="D88">
+        <v>8</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" t="s">
+        <v>12</v>
+      </c>
+      <c r="H88">
+        <v>71.33</v>
+      </c>
+      <c r="I88" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89">
+        <v>86</v>
+      </c>
+      <c r="B89" t="s">
+        <v>104</v>
+      </c>
+      <c r="C89">
+        <v>515591</v>
+      </c>
+      <c r="D89">
+        <v>8</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" t="s">
+        <v>12</v>
+      </c>
+      <c r="H89">
+        <v>71.33</v>
+      </c>
+      <c r="I89" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90">
+        <v>87</v>
+      </c>
+      <c r="B90" t="s">
+        <v>105</v>
+      </c>
+      <c r="C90">
+        <v>585403</v>
+      </c>
+      <c r="D90">
+        <v>8</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" t="s">
+        <v>12</v>
+      </c>
+      <c r="H90">
+        <v>71.33</v>
+      </c>
+      <c r="I90" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91">
+        <v>88</v>
+      </c>
+      <c r="B91" t="s">
+        <v>106</v>
+      </c>
+      <c r="C91">
+        <v>585401</v>
+      </c>
+      <c r="D91">
+        <v>8</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" t="s">
+        <v>12</v>
+      </c>
+      <c r="H91">
+        <v>71.33</v>
+      </c>
+      <c r="I91" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92">
+        <v>89</v>
+      </c>
+      <c r="B92" t="s">
+        <v>107</v>
+      </c>
+      <c r="C92">
+        <v>575001</v>
+      </c>
+      <c r="D92">
+        <v>8</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" t="s">
+        <v>12</v>
+      </c>
+      <c r="H92">
+        <v>71.33</v>
+      </c>
+      <c r="I92" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93">
+        <v>90</v>
+      </c>
+      <c r="B93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C93">
+        <v>500062</v>
+      </c>
+      <c r="D93">
+        <v>8</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" t="s">
+        <v>12</v>
+      </c>
+      <c r="H93">
+        <v>71.33</v>
+      </c>
+      <c r="I93" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94">
+        <v>91</v>
+      </c>
+      <c r="B94" t="s">
+        <v>109</v>
+      </c>
+      <c r="C94">
+        <v>575017</v>
+      </c>
+      <c r="D94">
+        <v>8</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" t="s">
+        <v>12</v>
+      </c>
+      <c r="H94">
+        <v>71.33</v>
+      </c>
+      <c r="I94" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95">
+        <v>92</v>
+      </c>
+      <c r="B95" t="s">
+        <v>110</v>
+      </c>
+      <c r="C95">
+        <v>572132</v>
+      </c>
+      <c r="D95">
+        <v>8</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" t="s">
+        <v>12</v>
+      </c>
+      <c r="H95">
+        <v>71.33</v>
+      </c>
+      <c r="I95" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96">
+        <v>93</v>
+      </c>
+      <c r="B96" t="s">
+        <v>111</v>
+      </c>
+      <c r="C96">
+        <v>560027</v>
+      </c>
+      <c r="D96">
+        <v>36</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96" t="s">
+        <v>112</v>
+      </c>
+      <c r="G96" t="s">
+        <v>113</v>
+      </c>
+      <c r="H96">
+        <v>71.17</v>
+      </c>
+      <c r="I96" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97">
+        <v>94</v>
+      </c>
+      <c r="B97" t="s">
+        <v>114</v>
+      </c>
+      <c r="C97">
+        <v>560002</v>
+      </c>
+      <c r="D97">
+        <v>32</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97" t="s">
+        <v>112</v>
+      </c>
+      <c r="G97" t="s">
+        <v>115</v>
+      </c>
+      <c r="H97">
+        <v>70.27</v>
+      </c>
+      <c r="I97" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98">
+        <v>95</v>
+      </c>
+      <c r="B98" t="s">
+        <v>116</v>
+      </c>
+      <c r="C98">
+        <v>560027</v>
+      </c>
+      <c r="D98">
+        <v>28</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98" t="s">
+        <v>117</v>
+      </c>
+      <c r="G98" t="s">
+        <v>118</v>
+      </c>
+      <c r="H98">
+        <v>70.079999999999998</v>
+      </c>
+      <c r="I98" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99">
+        <v>96</v>
+      </c>
+      <c r="B99" t="s">
+        <v>119</v>
+      </c>
+      <c r="C99">
+        <v>500034</v>
+      </c>
+      <c r="D99">
+        <v>15</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99" t="s">
+        <v>120</v>
+      </c>
+      <c r="G99" t="s">
+        <v>121</v>
+      </c>
+      <c r="H99">
+        <v>69.83</v>
+      </c>
+      <c r="I99" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100">
+        <v>97</v>
+      </c>
+      <c r="B100" t="s">
+        <v>122</v>
+      </c>
+      <c r="C100">
+        <v>500026</v>
+      </c>
+      <c r="D100">
+        <v>26</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100" t="s">
+        <v>123</v>
+      </c>
+      <c r="G100" t="s">
+        <v>124</v>
+      </c>
+      <c r="H100">
+        <v>69.29000000000001</v>
+      </c>
+      <c r="I100" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101">
+        <v>98</v>
+      </c>
+      <c r="B101" t="s">
+        <v>125</v>
+      </c>
+      <c r="C101">
+        <v>500003</v>
+      </c>
+      <c r="D101">
+        <v>27</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101" t="s">
+        <v>123</v>
+      </c>
+      <c r="G101" t="s">
+        <v>126</v>
+      </c>
+      <c r="H101">
+        <v>69.23999999999999</v>
+      </c>
+      <c r="I101" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102">
+        <v>99</v>
+      </c>
+      <c r="B102" t="s">
+        <v>127</v>
+      </c>
+      <c r="C102">
+        <v>560100</v>
+      </c>
+      <c r="D102">
+        <v>7</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" t="s">
+        <v>12</v>
+      </c>
+      <c r="H102">
+        <v>68.67</v>
+      </c>
+      <c r="I102" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103">
+        <v>100</v>
+      </c>
+      <c r="B103" t="s">
+        <v>128</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103">
+        <v>7</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" t="s">
+        <v>12</v>
+      </c>
+      <c r="H103">
+        <v>68.67</v>
+      </c>
+      <c r="I103" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104">
+        <v>101</v>
+      </c>
+      <c r="B104" t="s">
+        <v>129</v>
+      </c>
+      <c r="C104">
+        <v>530040</v>
+      </c>
+      <c r="D104">
+        <v>7</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" t="s">
+        <v>12</v>
+      </c>
+      <c r="H104">
+        <v>68.67</v>
+      </c>
+      <c r="I104" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105">
+        <v>102</v>
+      </c>
+      <c r="B105" t="s">
+        <v>130</v>
+      </c>
+      <c r="C105">
+        <v>522004</v>
+      </c>
+      <c r="D105">
+        <v>7</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" t="s">
+        <v>12</v>
+      </c>
+      <c r="H105">
+        <v>68.67</v>
+      </c>
+      <c r="I105" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106">
+        <v>103</v>
+      </c>
+      <c r="B106" t="s">
+        <v>131</v>
+      </c>
+      <c r="C106">
+        <v>364624</v>
+      </c>
+      <c r="D106">
+        <v>7</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" t="s">
+        <v>12</v>
+      </c>
+      <c r="H106">
+        <v>68.67</v>
+      </c>
+      <c r="I106" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107">
+        <v>104</v>
+      </c>
+      <c r="B107" t="s">
+        <v>132</v>
+      </c>
+      <c r="C107">
+        <v>500010</v>
+      </c>
+      <c r="D107">
+        <v>7</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" t="s">
+        <v>12</v>
+      </c>
+      <c r="H107">
+        <v>68.67</v>
+      </c>
+      <c r="I107" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108">
+        <v>105</v>
+      </c>
+      <c r="B108" t="s">
+        <v>133</v>
+      </c>
+      <c r="C108">
+        <v>560100</v>
+      </c>
+      <c r="D108">
+        <v>7</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" t="s">
+        <v>12</v>
+      </c>
+      <c r="H108">
+        <v>68.67</v>
+      </c>
+      <c r="I108" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109">
+        <v>106</v>
+      </c>
+      <c r="B109" t="s">
+        <v>134</v>
+      </c>
+      <c r="C109">
+        <v>524004</v>
+      </c>
+      <c r="D109">
+        <v>7</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" t="s">
+        <v>12</v>
+      </c>
+      <c r="H109">
+        <v>68.67</v>
+      </c>
+      <c r="I109" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110">
+        <v>107</v>
+      </c>
+      <c r="B110" t="s">
+        <v>135</v>
+      </c>
+      <c r="C110">
+        <v>560032</v>
+      </c>
+      <c r="D110">
+        <v>23</v>
+      </c>
+      <c r="E110">
+        <v>1</v>
+      </c>
+      <c r="F110" t="s">
+        <v>136</v>
+      </c>
+      <c r="G110" t="s">
+        <v>137</v>
+      </c>
+      <c r="H110">
+        <v>68.079999999999998</v>
+      </c>
+      <c r="I110" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111">
+        <v>108</v>
+      </c>
+      <c r="B111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C111">
+        <v>560072</v>
+      </c>
+      <c r="D111">
+        <v>29</v>
+      </c>
+      <c r="E111">
+        <v>1</v>
+      </c>
+      <c r="F111" t="s">
+        <v>139</v>
+      </c>
+      <c r="G111" t="s">
+        <v>140</v>
+      </c>
+      <c r="H111">
+        <v>66.88</v>
+      </c>
+      <c r="I111" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112">
+        <v>109</v>
+      </c>
+      <c r="B112" t="s">
+        <v>141</v>
+      </c>
+      <c r="C112">
+        <v>500013</v>
+      </c>
+      <c r="D112">
+        <v>30</v>
+      </c>
+      <c r="E112">
+        <v>1</v>
+      </c>
+      <c r="F112" t="s">
+        <v>142</v>
+      </c>
+      <c r="G112" t="s">
+        <v>143</v>
+      </c>
+      <c r="H112">
+        <v>66.040000000000006</v>
+      </c>
+      <c r="I112" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113">
+        <v>110</v>
+      </c>
+      <c r="B113" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113">
+        <v>534001</v>
+      </c>
+      <c r="D113">
+        <v>6</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" t="s">
+        <v>12</v>
+      </c>
+      <c r="H113">
+        <v>66.0</v>
+      </c>
+      <c r="I113" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114">
+        <v>111</v>
+      </c>
+      <c r="B114" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114">
+        <v>560027</v>
+      </c>
+      <c r="D114">
+        <v>6</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" t="s">
+        <v>12</v>
+      </c>
+      <c r="H114">
+        <v>66.0</v>
+      </c>
+      <c r="I114" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115">
+        <v>112</v>
+      </c>
+      <c r="B115" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115">
+        <v>517001</v>
+      </c>
+      <c r="D115">
+        <v>6</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" t="s">
+        <v>12</v>
+      </c>
+      <c r="H115">
+        <v>66.0</v>
+      </c>
+      <c r="I115" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116">
+        <v>113</v>
+      </c>
+      <c r="B116" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116">
+        <v>560066</v>
+      </c>
+      <c r="D116">
+        <v>6</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" t="s">
+        <v>12</v>
+      </c>
+      <c r="H116">
+        <v>66.0</v>
+      </c>
+      <c r="I116" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117">
+        <v>114</v>
+      </c>
+      <c r="B117" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117">
+        <v>534201</v>
+      </c>
+      <c r="D117">
+        <v>6</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" t="s">
+        <v>12</v>
+      </c>
+      <c r="H117">
+        <v>66.0</v>
+      </c>
+      <c r="I117" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118">
+        <v>115</v>
+      </c>
+      <c r="B118" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118">
+        <v>561203</v>
+      </c>
+      <c r="D118">
+        <v>6</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" t="s">
+        <v>12</v>
+      </c>
+      <c r="H118">
+        <v>66.0</v>
+      </c>
+      <c r="I118" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119">
+        <v>116</v>
+      </c>
+      <c r="B119" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119">
+        <v>590011</v>
+      </c>
+      <c r="D119">
+        <v>6</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H119">
+        <v>66.0</v>
+      </c>
+      <c r="I119" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120">
+        <v>117</v>
+      </c>
+      <c r="B120" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120">
+        <v>517247</v>
+      </c>
+      <c r="D120">
+        <v>6</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" t="s">
+        <v>12</v>
+      </c>
+      <c r="H120">
+        <v>66.0</v>
+      </c>
+      <c r="I120" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121">
+        <v>118</v>
+      </c>
+      <c r="B121" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121">
+        <v>560087</v>
+      </c>
+      <c r="D121">
+        <v>6</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" t="s">
+        <v>12</v>
+      </c>
+      <c r="H121">
+        <v>66.0</v>
+      </c>
+      <c r="I121" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122">
+        <v>119</v>
+      </c>
+      <c r="B122" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122">
+        <v>516360</v>
+      </c>
+      <c r="D122">
+        <v>6</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" t="s">
+        <v>12</v>
+      </c>
+      <c r="H122">
+        <v>66.0</v>
+      </c>
+      <c r="I122" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123">
+        <v>120</v>
+      </c>
+      <c r="B123" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123">
+        <v>576104</v>
+      </c>
+      <c r="D123">
+        <v>6</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" t="s">
+        <v>12</v>
+      </c>
+      <c r="H123">
+        <v>66.0</v>
+      </c>
+      <c r="I123" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124">
+        <v>121</v>
+      </c>
+      <c r="B124" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124">
+        <v>517325</v>
+      </c>
+      <c r="D124">
+        <v>6</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" t="s">
+        <v>12</v>
+      </c>
+      <c r="H124">
+        <v>66.0</v>
+      </c>
+      <c r="I124" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125">
+        <v>122</v>
+      </c>
+      <c r="B125" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125">
+        <v>534005</v>
+      </c>
+      <c r="D125">
+        <v>6</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" t="s">
+        <v>12</v>
+      </c>
+      <c r="H125">
+        <v>66.0</v>
+      </c>
+      <c r="I125" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126">
+        <v>123</v>
+      </c>
+      <c r="B126" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126">
+        <v>580001</v>
+      </c>
+      <c r="D126">
+        <v>6</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" t="s">
+        <v>12</v>
+      </c>
+      <c r="H126">
+        <v>66.0</v>
+      </c>
+      <c r="I126" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127">
+        <v>124</v>
+      </c>
+      <c r="B127" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127">
+        <v>110171</v>
+      </c>
+      <c r="D127">
+        <v>6</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" t="s">
+        <v>12</v>
+      </c>
+      <c r="H127">
+        <v>66.0</v>
+      </c>
+      <c r="I127" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128">
+        <v>125</v>
+      </c>
+      <c r="B128" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128">
+        <v>571401</v>
+      </c>
+      <c r="D128">
+        <v>6</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" t="s">
+        <v>12</v>
+      </c>
+      <c r="H128">
+        <v>66.0</v>
+      </c>
+      <c r="I128" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129">
+        <v>126</v>
+      </c>
+      <c r="B129" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129">
+        <v>534201</v>
+      </c>
+      <c r="D129">
+        <v>6</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" t="s">
+        <v>12</v>
+      </c>
+      <c r="H129">
+        <v>66.0</v>
+      </c>
+      <c r="I129" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130">
+        <v>127</v>
+      </c>
+      <c r="B130" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130">
+        <v>560058</v>
+      </c>
+      <c r="D130">
+        <v>19</v>
+      </c>
+      <c r="E130">
+        <v>1</v>
+      </c>
+      <c r="F130" t="s">
+        <v>139</v>
+      </c>
+      <c r="G130" t="s">
+        <v>162</v>
+      </c>
+      <c r="H130">
+        <v>65.31999999999999</v>
+      </c>
+      <c r="I130" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131">
+        <v>128</v>
+      </c>
+      <c r="B131" t="s">
+        <v>163</v>
+      </c>
+      <c r="C131">
+        <v>500011</v>
+      </c>
+      <c r="D131">
+        <v>18</v>
+      </c>
+      <c r="E131">
+        <v>1</v>
+      </c>
+      <c r="F131" t="s">
+        <v>123</v>
+      </c>
+      <c r="G131" t="s">
+        <v>164</v>
+      </c>
+      <c r="H131">
+        <v>65.26000000000001</v>
+      </c>
+      <c r="I131" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132">
+        <v>129</v>
+      </c>
+      <c r="B132" t="s">
+        <v>165</v>
+      </c>
+      <c r="C132">
+        <v>500009</v>
+      </c>
+      <c r="D132">
+        <v>26</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132" t="s">
+        <v>123</v>
+      </c>
+      <c r="G132" t="s">
+        <v>166</v>
+      </c>
+      <c r="H132">
+        <v>64.87</v>
+      </c>
+      <c r="I132" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133">
+        <v>130</v>
+      </c>
+      <c r="B133" t="s">
+        <v>168</v>
+      </c>
+      <c r="C133">
+        <v>500064</v>
+      </c>
+      <c r="D133">
+        <v>13</v>
+      </c>
+      <c r="E133">
+        <v>1</v>
+      </c>
+      <c r="F133" t="s">
+        <v>169</v>
+      </c>
+      <c r="G133" t="s">
+        <v>170</v>
+      </c>
+      <c r="H133">
+        <v>64.41</v>
+      </c>
+      <c r="I133" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134">
+        <v>131</v>
+      </c>
+      <c r="B134" t="s">
+        <v>171</v>
+      </c>
+      <c r="C134">
+        <v>560054</v>
+      </c>
+      <c r="D134">
+        <v>20</v>
+      </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134" t="s">
+        <v>136</v>
+      </c>
+      <c r="G134" t="s">
+        <v>172</v>
+      </c>
+      <c r="H134">
+        <v>64.0</v>
+      </c>
+      <c r="I134" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135">
+        <v>132</v>
+      </c>
+      <c r="B135" t="s">
+        <v>173</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135">
+        <v>14</v>
+      </c>
+      <c r="E135">
+        <v>1</v>
+      </c>
+      <c r="F135" t="s">
+        <v>123</v>
+      </c>
+      <c r="G135" t="s">
+        <v>174</v>
+      </c>
+      <c r="H135">
+        <v>63.84</v>
+      </c>
+      <c r="I135" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136">
+        <v>133</v>
+      </c>
+      <c r="B136" t="s">
+        <v>175</v>
+      </c>
+      <c r="C136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136">
+        <v>7</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" t="s">
+        <v>12</v>
+      </c>
+      <c r="H136">
+        <v>63.67</v>
+      </c>
+      <c r="I136" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137">
+        <v>134</v>
+      </c>
+      <c r="B137" t="s">
+        <v>176</v>
+      </c>
+      <c r="C137">
+        <v>562110</v>
+      </c>
+      <c r="D137">
+        <v>5</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" t="s">
+        <v>12</v>
+      </c>
+      <c r="H137">
+        <v>63.33</v>
+      </c>
+      <c r="I137" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138">
+        <v>135</v>
+      </c>
+      <c r="B138" t="s">
+        <v>177</v>
+      </c>
+      <c r="C138">
+        <v>517001</v>
+      </c>
+      <c r="D138">
+        <v>5</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" t="s">
+        <v>12</v>
+      </c>
+      <c r="H138">
+        <v>63.33</v>
+      </c>
+      <c r="I138" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139">
+        <v>136</v>
+      </c>
+      <c r="B139" t="s">
+        <v>178</v>
+      </c>
+      <c r="C139">
+        <v>522201</v>
+      </c>
+      <c r="D139">
+        <v>5</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" t="s">
+        <v>12</v>
+      </c>
+      <c r="H139">
+        <v>63.33</v>
+      </c>
+      <c r="I139" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140">
+        <v>137</v>
+      </c>
+      <c r="B140" t="s">
+        <v>179</v>
+      </c>
+      <c r="C140">
+        <v>576101</v>
+      </c>
+      <c r="D140">
+        <v>5</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" t="s">
+        <v>12</v>
+      </c>
+      <c r="H140">
+        <v>63.33</v>
+      </c>
+      <c r="I140" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141">
+        <v>138</v>
+      </c>
+      <c r="B141" t="s">
+        <v>180</v>
+      </c>
+      <c r="C141">
+        <v>577501</v>
+      </c>
+      <c r="D141">
+        <v>5</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H141">
+        <v>63.33</v>
+      </c>
+      <c r="I141" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142">
+        <v>139</v>
+      </c>
+      <c r="B142" t="s">
+        <v>181</v>
+      </c>
+      <c r="C142">
+        <v>515801</v>
+      </c>
+      <c r="D142">
+        <v>5</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" t="s">
+        <v>12</v>
+      </c>
+      <c r="H142">
+        <v>63.33</v>
+      </c>
+      <c r="I142" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143">
+        <v>140</v>
+      </c>
+      <c r="B143" t="s">
+        <v>182</v>
+      </c>
+      <c r="C143">
+        <v>560083</v>
+      </c>
+      <c r="D143">
+        <v>5</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" t="s">
+        <v>12</v>
+      </c>
+      <c r="H143">
+        <v>63.33</v>
+      </c>
+      <c r="I143" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144">
+        <v>141</v>
+      </c>
+      <c r="B144" t="s">
+        <v>183</v>
+      </c>
+      <c r="C144">
+        <v>560035</v>
+      </c>
+      <c r="D144">
+        <v>5</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>11</v>
+      </c>
+      <c r="G144" t="s">
+        <v>12</v>
+      </c>
+      <c r="H144">
+        <v>63.33</v>
+      </c>
+      <c r="I144" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145">
+        <v>142</v>
+      </c>
+      <c r="B145" t="s">
+        <v>184</v>
+      </c>
+      <c r="C145">
+        <v>502103</v>
+      </c>
+      <c r="D145">
+        <v>5</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" t="s">
+        <v>12</v>
+      </c>
+      <c r="H145">
+        <v>63.33</v>
+      </c>
+      <c r="I145" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146">
+        <v>143</v>
+      </c>
+      <c r="B146" t="s">
+        <v>185</v>
+      </c>
+      <c r="C146">
+        <v>534260</v>
+      </c>
+      <c r="D146">
+        <v>5</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" t="s">
+        <v>12</v>
+      </c>
+      <c r="H146">
+        <v>63.33</v>
+      </c>
+      <c r="I146" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147">
+        <v>144</v>
+      </c>
+      <c r="B147" t="s">
+        <v>186</v>
+      </c>
+      <c r="C147">
+        <v>534275</v>
+      </c>
+      <c r="D147">
+        <v>5</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147" t="s">
+        <v>11</v>
+      </c>
+      <c r="G147" t="s">
+        <v>12</v>
+      </c>
+      <c r="H147">
+        <v>63.33</v>
+      </c>
+      <c r="I147" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148">
+        <v>145</v>
+      </c>
+      <c r="B148" t="s">
+        <v>187</v>
+      </c>
+      <c r="C148">
+        <v>560083</v>
+      </c>
+      <c r="D148">
+        <v>5</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148" t="s">
+        <v>11</v>
+      </c>
+      <c r="G148" t="s">
+        <v>12</v>
+      </c>
+      <c r="H148">
+        <v>63.33</v>
+      </c>
+      <c r="I148" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149">
+        <v>146</v>
+      </c>
+      <c r="B149" t="s">
+        <v>188</v>
+      </c>
+      <c r="C149">
+        <v>561203</v>
+      </c>
+      <c r="D149">
+        <v>5</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" t="s">
+        <v>12</v>
+      </c>
+      <c r="H149">
+        <v>63.33</v>
+      </c>
+      <c r="I149" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150">
+        <v>147</v>
+      </c>
+      <c r="B150" t="s">
+        <v>189</v>
+      </c>
+      <c r="C150">
+        <v>502103</v>
+      </c>
+      <c r="D150">
+        <v>5</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" t="s">
+        <v>12</v>
+      </c>
+      <c r="H150">
+        <v>63.33</v>
+      </c>
+      <c r="I150" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151">
+        <v>148</v>
+      </c>
+      <c r="B151" t="s">
+        <v>190</v>
+      </c>
+      <c r="C151">
+        <v>560100</v>
+      </c>
+      <c r="D151">
+        <v>5</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" t="s">
+        <v>12</v>
+      </c>
+      <c r="H151">
+        <v>63.33</v>
+      </c>
+      <c r="I151" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152">
+        <v>149</v>
+      </c>
+      <c r="B152" t="s">
+        <v>191</v>
+      </c>
+      <c r="C152">
+        <v>573116</v>
+      </c>
+      <c r="D152">
+        <v>5</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" t="s">
+        <v>12</v>
+      </c>
+      <c r="H152">
+        <v>63.33</v>
+      </c>
+      <c r="I152" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153">
+        <v>150</v>
+      </c>
+      <c r="B153" t="s">
+        <v>192</v>
+      </c>
+      <c r="C153">
+        <v>522201</v>
+      </c>
+      <c r="D153">
+        <v>5</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" t="s">
+        <v>12</v>
+      </c>
+      <c r="H153">
+        <v>63.33</v>
+      </c>
+      <c r="I153" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154">
+        <v>151</v>
+      </c>
+      <c r="B154" t="s">
+        <v>193</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>5</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" t="s">
+        <v>12</v>
+      </c>
+      <c r="H154">
+        <v>63.33</v>
+      </c>
+      <c r="I154" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155">
+        <v>152</v>
+      </c>
+      <c r="B155" t="s">
+        <v>194</v>
+      </c>
+      <c r="C155">
+        <v>505172</v>
+      </c>
+      <c r="D155">
+        <v>5</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" t="s">
+        <v>12</v>
+      </c>
+      <c r="H155">
+        <v>63.33</v>
+      </c>
+      <c r="I155" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156">
+        <v>153</v>
+      </c>
+      <c r="B156" t="s">
+        <v>195</v>
+      </c>
+      <c r="C156">
+        <v>584123</v>
+      </c>
+      <c r="D156">
+        <v>5</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>11</v>
+      </c>
+      <c r="G156" t="s">
+        <v>12</v>
+      </c>
+      <c r="H156">
+        <v>63.33</v>
+      </c>
+      <c r="I156" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157">
+        <v>154</v>
+      </c>
+      <c r="B157" t="s">
+        <v>196</v>
+      </c>
+      <c r="C157">
+        <v>196200</v>
+      </c>
+      <c r="D157">
+        <v>5</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H157">
+        <v>63.33</v>
+      </c>
+      <c r="I157" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158">
+        <v>155</v>
+      </c>
+      <c r="B158" t="s">
+        <v>197</v>
+      </c>
+      <c r="C158">
+        <v>585104</v>
+      </c>
+      <c r="D158">
+        <v>5</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158" t="s">
+        <v>11</v>
+      </c>
+      <c r="G158" t="s">
+        <v>12</v>
+      </c>
+      <c r="H158">
+        <v>63.33</v>
+      </c>
+      <c r="I158" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159">
+        <v>156</v>
+      </c>
+      <c r="B159" t="s">
+        <v>198</v>
+      </c>
+      <c r="C159">
+        <v>500052</v>
+      </c>
+      <c r="D159">
+        <v>5</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" t="s">
+        <v>12</v>
+      </c>
+      <c r="H159">
+        <v>63.33</v>
+      </c>
+      <c r="I159" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160">
+        <v>157</v>
+      </c>
+      <c r="B160" t="s">
+        <v>199</v>
+      </c>
+      <c r="C160">
+        <v>586109</v>
+      </c>
+      <c r="D160">
+        <v>5</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>11</v>
+      </c>
+      <c r="G160" t="s">
+        <v>12</v>
+      </c>
+      <c r="H160">
+        <v>63.33</v>
+      </c>
+      <c r="I160" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161">
+        <v>158</v>
+      </c>
+      <c r="B161" t="s">
+        <v>200</v>
+      </c>
+      <c r="C161">
+        <v>505209</v>
+      </c>
+      <c r="D161">
+        <v>5</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161" t="s">
+        <v>11</v>
+      </c>
+      <c r="G161" t="s">
+        <v>12</v>
+      </c>
+      <c r="H161">
+        <v>63.33</v>
+      </c>
+      <c r="I161" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162">
+        <v>159</v>
+      </c>
+      <c r="B162" t="s">
+        <v>201</v>
+      </c>
+      <c r="C162">
+        <v>585403</v>
+      </c>
+      <c r="D162">
+        <v>5</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>11</v>
+      </c>
+      <c r="G162" t="s">
+        <v>12</v>
+      </c>
+      <c r="H162">
+        <v>63.33</v>
+      </c>
+      <c r="I162" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163">
+        <v>160</v>
+      </c>
+      <c r="B163" t="s">
+        <v>202</v>
+      </c>
+      <c r="C163">
+        <v>501505</v>
+      </c>
+      <c r="D163">
+        <v>5</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>11</v>
+      </c>
+      <c r="G163" t="s">
+        <v>12</v>
+      </c>
+      <c r="H163">
+        <v>63.33</v>
+      </c>
+      <c r="I163" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164">
+        <v>161</v>
+      </c>
+      <c r="B164" t="s">
+        <v>203</v>
+      </c>
+      <c r="C164">
+        <v>560083</v>
+      </c>
+      <c r="D164">
+        <v>5</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>11</v>
+      </c>
+      <c r="G164" t="s">
+        <v>12</v>
+      </c>
+      <c r="H164">
+        <v>63.33</v>
+      </c>
+      <c r="I164" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165">
+        <v>162</v>
+      </c>
+      <c r="B165" t="s">
+        <v>204</v>
+      </c>
+      <c r="C165">
+        <v>577548</v>
+      </c>
+      <c r="D165">
+        <v>5</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>11</v>
+      </c>
+      <c r="G165" t="s">
+        <v>12</v>
+      </c>
+      <c r="H165">
+        <v>63.33</v>
+      </c>
+      <c r="I165" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166">
+        <v>163</v>
+      </c>
+      <c r="B166" t="s">
+        <v>205</v>
+      </c>
+      <c r="C166">
+        <v>576101</v>
+      </c>
+      <c r="D166">
+        <v>5</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>11</v>
+      </c>
+      <c r="G166" t="s">
+        <v>12</v>
+      </c>
+      <c r="H166">
+        <v>63.33</v>
+      </c>
+      <c r="I166" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167">
+        <v>164</v>
+      </c>
+      <c r="B167" t="s">
+        <v>206</v>
+      </c>
+      <c r="C167">
+        <v>571313</v>
+      </c>
+      <c r="D167">
+        <v>5</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>11</v>
+      </c>
+      <c r="G167" t="s">
+        <v>12</v>
+      </c>
+      <c r="H167">
+        <v>63.33</v>
+      </c>
+      <c r="I167" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168">
+        <v>165</v>
+      </c>
+      <c r="B168" t="s">
+        <v>207</v>
+      </c>
+      <c r="C168">
+        <v>573103</v>
+      </c>
+      <c r="D168">
+        <v>5</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>11</v>
+      </c>
+      <c r="G168" t="s">
+        <v>12</v>
+      </c>
+      <c r="H168">
+        <v>63.33</v>
+      </c>
+      <c r="I168" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169">
+        <v>166</v>
+      </c>
+      <c r="B169" t="s">
+        <v>208</v>
+      </c>
+      <c r="C169">
+        <v>573116</v>
+      </c>
+      <c r="D169">
+        <v>5</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169" t="s">
+        <v>11</v>
+      </c>
+      <c r="G169" t="s">
+        <v>12</v>
+      </c>
+      <c r="H169">
+        <v>63.33</v>
+      </c>
+      <c r="I169" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170">
+        <v>167</v>
+      </c>
+      <c r="B170" t="s">
+        <v>209</v>
+      </c>
+      <c r="C170">
+        <v>577501</v>
+      </c>
+      <c r="D170">
+        <v>5</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170" t="s">
+        <v>11</v>
+      </c>
+      <c r="G170" t="s">
+        <v>12</v>
+      </c>
+      <c r="H170">
+        <v>63.33</v>
+      </c>
+      <c r="I170" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171">
+        <v>168</v>
+      </c>
+      <c r="B171" t="s">
+        <v>210</v>
+      </c>
+      <c r="C171">
+        <v>500092</v>
+      </c>
+      <c r="D171">
+        <v>5</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171" t="s">
+        <v>11</v>
+      </c>
+      <c r="G171" t="s">
+        <v>12</v>
+      </c>
+      <c r="H171">
+        <v>63.33</v>
+      </c>
+      <c r="I171" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172">
+        <v>169</v>
+      </c>
+      <c r="B172" t="s">
+        <v>211</v>
+      </c>
+      <c r="C172">
+        <v>561203</v>
+      </c>
+      <c r="D172">
+        <v>5</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172" t="s">
+        <v>11</v>
+      </c>
+      <c r="G172" t="s">
+        <v>12</v>
+      </c>
+      <c r="H172">
+        <v>63.33</v>
+      </c>
+      <c r="I172" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173">
+        <v>170</v>
+      </c>
+      <c r="B173" t="s">
+        <v>212</v>
+      </c>
+      <c r="C173">
+        <v>560091</v>
+      </c>
+      <c r="D173">
+        <v>5</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173" t="s">
+        <v>11</v>
+      </c>
+      <c r="G173" t="s">
+        <v>12</v>
+      </c>
+      <c r="H173">
+        <v>63.33</v>
+      </c>
+      <c r="I173" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174">
+        <v>171</v>
+      </c>
+      <c r="B174" t="s">
+        <v>213</v>
+      </c>
+      <c r="C174">
+        <v>500047</v>
+      </c>
+      <c r="D174">
+        <v>17</v>
+      </c>
+      <c r="E174">
+        <v>2</v>
+      </c>
+      <c r="F174" t="s">
+        <v>214</v>
+      </c>
+      <c r="G174" t="s">
+        <v>215</v>
+      </c>
+      <c r="H174">
+        <v>63.31</v>
+      </c>
+      <c r="I174" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175">
+        <v>172</v>
+      </c>
+      <c r="B175" t="s">
+        <v>216</v>
+      </c>
+      <c r="C175">
+        <v>520002</v>
+      </c>
+      <c r="D175">
+        <v>22</v>
+      </c>
+      <c r="E175">
+        <v>2</v>
+      </c>
+      <c r="F175" t="s">
+        <v>217</v>
+      </c>
+      <c r="G175" t="s">
+        <v>115</v>
+      </c>
+      <c r="H175">
+        <v>62.76</v>
+      </c>
+      <c r="I175" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176">
+        <v>173</v>
+      </c>
+      <c r="B176" t="s">
+        <v>218</v>
+      </c>
+      <c r="C176">
+        <v>560072</v>
+      </c>
+      <c r="D176">
+        <v>34</v>
+      </c>
+      <c r="E176">
+        <v>2</v>
+      </c>
+      <c r="F176" t="s">
+        <v>219</v>
+      </c>
+      <c r="G176" t="s">
+        <v>220</v>
+      </c>
+      <c r="H176">
+        <v>62.64</v>
+      </c>
+      <c r="I176" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177">
+        <v>174</v>
+      </c>
+      <c r="B177" t="s">
+        <v>221</v>
+      </c>
+      <c r="C177">
+        <v>520015</v>
+      </c>
+      <c r="D177">
+        <v>22</v>
+      </c>
+      <c r="E177">
+        <v>2</v>
+      </c>
+      <c r="F177" t="s">
+        <v>222</v>
+      </c>
+      <c r="G177" t="s">
+        <v>223</v>
+      </c>
+      <c r="H177">
+        <v>62.21</v>
+      </c>
+      <c r="I177" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178">
+        <v>175</v>
+      </c>
+      <c r="B178" t="s">
+        <v>224</v>
+      </c>
+      <c r="C178">
+        <v>520007</v>
+      </c>
+      <c r="D178">
+        <v>15</v>
+      </c>
+      <c r="E178">
+        <v>2</v>
+      </c>
+      <c r="F178" t="s">
+        <v>225</v>
+      </c>
+      <c r="G178" t="s">
+        <v>226</v>
+      </c>
+      <c r="H178">
+        <v>61.83</v>
+      </c>
+      <c r="I178" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179">
+        <v>176</v>
+      </c>
+      <c r="B179" t="s">
+        <v>227</v>
+      </c>
+      <c r="C179">
+        <v>560040</v>
+      </c>
+      <c r="D179">
+        <v>35</v>
+      </c>
+      <c r="E179">
+        <v>2</v>
+      </c>
+      <c r="F179" t="s">
+        <v>112</v>
+      </c>
+      <c r="G179" t="s">
+        <v>228</v>
+      </c>
+      <c r="H179">
+        <v>61.46</v>
+      </c>
+      <c r="I179" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180">
+        <v>177</v>
+      </c>
+      <c r="B180" t="s">
+        <v>229</v>
+      </c>
+      <c r="C180">
+        <v>500006</v>
+      </c>
+      <c r="D180">
+        <v>17</v>
+      </c>
+      <c r="E180">
+        <v>2</v>
+      </c>
+      <c r="F180" t="s">
+        <v>169</v>
+      </c>
+      <c r="G180" t="s">
+        <v>230</v>
+      </c>
+      <c r="H180">
+        <v>61.38</v>
+      </c>
+      <c r="I180" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181">
+        <v>178</v>
+      </c>
+      <c r="B181" t="s">
+        <v>231</v>
+      </c>
+      <c r="C181">
+        <v>520004</v>
+      </c>
+      <c r="D181">
+        <v>19</v>
+      </c>
+      <c r="E181">
+        <v>2</v>
+      </c>
+      <c r="F181" t="s">
+        <v>225</v>
+      </c>
+      <c r="G181" t="s">
+        <v>232</v>
+      </c>
+      <c r="H181">
+        <v>61.020000000000003</v>
+      </c>
+      <c r="I181" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182">
+        <v>179</v>
+      </c>
+      <c r="B182" t="s">
+        <v>233</v>
+      </c>
+      <c r="C182">
+        <v>560068</v>
+      </c>
+      <c r="D182">
+        <v>29</v>
+      </c>
+      <c r="E182">
+        <v>2</v>
+      </c>
+      <c r="F182" t="s">
+        <v>234</v>
+      </c>
+      <c r="G182" t="s">
+        <v>235</v>
+      </c>
+      <c r="H182">
+        <v>60.85</v>
+      </c>
+      <c r="I182" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183">
+        <v>180</v>
+      </c>
+      <c r="B183" t="s">
+        <v>236</v>
+      </c>
+      <c r="C183">
+        <v>577006</v>
+      </c>
+      <c r="D183">
+        <v>4</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+      <c r="F183" t="s">
+        <v>11</v>
+      </c>
+      <c r="G183" t="s">
+        <v>12</v>
+      </c>
+      <c r="H183">
+        <v>60.67</v>
+      </c>
+      <c r="I183" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184">
+        <v>181</v>
+      </c>
+      <c r="B184" t="s">
+        <v>237</v>
+      </c>
+      <c r="C184">
+        <v>583227</v>
+      </c>
+      <c r="D184">
+        <v>4</v>
+      </c>
+      <c r="E184">
+        <v>0</v>
+      </c>
+      <c r="F184" t="s">
+        <v>11</v>
+      </c>
+      <c r="G184" t="s">
+        <v>12</v>
+      </c>
+      <c r="H184">
+        <v>60.67</v>
+      </c>
+      <c r="I184" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185">
+        <v>182</v>
+      </c>
+      <c r="B185" t="s">
+        <v>238</v>
+      </c>
+      <c r="C185">
+        <v>515201</v>
+      </c>
+      <c r="D185">
+        <v>4</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185" t="s">
+        <v>11</v>
+      </c>
+      <c r="G185" t="s">
+        <v>12</v>
+      </c>
+      <c r="H185">
+        <v>60.67</v>
+      </c>
+      <c r="I185" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186">
+        <v>183</v>
+      </c>
+      <c r="B186" t="s">
+        <v>239</v>
+      </c>
+      <c r="C186">
+        <v>501505</v>
+      </c>
+      <c r="D186">
+        <v>4</v>
+      </c>
+      <c r="E186">
+        <v>0</v>
+      </c>
+      <c r="F186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G186" t="s">
+        <v>12</v>
+      </c>
+      <c r="H186">
+        <v>60.67</v>
+      </c>
+      <c r="I186" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187">
+        <v>184</v>
+      </c>
+      <c r="B187" t="s">
+        <v>240</v>
+      </c>
+      <c r="C187">
+        <v>521301</v>
+      </c>
+      <c r="D187">
+        <v>4</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+      <c r="F187" t="s">
+        <v>11</v>
+      </c>
+      <c r="G187" t="s">
+        <v>12</v>
+      </c>
+      <c r="H187">
+        <v>60.67</v>
+      </c>
+      <c r="I187" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188">
+        <v>185</v>
+      </c>
+      <c r="B188" t="s">
+        <v>241</v>
+      </c>
+      <c r="C188">
+        <v>522101</v>
+      </c>
+      <c r="D188">
+        <v>4</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" t="s">
+        <v>12</v>
+      </c>
+      <c r="H188">
+        <v>60.67</v>
+      </c>
+      <c r="I188" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189">
+        <v>186</v>
+      </c>
+      <c r="B189" t="s">
+        <v>242</v>
+      </c>
+      <c r="C189">
+        <v>522601</v>
+      </c>
+      <c r="D189">
+        <v>4</v>
+      </c>
+      <c r="E189">
+        <v>0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" t="s">
+        <v>12</v>
+      </c>
+      <c r="H189">
+        <v>60.67</v>
+      </c>
+      <c r="I189" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190">
+        <v>187</v>
+      </c>
+      <c r="B190" t="s">
+        <v>243</v>
+      </c>
+      <c r="C190">
+        <v>572130</v>
+      </c>
+      <c r="D190">
+        <v>4</v>
+      </c>
+      <c r="E190">
+        <v>0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" t="s">
+        <v>12</v>
+      </c>
+      <c r="H190">
+        <v>60.67</v>
+      </c>
+      <c r="I190" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191">
+        <v>188</v>
+      </c>
+      <c r="B191" t="s">
+        <v>244</v>
+      </c>
+      <c r="C191">
+        <v>508213</v>
+      </c>
+      <c r="D191">
+        <v>4</v>
+      </c>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" t="s">
+        <v>12</v>
+      </c>
+      <c r="H191">
+        <v>60.67</v>
+      </c>
+      <c r="I191" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192">
+        <v>189</v>
+      </c>
+      <c r="B192" t="s">
+        <v>245</v>
+      </c>
+      <c r="C192">
+        <v>562110</v>
+      </c>
+      <c r="D192">
+        <v>4</v>
+      </c>
+      <c r="E192">
+        <v>0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" t="s">
+        <v>12</v>
+      </c>
+      <c r="H192">
+        <v>60.67</v>
+      </c>
+      <c r="I192" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193">
+        <v>190</v>
+      </c>
+      <c r="B193" t="s">
+        <v>246</v>
+      </c>
+      <c r="C193">
+        <v>534211</v>
+      </c>
+      <c r="D193">
+        <v>4</v>
+      </c>
+      <c r="E193">
+        <v>0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>11</v>
+      </c>
+      <c r="G193" t="s">
+        <v>12</v>
+      </c>
+      <c r="H193">
+        <v>60.67</v>
+      </c>
+      <c r="I193" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194">
+        <v>191</v>
+      </c>
+      <c r="B194" t="s">
+        <v>247</v>
+      </c>
+      <c r="C194">
+        <v>561203</v>
+      </c>
+      <c r="D194">
+        <v>4</v>
+      </c>
+      <c r="E194">
+        <v>0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>11</v>
+      </c>
+      <c r="G194" t="s">
+        <v>12</v>
+      </c>
+      <c r="H194">
+        <v>60.67</v>
+      </c>
+      <c r="I194" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195">
+        <v>192</v>
+      </c>
+      <c r="B195" t="s">
+        <v>248</v>
+      </c>
+      <c r="C195">
+        <v>533201</v>
+      </c>
+      <c r="D195">
+        <v>4</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" t="s">
+        <v>12</v>
+      </c>
+      <c r="H195">
+        <v>60.67</v>
+      </c>
+      <c r="I195" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196">
+        <v>193</v>
+      </c>
+      <c r="B196" t="s">
+        <v>249</v>
+      </c>
+      <c r="C196">
+        <v>560048</v>
+      </c>
+      <c r="D196">
+        <v>4</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>11</v>
+      </c>
+      <c r="G196" t="s">
+        <v>12</v>
+      </c>
+      <c r="H196">
+        <v>60.67</v>
+      </c>
+      <c r="I196" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197">
+        <v>194</v>
+      </c>
+      <c r="B197" t="s">
+        <v>250</v>
+      </c>
+      <c r="C197">
+        <v>560077</v>
+      </c>
+      <c r="D197">
+        <v>4</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" t="s">
+        <v>12</v>
+      </c>
+      <c r="H197">
+        <v>60.67</v>
+      </c>
+      <c r="I197" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198">
+        <v>195</v>
+      </c>
+      <c r="B198" t="s">
+        <v>251</v>
+      </c>
+      <c r="C198">
+        <v>515671</v>
+      </c>
+      <c r="D198">
+        <v>4</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>11</v>
+      </c>
+      <c r="G198" t="s">
+        <v>12</v>
+      </c>
+      <c r="H198">
+        <v>60.67</v>
+      </c>
+      <c r="I198" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199">
+        <v>196</v>
+      </c>
+      <c r="B199" t="s">
+        <v>252</v>
+      </c>
+      <c r="C199">
+        <v>521108</v>
+      </c>
+      <c r="D199">
+        <v>4</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" t="s">
+        <v>12</v>
+      </c>
+      <c r="H199">
+        <v>60.67</v>
+      </c>
+      <c r="I199" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200">
+        <v>197</v>
+      </c>
+      <c r="B200" t="s">
+        <v>253</v>
+      </c>
+      <c r="C200">
+        <v>580006</v>
+      </c>
+      <c r="D200">
+        <v>4</v>
+      </c>
+      <c r="E200">
+        <v>0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>11</v>
+      </c>
+      <c r="G200" t="s">
+        <v>12</v>
+      </c>
+      <c r="H200">
+        <v>60.67</v>
+      </c>
+      <c r="I200" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201">
+        <v>198</v>
+      </c>
+      <c r="B201" t="s">
+        <v>254</v>
+      </c>
+      <c r="C201">
+        <v>523170</v>
+      </c>
+      <c r="D201">
+        <v>4</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" t="s">
+        <v>12</v>
+      </c>
+      <c r="H201">
+        <v>60.67</v>
+      </c>
+      <c r="I201" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202">
+        <v>199</v>
+      </c>
+      <c r="B202" t="s">
+        <v>255</v>
+      </c>
+      <c r="C202">
+        <v>571301</v>
+      </c>
+      <c r="D202">
+        <v>4</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>11</v>
+      </c>
+      <c r="G202" t="s">
+        <v>12</v>
+      </c>
+      <c r="H202">
+        <v>60.67</v>
+      </c>
+      <c r="I202" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203">
+        <v>200</v>
+      </c>
+      <c r="B203" t="s">
+        <v>256</v>
+      </c>
+      <c r="C203">
+        <v>521235</v>
+      </c>
+      <c r="D203">
+        <v>4</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" t="s">
+        <v>12</v>
+      </c>
+      <c r="H203">
+        <v>60.67</v>
+      </c>
+      <c r="I203" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204">
+        <v>201</v>
+      </c>
+      <c r="B204" t="s">
+        <v>257</v>
+      </c>
+      <c r="C204">
+        <v>572130</v>
+      </c>
+      <c r="D204">
+        <v>4</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>11</v>
+      </c>
+      <c r="G204" t="s">
+        <v>12</v>
+      </c>
+      <c r="H204">
+        <v>60.67</v>
+      </c>
+      <c r="I204" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205">
+        <v>202</v>
+      </c>
+      <c r="B205" t="s">
+        <v>258</v>
+      </c>
+      <c r="C205">
+        <v>580008</v>
+      </c>
+      <c r="D205">
+        <v>4</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>11</v>
+      </c>
+      <c r="G205" t="s">
+        <v>12</v>
+      </c>
+      <c r="H205">
+        <v>60.67</v>
+      </c>
+      <c r="I205" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206">
+        <v>203</v>
+      </c>
+      <c r="B206" t="s">
+        <v>259</v>
+      </c>
+      <c r="C206">
+        <v>590010</v>
+      </c>
+      <c r="D206">
+        <v>4</v>
+      </c>
+      <c r="E206">
+        <v>0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>11</v>
+      </c>
+      <c r="G206" t="s">
+        <v>12</v>
+      </c>
+      <c r="H206">
+        <v>60.67</v>
+      </c>
+      <c r="I206" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207">
+        <v>204</v>
+      </c>
+      <c r="B207" t="s">
+        <v>260</v>
+      </c>
+      <c r="C207">
+        <v>581401</v>
+      </c>
+      <c r="D207">
+        <v>4</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>11</v>
+      </c>
+      <c r="G207" t="s">
+        <v>12</v>
+      </c>
+      <c r="H207">
+        <v>60.67</v>
+      </c>
+      <c r="I207" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208">
+        <v>205</v>
+      </c>
+      <c r="B208" t="s">
+        <v>261</v>
+      </c>
+      <c r="C208">
+        <v>502110</v>
+      </c>
+      <c r="D208">
+        <v>4</v>
+      </c>
+      <c r="E208">
+        <v>0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>11</v>
+      </c>
+      <c r="G208" t="s">
+        <v>12</v>
+      </c>
+      <c r="H208">
+        <v>60.67</v>
+      </c>
+      <c r="I208" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209">
+        <v>206</v>
+      </c>
+      <c r="B209" t="s">
+        <v>262</v>
+      </c>
+      <c r="C209">
+        <v>560087</v>
+      </c>
+      <c r="D209">
+        <v>4</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>11</v>
+      </c>
+      <c r="G209" t="s">
+        <v>12</v>
+      </c>
+      <c r="H209">
+        <v>60.67</v>
+      </c>
+      <c r="I209" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210">
+        <v>207</v>
+      </c>
+      <c r="B210" t="s">
+        <v>263</v>
+      </c>
+      <c r="C210">
+        <v>585202</v>
+      </c>
+      <c r="D210">
+        <v>4</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>11</v>
+      </c>
+      <c r="G210" t="s">
+        <v>12</v>
+      </c>
+      <c r="H210">
+        <v>60.67</v>
+      </c>
+      <c r="I210" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211">
+        <v>208</v>
+      </c>
+      <c r="B211" t="s">
+        <v>264</v>
+      </c>
+      <c r="C211">
+        <v>500077</v>
+      </c>
+      <c r="D211">
+        <v>4</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>11</v>
+      </c>
+      <c r="G211" t="s">
+        <v>12</v>
+      </c>
+      <c r="H211">
+        <v>60.67</v>
+      </c>
+      <c r="I211" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212">
+        <v>209</v>
+      </c>
+      <c r="B212" t="s">
+        <v>265</v>
+      </c>
+      <c r="C212">
+        <v>509001</v>
+      </c>
+      <c r="D212">
+        <v>4</v>
+      </c>
+      <c r="E212">
+        <v>0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" t="s">
+        <v>12</v>
+      </c>
+      <c r="H212">
+        <v>60.67</v>
+      </c>
+      <c r="I212" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213">
+        <v>210</v>
+      </c>
+      <c r="B213" t="s">
+        <v>266</v>
+      </c>
+      <c r="C213">
+        <v>575015</v>
+      </c>
+      <c r="D213">
+        <v>4</v>
+      </c>
+      <c r="E213">
+        <v>0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" t="s">
+        <v>12</v>
+      </c>
+      <c r="H213">
+        <v>60.67</v>
+      </c>
+      <c r="I213" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214">
+        <v>211</v>
+      </c>
+      <c r="B214" t="s">
+        <v>267</v>
+      </c>
+      <c r="C214">
+        <v>517325</v>
+      </c>
+      <c r="D214">
+        <v>4</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" t="s">
+        <v>12</v>
+      </c>
+      <c r="H214">
+        <v>60.67</v>
+      </c>
+      <c r="I214" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215">
+        <v>212</v>
+      </c>
+      <c r="B215" t="s">
+        <v>268</v>
+      </c>
+      <c r="C215">
+        <v>560100</v>
+      </c>
+      <c r="D215">
+        <v>4</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>11</v>
+      </c>
+      <c r="G215" t="s">
+        <v>12</v>
+      </c>
+      <c r="H215">
+        <v>60.67</v>
+      </c>
+      <c r="I215" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216">
+        <v>213</v>
+      </c>
+      <c r="B216" t="s">
+        <v>269</v>
+      </c>
+      <c r="C216">
+        <v>508213</v>
+      </c>
+      <c r="D216">
+        <v>4</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>11</v>
+      </c>
+      <c r="G216" t="s">
+        <v>12</v>
+      </c>
+      <c r="H216">
+        <v>60.67</v>
+      </c>
+      <c r="I216" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217">
+        <v>214</v>
+      </c>
+      <c r="B217" t="s">
+        <v>270</v>
+      </c>
+      <c r="C217">
+        <v>534211</v>
+      </c>
+      <c r="D217">
+        <v>4</v>
+      </c>
+      <c r="E217">
+        <v>0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" t="s">
+        <v>12</v>
+      </c>
+      <c r="H217">
+        <v>60.67</v>
+      </c>
+      <c r="I217" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218">
+        <v>215</v>
+      </c>
+      <c r="B218" t="s">
+        <v>271</v>
+      </c>
+      <c r="C218">
+        <v>522101</v>
+      </c>
+      <c r="D218">
+        <v>4</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>11</v>
+      </c>
+      <c r="G218" t="s">
+        <v>12</v>
+      </c>
+      <c r="H218">
+        <v>60.67</v>
+      </c>
+      <c r="I218" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219">
+        <v>216</v>
+      </c>
+      <c r="B219" t="s">
+        <v>272</v>
+      </c>
+      <c r="C219">
+        <v>532005</v>
+      </c>
+      <c r="D219">
+        <v>4</v>
+      </c>
+      <c r="E219">
+        <v>0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>11</v>
+      </c>
+      <c r="G219" t="s">
+        <v>12</v>
+      </c>
+      <c r="H219">
+        <v>60.67</v>
+      </c>
+      <c r="I219" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220">
+        <v>217</v>
+      </c>
+      <c r="B220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C220">
+        <v>575006</v>
+      </c>
+      <c r="D220">
+        <v>4</v>
+      </c>
+      <c r="E220">
+        <v>0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>11</v>
+      </c>
+      <c r="G220" t="s">
+        <v>12</v>
+      </c>
+      <c r="H220">
+        <v>60.67</v>
+      </c>
+      <c r="I220" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221">
+        <v>218</v>
+      </c>
+      <c r="B221" t="s">
+        <v>274</v>
+      </c>
+      <c r="C221">
+        <v>572130</v>
+      </c>
+      <c r="D221">
+        <v>4</v>
+      </c>
+      <c r="E221">
+        <v>0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>11</v>
+      </c>
+      <c r="G221" t="s">
+        <v>12</v>
+      </c>
+      <c r="H221">
+        <v>60.67</v>
+      </c>
+      <c r="I221" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222">
+        <v>219</v>
+      </c>
+      <c r="B222" t="s">
+        <v>275</v>
+      </c>
+      <c r="C222">
+        <v>577301</v>
+      </c>
+      <c r="D222">
+        <v>4</v>
+      </c>
+      <c r="E222">
+        <v>0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>11</v>
+      </c>
+      <c r="G222" t="s">
+        <v>12</v>
+      </c>
+      <c r="H222">
+        <v>60.67</v>
+      </c>
+      <c r="I222" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223">
+        <v>220</v>
+      </c>
+      <c r="B223" t="s">
+        <v>276</v>
+      </c>
+      <c r="C223">
+        <v>572216</v>
+      </c>
+      <c r="D223">
+        <v>4</v>
+      </c>
+      <c r="E223">
+        <v>0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>11</v>
+      </c>
+      <c r="G223" t="s">
+        <v>12</v>
+      </c>
+      <c r="H223">
+        <v>60.67</v>
+      </c>
+      <c r="I223" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224">
+        <v>221</v>
+      </c>
+      <c r="B224" t="s">
+        <v>277</v>
+      </c>
+      <c r="C224">
+        <v>577301</v>
+      </c>
+      <c r="D224">
+        <v>4</v>
+      </c>
+      <c r="E224">
+        <v>0</v>
+      </c>
+      <c r="F224" t="s">
+        <v>11</v>
+      </c>
+      <c r="G224" t="s">
+        <v>12</v>
+      </c>
+      <c r="H224">
+        <v>60.67</v>
+      </c>
+      <c r="I224" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225">
+        <v>222</v>
+      </c>
+      <c r="B225" t="s">
+        <v>278</v>
+      </c>
+      <c r="C225">
+        <v>560091</v>
+      </c>
+      <c r="D225">
+        <v>12</v>
+      </c>
+      <c r="E225">
+        <v>1</v>
+      </c>
+      <c r="F225" t="s">
+        <v>139</v>
+      </c>
+      <c r="G225" t="s">
+        <v>279</v>
+      </c>
+      <c r="H225">
+        <v>60.56</v>
+      </c>
+      <c r="I225" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226">
+        <v>223</v>
+      </c>
+      <c r="B226" t="s">
+        <v>280</v>
+      </c>
+      <c r="C226">
+        <v>530017</v>
+      </c>
+      <c r="D226">
+        <v>11</v>
+      </c>
+      <c r="E226">
+        <v>1</v>
+      </c>
+      <c r="F226" t="s">
+        <v>94</v>
+      </c>
+      <c r="G226" t="s">
+        <v>281</v>
+      </c>
+      <c r="H226">
+        <v>59.79</v>
+      </c>
+      <c r="I226" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227">
+        <v>224</v>
+      </c>
+      <c r="B227" t="s">
+        <v>282</v>
+      </c>
+      <c r="C227">
+        <v>500008</v>
+      </c>
+      <c r="D227">
+        <v>13</v>
+      </c>
+      <c r="E227">
+        <v>1</v>
+      </c>
+      <c r="F227" t="s">
+        <v>283</v>
+      </c>
+      <c r="G227" t="s">
+        <v>284</v>
+      </c>
+      <c r="H227">
+        <v>59.38</v>
+      </c>
+      <c r="I227" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228">
+        <v>225</v>
+      </c>
+      <c r="B228" t="s">
+        <v>285</v>
+      </c>
+      <c r="C228">
+        <v>500018</v>
+      </c>
+      <c r="D228">
+        <v>15</v>
+      </c>
+      <c r="E228">
+        <v>2</v>
+      </c>
+      <c r="F228" t="s">
+        <v>286</v>
+      </c>
+      <c r="G228" t="s">
+        <v>287</v>
+      </c>
+      <c r="H228">
+        <v>58.85</v>
+      </c>
+      <c r="I228" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229">
+        <v>226</v>
+      </c>
+      <c r="B229" t="s">
+        <v>288</v>
+      </c>
+      <c r="C229">
+        <v>500079</v>
+      </c>
+      <c r="D229">
+        <v>31</v>
+      </c>
+      <c r="E229">
+        <v>2</v>
+      </c>
+      <c r="F229" t="s">
+        <v>289</v>
+      </c>
+      <c r="G229" t="s">
+        <v>290</v>
+      </c>
+      <c r="H229">
+        <v>58.48</v>
+      </c>
+      <c r="I229" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230">
+        <v>227</v>
+      </c>
+      <c r="B230" t="s">
+        <v>291</v>
+      </c>
+      <c r="C230">
+        <v>520010</v>
+      </c>
+      <c r="D230">
+        <v>21</v>
+      </c>
+      <c r="E230">
+        <v>2</v>
+      </c>
+      <c r="F230" t="s">
+        <v>225</v>
+      </c>
+      <c r="G230" t="s">
+        <v>292</v>
+      </c>
+      <c r="H230">
+        <v>58.4</v>
+      </c>
+      <c r="I230" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231">
+        <v>228</v>
+      </c>
+      <c r="B231" t="s">
+        <v>293</v>
+      </c>
+      <c r="C231">
+        <v>223655</v>
+      </c>
+      <c r="D231">
+        <v>3</v>
+      </c>
+      <c r="E231">
+        <v>0</v>
+      </c>
+      <c r="F231" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" t="s">
+        <v>12</v>
+      </c>
+      <c r="H231">
+        <v>58.0</v>
+      </c>
+      <c r="I231" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232">
+        <v>229</v>
+      </c>
+      <c r="B232" t="s">
+        <v>294</v>
+      </c>
+      <c r="C232">
+        <v>571105</v>
+      </c>
+      <c r="D232">
+        <v>3</v>
+      </c>
+      <c r="E232">
+        <v>0</v>
+      </c>
+      <c r="F232" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" t="s">
+        <v>12</v>
+      </c>
+      <c r="H232">
+        <v>58.0</v>
+      </c>
+      <c r="I232" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233">
+        <v>230</v>
+      </c>
+      <c r="B233" t="s">
+        <v>295</v>
+      </c>
+      <c r="C233">
+        <v>534301</v>
+      </c>
+      <c r="D233">
+        <v>3</v>
+      </c>
+      <c r="E233">
+        <v>0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>11</v>
+      </c>
+      <c r="G233" t="s">
+        <v>12</v>
+      </c>
+      <c r="H233">
+        <v>58.0</v>
+      </c>
+      <c r="I233" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234">
+        <v>231</v>
+      </c>
+      <c r="B234" t="s">
+        <v>296</v>
+      </c>
+      <c r="C234">
+        <v>577228</v>
+      </c>
+      <c r="D234">
+        <v>3</v>
+      </c>
+      <c r="E234">
+        <v>0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>11</v>
+      </c>
+      <c r="G234" t="s">
+        <v>12</v>
+      </c>
+      <c r="H234">
+        <v>58.0</v>
+      </c>
+      <c r="I234" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235">
+        <v>232</v>
+      </c>
+      <c r="B235" t="s">
+        <v>297</v>
+      </c>
+      <c r="C235">
+        <v>533308</v>
+      </c>
+      <c r="D235">
+        <v>3</v>
+      </c>
+      <c r="E235">
+        <v>0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>11</v>
+      </c>
+      <c r="G235" t="s">
+        <v>12</v>
+      </c>
+      <c r="H235">
+        <v>58.0</v>
+      </c>
+      <c r="I235" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236">
+        <v>233</v>
+      </c>
+      <c r="B236" t="s">
+        <v>298</v>
+      </c>
+      <c r="C236">
+        <v>591313</v>
+      </c>
+      <c r="D236">
+        <v>3</v>
+      </c>
+      <c r="E236">
+        <v>0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>11</v>
+      </c>
+      <c r="G236" t="s">
+        <v>12</v>
+      </c>
+      <c r="H236">
+        <v>58.0</v>
+      </c>
+      <c r="I236" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237">
+        <v>234</v>
+      </c>
+      <c r="B237" t="s">
+        <v>299</v>
+      </c>
+      <c r="C237">
+        <v>591313</v>
+      </c>
+      <c r="D237">
+        <v>3</v>
+      </c>
+      <c r="E237">
+        <v>0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" t="s">
+        <v>12</v>
+      </c>
+      <c r="H237">
+        <v>58.0</v>
+      </c>
+      <c r="I237" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238">
+        <v>235</v>
+      </c>
+      <c r="B238" t="s">
+        <v>300</v>
+      </c>
+      <c r="C238">
+        <v>571602</v>
+      </c>
+      <c r="D238">
+        <v>3</v>
+      </c>
+      <c r="E238">
+        <v>0</v>
+      </c>
+      <c r="F238" t="s">
+        <v>11</v>
+      </c>
+      <c r="G238" t="s">
+        <v>12</v>
+      </c>
+      <c r="H238">
+        <v>58.0</v>
+      </c>
+      <c r="I238" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239">
+        <v>236</v>
+      </c>
+      <c r="B239" t="s">
+        <v>301</v>
+      </c>
+      <c r="C239">
+        <v>516115</v>
+      </c>
+      <c r="D239">
+        <v>3</v>
+      </c>
+      <c r="E239">
+        <v>0</v>
+      </c>
+      <c r="F239" t="s">
+        <v>11</v>
+      </c>
+      <c r="G239" t="s">
+        <v>12</v>
+      </c>
+      <c r="H239">
+        <v>58.0</v>
+      </c>
+      <c r="I239" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240">
+        <v>237</v>
+      </c>
+      <c r="B240" t="s">
+        <v>302</v>
+      </c>
+      <c r="C240">
+        <v>560090</v>
+      </c>
+      <c r="D240">
+        <v>3</v>
+      </c>
+      <c r="E240">
+        <v>0</v>
+      </c>
+      <c r="F240" t="s">
+        <v>11</v>
+      </c>
+      <c r="G240" t="s">
+        <v>12</v>
+      </c>
+      <c r="H240">
+        <v>58.0</v>
+      </c>
+      <c r="I240" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241">
+        <v>238</v>
+      </c>
+      <c r="B241" t="s">
+        <v>303</v>
+      </c>
+      <c r="C241">
+        <v>515411</v>
+      </c>
+      <c r="D241">
+        <v>3</v>
+      </c>
+      <c r="E241">
+        <v>0</v>
+      </c>
+      <c r="F241" t="s">
+        <v>11</v>
+      </c>
+      <c r="G241" t="s">
+        <v>12</v>
+      </c>
+      <c r="H241">
+        <v>58.0</v>
+      </c>
+      <c r="I241" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242">
+        <v>239</v>
+      </c>
+      <c r="B242" t="s">
+        <v>304</v>
+      </c>
+      <c r="C242">
+        <v>560062</v>
+      </c>
+      <c r="D242">
+        <v>3</v>
+      </c>
+      <c r="E242">
+        <v>0</v>
+      </c>
+      <c r="F242" t="s">
+        <v>11</v>
+      </c>
+      <c r="G242" t="s">
+        <v>12</v>
+      </c>
+      <c r="H242">
+        <v>58.0</v>
+      </c>
+      <c r="I242" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243">
+        <v>240</v>
+      </c>
+      <c r="B243" t="s">
+        <v>305</v>
+      </c>
+      <c r="C243">
+        <v>577601</v>
+      </c>
+      <c r="D243">
+        <v>3</v>
+      </c>
+      <c r="E243">
+        <v>0</v>
+      </c>
+      <c r="F243" t="s">
+        <v>11</v>
+      </c>
+      <c r="G243" t="s">
+        <v>12</v>
+      </c>
+      <c r="H243">
+        <v>58.0</v>
+      </c>
+      <c r="I243" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244">
+        <v>241</v>
+      </c>
+      <c r="B244" t="s">
+        <v>306</v>
+      </c>
+      <c r="C244">
+        <v>293559</v>
+      </c>
+      <c r="D244">
+        <v>3</v>
+      </c>
+      <c r="E244">
+        <v>0</v>
+      </c>
+      <c r="F244" t="s">
+        <v>11</v>
+      </c>
+      <c r="G244" t="s">
+        <v>12</v>
+      </c>
+      <c r="H244">
+        <v>58.0</v>
+      </c>
+      <c r="I244" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245">
+        <v>242</v>
+      </c>
+      <c r="B245" t="s">
+        <v>307</v>
+      </c>
+      <c r="C245">
+        <v>562106</v>
+      </c>
+      <c r="D245">
+        <v>3</v>
+      </c>
+      <c r="E245">
+        <v>0</v>
+      </c>
+      <c r="F245" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" t="s">
+        <v>12</v>
+      </c>
+      <c r="H245">
+        <v>58.0</v>
+      </c>
+      <c r="I245" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246">
+        <v>243</v>
+      </c>
+      <c r="B246" t="s">
+        <v>308</v>
+      </c>
+      <c r="C246">
+        <v>534447</v>
+      </c>
+      <c r="D246">
+        <v>3</v>
+      </c>
+      <c r="E246">
+        <v>0</v>
+      </c>
+      <c r="F246" t="s">
+        <v>11</v>
+      </c>
+      <c r="G246" t="s">
+        <v>12</v>
+      </c>
+      <c r="H246">
+        <v>58.0</v>
+      </c>
+      <c r="I246" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247">
+        <v>244</v>
+      </c>
+      <c r="B247" t="s">
+        <v>309</v>
+      </c>
+      <c r="C247" t="s">
+        <v>47</v>
+      </c>
+      <c r="D247">
+        <v>3</v>
+      </c>
+      <c r="E247">
+        <v>0</v>
+      </c>
+      <c r="F247" t="s">
+        <v>11</v>
+      </c>
+      <c r="G247" t="s">
+        <v>12</v>
+      </c>
+      <c r="H247">
+        <v>58.0</v>
+      </c>
+      <c r="I247" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248">
+        <v>245</v>
+      </c>
+      <c r="B248" t="s">
+        <v>310</v>
+      </c>
+      <c r="C248">
+        <v>562110</v>
+      </c>
+      <c r="D248">
+        <v>3</v>
+      </c>
+      <c r="E248">
+        <v>0</v>
+      </c>
+      <c r="F248" t="s">
+        <v>11</v>
+      </c>
+      <c r="G248" t="s">
+        <v>12</v>
+      </c>
+      <c r="H248">
+        <v>58.0</v>
+      </c>
+      <c r="I248" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249">
+        <v>246</v>
+      </c>
+      <c r="B249" t="s">
+        <v>311</v>
+      </c>
+      <c r="C249">
+        <v>563130</v>
+      </c>
+      <c r="D249">
+        <v>3</v>
+      </c>
+      <c r="E249">
+        <v>0</v>
+      </c>
+      <c r="F249" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" t="s">
+        <v>12</v>
+      </c>
+      <c r="H249">
+        <v>58.0</v>
+      </c>
+      <c r="I249" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250">
+        <v>247</v>
+      </c>
+      <c r="B250" t="s">
+        <v>312</v>
+      </c>
+      <c r="C250">
+        <v>574160</v>
+      </c>
+      <c r="D250">
+        <v>3</v>
+      </c>
+      <c r="E250">
+        <v>0</v>
+      </c>
+      <c r="F250" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" t="s">
+        <v>12</v>
+      </c>
+      <c r="H250">
+        <v>58.0</v>
+      </c>
+      <c r="I250" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251">
+        <v>248</v>
+      </c>
+      <c r="B251" t="s">
+        <v>313</v>
+      </c>
+      <c r="C251">
+        <v>521175</v>
+      </c>
+      <c r="D251">
+        <v>3</v>
+      </c>
+      <c r="E251">
+        <v>0</v>
+      </c>
+      <c r="F251" t="s">
+        <v>11</v>
+      </c>
+      <c r="G251" t="s">
+        <v>12</v>
+      </c>
+      <c r="H251">
+        <v>58.0</v>
+      </c>
+      <c r="I251" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252">
+        <v>249</v>
+      </c>
+      <c r="B252" t="s">
+        <v>314</v>
+      </c>
+      <c r="C252">
+        <v>533437</v>
+      </c>
+      <c r="D252">
+        <v>3</v>
+      </c>
+      <c r="E252">
+        <v>0</v>
+      </c>
+      <c r="F252" t="s">
+        <v>11</v>
+      </c>
+      <c r="G252" t="s">
+        <v>12</v>
+      </c>
+      <c r="H252">
+        <v>58.0</v>
+      </c>
+      <c r="I252" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253">
+        <v>250</v>
+      </c>
+      <c r="B253" t="s">
+        <v>315</v>
+      </c>
+      <c r="C253">
+        <v>502220</v>
+      </c>
+      <c r="D253">
+        <v>3</v>
+      </c>
+      <c r="E253">
+        <v>0</v>
+      </c>
+      <c r="F253" t="s">
+        <v>11</v>
+      </c>
+      <c r="G253" t="s">
+        <v>12</v>
+      </c>
+      <c r="H253">
+        <v>58.0</v>
+      </c>
+      <c r="I253" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254">
+        <v>251</v>
+      </c>
+      <c r="B254" t="s">
+        <v>316</v>
+      </c>
+      <c r="C254">
+        <v>522503</v>
+      </c>
+      <c r="D254">
+        <v>3</v>
+      </c>
+      <c r="E254">
+        <v>0</v>
+      </c>
+      <c r="F254" t="s">
+        <v>11</v>
+      </c>
+      <c r="G254" t="s">
+        <v>12</v>
+      </c>
+      <c r="H254">
+        <v>58.0</v>
+      </c>
+      <c r="I254" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255">
+        <v>252</v>
+      </c>
+      <c r="B255" t="s">
+        <v>317</v>
+      </c>
+      <c r="C255">
+        <v>562117</v>
+      </c>
+      <c r="D255">
+        <v>3</v>
+      </c>
+      <c r="E255">
+        <v>0</v>
+      </c>
+      <c r="F255" t="s">
+        <v>11</v>
+      </c>
+      <c r="G255" t="s">
+        <v>12</v>
+      </c>
+      <c r="H255">
+        <v>58.0</v>
+      </c>
+      <c r="I255" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9">
+      <c r="A256">
+        <v>253</v>
+      </c>
+      <c r="B256" t="s">
+        <v>318</v>
+      </c>
+      <c r="C256">
+        <v>577601</v>
+      </c>
+      <c r="D256">
+        <v>3</v>
+      </c>
+      <c r="E256">
+        <v>0</v>
+      </c>
+      <c r="F256" t="s">
+        <v>11</v>
+      </c>
+      <c r="G256" t="s">
+        <v>12</v>
+      </c>
+      <c r="H256">
+        <v>58.0</v>
+      </c>
+      <c r="I256" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257">
+        <v>254</v>
+      </c>
+      <c r="B257" t="s">
+        <v>319</v>
+      </c>
+      <c r="C257">
+        <v>503111</v>
+      </c>
+      <c r="D257">
+        <v>3</v>
+      </c>
+      <c r="E257">
+        <v>0</v>
+      </c>
+      <c r="F257" t="s">
+        <v>11</v>
+      </c>
+      <c r="G257" t="s">
+        <v>12</v>
+      </c>
+      <c r="H257">
+        <v>58.0</v>
+      </c>
+      <c r="I257" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258">
+        <v>255</v>
+      </c>
+      <c r="B258" t="s">
+        <v>320</v>
+      </c>
+      <c r="C258">
+        <v>533101</v>
+      </c>
+      <c r="D258">
+        <v>3</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258" t="s">
+        <v>11</v>
+      </c>
+      <c r="G258" t="s">
+        <v>12</v>
+      </c>
+      <c r="H258">
+        <v>58.0</v>
+      </c>
+      <c r="I258" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259">
+        <v>256</v>
+      </c>
+      <c r="B259" t="s">
+        <v>321</v>
+      </c>
+      <c r="C259">
+        <v>535591</v>
+      </c>
+      <c r="D259">
+        <v>3</v>
+      </c>
+      <c r="E259">
+        <v>0</v>
+      </c>
+      <c r="F259" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" t="s">
+        <v>12</v>
+      </c>
+      <c r="H259">
+        <v>58.0</v>
+      </c>
+      <c r="I259" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260">
+        <v>257</v>
+      </c>
+      <c r="B260" t="s">
+        <v>322</v>
+      </c>
+      <c r="C260">
+        <v>515411</v>
+      </c>
+      <c r="D260">
+        <v>3</v>
+      </c>
+      <c r="E260">
+        <v>0</v>
+      </c>
+      <c r="F260" t="s">
+        <v>11</v>
+      </c>
+      <c r="G260" t="s">
+        <v>12</v>
+      </c>
+      <c r="H260">
+        <v>58.0</v>
+      </c>
+      <c r="I260" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261">
+        <v>258</v>
+      </c>
+      <c r="B261" t="s">
+        <v>323</v>
+      </c>
+      <c r="C261">
+        <v>583231</v>
+      </c>
+      <c r="D261">
+        <v>3</v>
+      </c>
+      <c r="E261">
+        <v>0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>11</v>
+      </c>
+      <c r="G261" t="s">
+        <v>12</v>
+      </c>
+      <c r="H261">
+        <v>58.0</v>
+      </c>
+      <c r="I261" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262">
+        <v>259</v>
+      </c>
+      <c r="B262" t="s">
+        <v>324</v>
+      </c>
+      <c r="C262">
+        <v>531116</v>
+      </c>
+      <c r="D262">
+        <v>3</v>
+      </c>
+      <c r="E262">
+        <v>0</v>
+      </c>
+      <c r="F262" t="s">
+        <v>11</v>
+      </c>
+      <c r="G262" t="s">
+        <v>12</v>
+      </c>
+      <c r="H262">
+        <v>58.0</v>
+      </c>
+      <c r="I262" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263">
+        <v>260</v>
+      </c>
+      <c r="B263" t="s">
+        <v>325</v>
+      </c>
+      <c r="C263">
+        <v>517424</v>
+      </c>
+      <c r="D263">
+        <v>3</v>
+      </c>
+      <c r="E263">
+        <v>0</v>
+      </c>
+      <c r="F263" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" t="s">
+        <v>12</v>
+      </c>
+      <c r="H263">
+        <v>58.0</v>
+      </c>
+      <c r="I263" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264">
+        <v>261</v>
+      </c>
+      <c r="B264" t="s">
+        <v>326</v>
+      </c>
+      <c r="C264">
+        <v>515761</v>
+      </c>
+      <c r="D264">
+        <v>3</v>
+      </c>
+      <c r="E264">
+        <v>0</v>
+      </c>
+      <c r="F264" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" t="s">
+        <v>12</v>
+      </c>
+      <c r="H264">
+        <v>58.0</v>
+      </c>
+      <c r="I264" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265">
+        <v>262</v>
+      </c>
+      <c r="B265" t="s">
+        <v>327</v>
+      </c>
+      <c r="C265">
+        <v>312766</v>
+      </c>
+      <c r="D265">
+        <v>3</v>
+      </c>
+      <c r="E265">
+        <v>0</v>
+      </c>
+      <c r="F265" t="s">
+        <v>11</v>
+      </c>
+      <c r="G265" t="s">
+        <v>12</v>
+      </c>
+      <c r="H265">
+        <v>58.0</v>
+      </c>
+      <c r="I265" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266">
+        <v>263</v>
+      </c>
+      <c r="B266" t="s">
+        <v>328</v>
+      </c>
+      <c r="C266">
+        <v>584101</v>
+      </c>
+      <c r="D266">
+        <v>3</v>
+      </c>
+      <c r="E266">
+        <v>0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>11</v>
+      </c>
+      <c r="G266" t="s">
+        <v>12</v>
+      </c>
+      <c r="H266">
+        <v>58.0</v>
+      </c>
+      <c r="I266" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267">
+        <v>264</v>
+      </c>
+      <c r="B267" t="s">
+        <v>329</v>
+      </c>
+      <c r="C267">
+        <v>573115</v>
+      </c>
+      <c r="D267">
+        <v>3</v>
+      </c>
+      <c r="E267">
+        <v>0</v>
+      </c>
+      <c r="F267" t="s">
+        <v>11</v>
+      </c>
+      <c r="G267" t="s">
+        <v>12</v>
+      </c>
+      <c r="H267">
+        <v>58.0</v>
+      </c>
+      <c r="I267" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268">
+        <v>265</v>
+      </c>
+      <c r="B268" t="s">
+        <v>330</v>
+      </c>
+      <c r="C268">
+        <v>517583</v>
+      </c>
+      <c r="D268">
+        <v>3</v>
+      </c>
+      <c r="E268">
+        <v>0</v>
+      </c>
+      <c r="F268" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" t="s">
+        <v>12</v>
+      </c>
+      <c r="H268">
+        <v>58.0</v>
+      </c>
+      <c r="I268" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269">
+        <v>266</v>
+      </c>
+      <c r="B269" t="s">
+        <v>331</v>
+      </c>
+      <c r="C269" t="s">
+        <v>47</v>
+      </c>
+      <c r="D269">
+        <v>3</v>
+      </c>
+      <c r="E269">
+        <v>0</v>
+      </c>
+      <c r="F269" t="s">
+        <v>11</v>
+      </c>
+      <c r="G269" t="s">
+        <v>12</v>
+      </c>
+      <c r="H269">
+        <v>58.0</v>
+      </c>
+      <c r="I269" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270">
+        <v>267</v>
+      </c>
+      <c r="B270" t="s">
+        <v>332</v>
+      </c>
+      <c r="C270">
+        <v>517002</v>
+      </c>
+      <c r="D270">
+        <v>3</v>
+      </c>
+      <c r="E270">
+        <v>0</v>
+      </c>
+      <c r="F270" t="s">
+        <v>11</v>
+      </c>
+      <c r="G270" t="s">
+        <v>12</v>
+      </c>
+      <c r="H270">
+        <v>58.0</v>
+      </c>
+      <c r="I270" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271">
+        <v>268</v>
+      </c>
+      <c r="B271" t="s">
+        <v>333</v>
+      </c>
+      <c r="C271">
+        <v>533201</v>
+      </c>
+      <c r="D271">
+        <v>3</v>
+      </c>
+      <c r="E271">
+        <v>0</v>
+      </c>
+      <c r="F271" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" t="s">
+        <v>12</v>
+      </c>
+      <c r="H271">
+        <v>58.0</v>
+      </c>
+      <c r="I271" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272">
+        <v>269</v>
+      </c>
+      <c r="B272" t="s">
+        <v>334</v>
+      </c>
+      <c r="C272">
+        <v>581343</v>
+      </c>
+      <c r="D272">
+        <v>3</v>
+      </c>
+      <c r="E272">
+        <v>0</v>
+      </c>
+      <c r="F272" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" t="s">
+        <v>12</v>
+      </c>
+      <c r="H272">
+        <v>58.0</v>
+      </c>
+      <c r="I272" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273">
+        <v>270</v>
+      </c>
+      <c r="B273" t="s">
+        <v>335</v>
+      </c>
+      <c r="C273">
+        <v>535579</v>
+      </c>
+      <c r="D273">
+        <v>3</v>
+      </c>
+      <c r="E273">
+        <v>0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>11</v>
+      </c>
+      <c r="G273" t="s">
+        <v>12</v>
+      </c>
+      <c r="H273">
+        <v>58.0</v>
+      </c>
+      <c r="I273" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274">
+        <v>271</v>
+      </c>
+      <c r="B274" t="s">
+        <v>336</v>
+      </c>
+      <c r="C274">
+        <v>517644</v>
+      </c>
+      <c r="D274">
+        <v>3</v>
+      </c>
+      <c r="E274">
+        <v>0</v>
+      </c>
+      <c r="F274" t="s">
+        <v>11</v>
+      </c>
+      <c r="G274" t="s">
+        <v>12</v>
+      </c>
+      <c r="H274">
+        <v>58.0</v>
+      </c>
+      <c r="I274" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275">
+        <v>272</v>
+      </c>
+      <c r="B275" t="s">
+        <v>337</v>
+      </c>
+      <c r="C275">
+        <v>522413</v>
+      </c>
+      <c r="D275">
+        <v>3</v>
+      </c>
+      <c r="E275">
+        <v>0</v>
+      </c>
+      <c r="F275" t="s">
+        <v>11</v>
+      </c>
+      <c r="G275" t="s">
+        <v>12</v>
+      </c>
+      <c r="H275">
+        <v>58.0</v>
+      </c>
+      <c r="I275" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276">
+        <v>273</v>
+      </c>
+      <c r="B276" t="s">
+        <v>338</v>
+      </c>
+      <c r="C276">
+        <v>524132</v>
+      </c>
+      <c r="D276">
+        <v>3</v>
+      </c>
+      <c r="E276">
+        <v>0</v>
+      </c>
+      <c r="F276" t="s">
+        <v>11</v>
+      </c>
+      <c r="G276" t="s">
+        <v>12</v>
+      </c>
+      <c r="H276">
+        <v>58.0</v>
+      </c>
+      <c r="I276" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277">
+        <v>274</v>
+      </c>
+      <c r="B277" t="s">
+        <v>339</v>
+      </c>
+      <c r="C277">
+        <v>522601</v>
+      </c>
+      <c r="D277">
+        <v>3</v>
+      </c>
+      <c r="E277">
+        <v>0</v>
+      </c>
+      <c r="F277" t="s">
+        <v>11</v>
+      </c>
+      <c r="G277" t="s">
+        <v>12</v>
+      </c>
+      <c r="H277">
+        <v>58.0</v>
+      </c>
+      <c r="I277" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278">
+        <v>275</v>
+      </c>
+      <c r="B278" t="s">
+        <v>340</v>
+      </c>
+      <c r="C278">
+        <v>581205</v>
+      </c>
+      <c r="D278">
+        <v>3</v>
+      </c>
+      <c r="E278">
+        <v>0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>11</v>
+      </c>
+      <c r="G278" t="s">
+        <v>12</v>
+      </c>
+      <c r="H278">
+        <v>58.0</v>
+      </c>
+      <c r="I278" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279">
+        <v>276</v>
+      </c>
+      <c r="B279" t="s">
+        <v>341</v>
+      </c>
+      <c r="C279">
+        <v>534211</v>
+      </c>
+      <c r="D279">
+        <v>3</v>
+      </c>
+      <c r="E279">
+        <v>0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" t="s">
+        <v>12</v>
+      </c>
+      <c r="H279">
+        <v>58.0</v>
+      </c>
+      <c r="I279" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280">
+        <v>277</v>
+      </c>
+      <c r="B280" t="s">
+        <v>342</v>
+      </c>
+      <c r="C280">
+        <v>515761</v>
+      </c>
+      <c r="D280">
+        <v>3</v>
+      </c>
+      <c r="E280">
+        <v>0</v>
+      </c>
+      <c r="F280" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" t="s">
+        <v>12</v>
+      </c>
+      <c r="H280">
+        <v>58.0</v>
+      </c>
+      <c r="I280" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281">
+        <v>278</v>
+      </c>
+      <c r="B281" t="s">
+        <v>343</v>
+      </c>
+      <c r="C281">
+        <v>509301</v>
+      </c>
+      <c r="D281">
+        <v>3</v>
+      </c>
+      <c r="E281">
+        <v>0</v>
+      </c>
+      <c r="F281" t="s">
+        <v>11</v>
+      </c>
+      <c r="G281" t="s">
+        <v>12</v>
+      </c>
+      <c r="H281">
+        <v>58.0</v>
+      </c>
+      <c r="I281" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282">
+        <v>279</v>
+      </c>
+      <c r="B282" t="s">
+        <v>344</v>
+      </c>
+      <c r="C282">
+        <v>533214</v>
+      </c>
+      <c r="D282">
+        <v>3</v>
+      </c>
+      <c r="E282">
+        <v>0</v>
+      </c>
+      <c r="F282" t="s">
+        <v>11</v>
+      </c>
+      <c r="G282" t="s">
+        <v>12</v>
+      </c>
+      <c r="H282">
+        <v>58.0</v>
+      </c>
+      <c r="I282" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283">
+        <v>280</v>
+      </c>
+      <c r="B283" t="s">
+        <v>345</v>
+      </c>
+      <c r="C283">
+        <v>534301</v>
+      </c>
+      <c r="D283">
+        <v>3</v>
+      </c>
+      <c r="E283">
+        <v>0</v>
+      </c>
+      <c r="F283" t="s">
+        <v>11</v>
+      </c>
+      <c r="G283" t="s">
+        <v>12</v>
+      </c>
+      <c r="H283">
+        <v>58.0</v>
+      </c>
+      <c r="I283" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284">
+        <v>281</v>
+      </c>
+      <c r="B284" t="s">
+        <v>346</v>
+      </c>
+      <c r="C284" t="s">
+        <v>47</v>
+      </c>
+      <c r="D284">
+        <v>3</v>
+      </c>
+      <c r="E284">
+        <v>0</v>
+      </c>
+      <c r="F284" t="s">
+        <v>11</v>
+      </c>
+      <c r="G284" t="s">
+        <v>12</v>
+      </c>
+      <c r="H284">
+        <v>58.0</v>
+      </c>
+      <c r="I284" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285">
+        <v>282</v>
+      </c>
+      <c r="B285" t="s">
+        <v>347</v>
+      </c>
+      <c r="C285">
+        <v>518301</v>
+      </c>
+      <c r="D285">
+        <v>3</v>
+      </c>
+      <c r="E285">
+        <v>0</v>
+      </c>
+      <c r="F285" t="s">
+        <v>11</v>
+      </c>
+      <c r="G285" t="s">
+        <v>12</v>
+      </c>
+      <c r="H285">
+        <v>58.0</v>
+      </c>
+      <c r="I285" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286">
+        <v>283</v>
+      </c>
+      <c r="B286" t="s">
+        <v>348</v>
+      </c>
+      <c r="C286">
+        <v>523357</v>
+      </c>
+      <c r="D286">
+        <v>3</v>
+      </c>
+      <c r="E286">
+        <v>0</v>
+      </c>
+      <c r="F286" t="s">
+        <v>11</v>
+      </c>
+      <c r="G286" t="s">
+        <v>12</v>
+      </c>
+      <c r="H286">
+        <v>58.0</v>
+      </c>
+      <c r="I286" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287">
+        <v>284</v>
+      </c>
+      <c r="B287" t="s">
+        <v>349</v>
+      </c>
+      <c r="C287">
+        <v>509125</v>
+      </c>
+      <c r="D287">
+        <v>3</v>
+      </c>
+      <c r="E287">
+        <v>0</v>
+      </c>
+      <c r="F287" t="s">
+        <v>11</v>
+      </c>
+      <c r="G287" t="s">
+        <v>12</v>
+      </c>
+      <c r="H287">
+        <v>58.0</v>
+      </c>
+      <c r="I287" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288">
+        <v>285</v>
+      </c>
+      <c r="B288" t="s">
+        <v>350</v>
+      </c>
+      <c r="C288">
+        <v>522413</v>
+      </c>
+      <c r="D288">
+        <v>3</v>
+      </c>
+      <c r="E288">
+        <v>0</v>
+      </c>
+      <c r="F288" t="s">
+        <v>11</v>
+      </c>
+      <c r="G288" t="s">
+        <v>12</v>
+      </c>
+      <c r="H288">
+        <v>58.0</v>
+      </c>
+      <c r="I288" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289">
+        <v>286</v>
+      </c>
+      <c r="B289" t="s">
+        <v>351</v>
+      </c>
+      <c r="C289">
+        <v>533353</v>
+      </c>
+      <c r="D289">
+        <v>3</v>
+      </c>
+      <c r="E289">
+        <v>0</v>
+      </c>
+      <c r="F289" t="s">
+        <v>11</v>
+      </c>
+      <c r="G289" t="s">
+        <v>12</v>
+      </c>
+      <c r="H289">
+        <v>58.0</v>
+      </c>
+      <c r="I289" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290">
+        <v>287</v>
+      </c>
+      <c r="B290" t="s">
+        <v>352</v>
+      </c>
+      <c r="C290">
+        <v>516269</v>
+      </c>
+      <c r="D290">
+        <v>3</v>
+      </c>
+      <c r="E290">
+        <v>0</v>
+      </c>
+      <c r="F290" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" t="s">
+        <v>12</v>
+      </c>
+      <c r="H290">
+        <v>58.0</v>
+      </c>
+      <c r="I290" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291">
+        <v>288</v>
+      </c>
+      <c r="B291" t="s">
+        <v>353</v>
+      </c>
+      <c r="C291">
+        <v>523357</v>
+      </c>
+      <c r="D291">
+        <v>3</v>
+      </c>
+      <c r="E291">
+        <v>0</v>
+      </c>
+      <c r="F291" t="s">
+        <v>11</v>
+      </c>
+      <c r="G291" t="s">
+        <v>12</v>
+      </c>
+      <c r="H291">
+        <v>58.0</v>
+      </c>
+      <c r="I291" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292">
+        <v>289</v>
+      </c>
+      <c r="B292" t="s">
+        <v>354</v>
+      </c>
+      <c r="C292">
+        <v>560090</v>
+      </c>
+      <c r="D292">
+        <v>3</v>
+      </c>
+      <c r="E292">
+        <v>0</v>
+      </c>
+      <c r="F292" t="s">
+        <v>11</v>
+      </c>
+      <c r="G292" t="s">
+        <v>12</v>
+      </c>
+      <c r="H292">
+        <v>58.0</v>
+      </c>
+      <c r="I292" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293">
+        <v>290</v>
+      </c>
+      <c r="B293" t="s">
+        <v>355</v>
+      </c>
+      <c r="C293">
+        <v>503187</v>
+      </c>
+      <c r="D293">
+        <v>3</v>
+      </c>
+      <c r="E293">
+        <v>0</v>
+      </c>
+      <c r="F293" t="s">
+        <v>11</v>
+      </c>
+      <c r="G293" t="s">
+        <v>12</v>
+      </c>
+      <c r="H293">
+        <v>58.0</v>
+      </c>
+      <c r="I293" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294">
+        <v>291</v>
+      </c>
+      <c r="B294" t="s">
+        <v>356</v>
+      </c>
+      <c r="C294">
+        <v>516193</v>
+      </c>
+      <c r="D294">
+        <v>3</v>
+      </c>
+      <c r="E294">
+        <v>0</v>
+      </c>
+      <c r="F294" t="s">
+        <v>11</v>
+      </c>
+      <c r="G294" t="s">
+        <v>12</v>
+      </c>
+      <c r="H294">
+        <v>58.0</v>
+      </c>
+      <c r="I294" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295">
+        <v>292</v>
+      </c>
+      <c r="B295" t="s">
+        <v>357</v>
+      </c>
+      <c r="C295">
+        <v>515812</v>
+      </c>
+      <c r="D295">
+        <v>3</v>
+      </c>
+      <c r="E295">
+        <v>0</v>
+      </c>
+      <c r="F295" t="s">
+        <v>11</v>
+      </c>
+      <c r="G295" t="s">
+        <v>12</v>
+      </c>
+      <c r="H295">
+        <v>58.0</v>
+      </c>
+      <c r="I295" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296">
+        <v>293</v>
+      </c>
+      <c r="B296" t="s">
+        <v>358</v>
+      </c>
+      <c r="C296">
+        <v>577101</v>
+      </c>
+      <c r="D296">
+        <v>3</v>
+      </c>
+      <c r="E296">
+        <v>0</v>
+      </c>
+      <c r="F296" t="s">
+        <v>11</v>
+      </c>
+      <c r="G296" t="s">
+        <v>12</v>
+      </c>
+      <c r="H296">
+        <v>58.0</v>
+      </c>
+      <c r="I296" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297">
+        <v>294</v>
+      </c>
+      <c r="B297" t="s">
+        <v>359</v>
+      </c>
+      <c r="C297">
+        <v>585330</v>
+      </c>
+      <c r="D297">
+        <v>3</v>
+      </c>
+      <c r="E297">
+        <v>0</v>
+      </c>
+      <c r="F297" t="s">
+        <v>11</v>
+      </c>
+      <c r="G297" t="s">
+        <v>12</v>
+      </c>
+      <c r="H297">
+        <v>58.0</v>
+      </c>
+      <c r="I297" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298">
+        <v>295</v>
+      </c>
+      <c r="B298" t="s">
+        <v>360</v>
+      </c>
+      <c r="C298">
+        <v>503187</v>
+      </c>
+      <c r="D298">
+        <v>3</v>
+      </c>
+      <c r="E298">
+        <v>0</v>
+      </c>
+      <c r="F298" t="s">
+        <v>11</v>
+      </c>
+      <c r="G298" t="s">
+        <v>12</v>
+      </c>
+      <c r="H298">
+        <v>58.0</v>
+      </c>
+      <c r="I298" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299">
+        <v>296</v>
+      </c>
+      <c r="B299" t="s">
+        <v>361</v>
+      </c>
+      <c r="C299">
+        <v>570019</v>
+      </c>
+      <c r="D299">
+        <v>3</v>
+      </c>
+      <c r="E299">
+        <v>0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>11</v>
+      </c>
+      <c r="G299" t="s">
+        <v>12</v>
+      </c>
+      <c r="H299">
+        <v>58.0</v>
+      </c>
+      <c r="I299" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300">
+        <v>297</v>
+      </c>
+      <c r="B300" t="s">
+        <v>362</v>
+      </c>
+      <c r="C300">
+        <v>574201</v>
+      </c>
+      <c r="D300">
+        <v>3</v>
+      </c>
+      <c r="E300">
+        <v>0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>11</v>
+      </c>
+      <c r="G300" t="s">
+        <v>12</v>
+      </c>
+      <c r="H300">
+        <v>58.0</v>
+      </c>
+      <c r="I300" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301">
+        <v>298</v>
+      </c>
+      <c r="B301" t="s">
+        <v>363</v>
+      </c>
+      <c r="C301">
+        <v>585328</v>
+      </c>
+      <c r="D301">
+        <v>3</v>
+      </c>
+      <c r="E301">
+        <v>0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>11</v>
+      </c>
+      <c r="G301" t="s">
+        <v>12</v>
+      </c>
+      <c r="H301">
+        <v>58.0</v>
+      </c>
+      <c r="I301" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302">
+        <v>299</v>
+      </c>
+      <c r="B302" t="s">
+        <v>364</v>
+      </c>
+      <c r="C302">
+        <v>113182</v>
+      </c>
+      <c r="D302">
+        <v>3</v>
+      </c>
+      <c r="E302">
+        <v>0</v>
+      </c>
+      <c r="F302" t="s">
+        <v>11</v>
+      </c>
+      <c r="G302" t="s">
+        <v>12</v>
+      </c>
+      <c r="H302">
+        <v>58.0</v>
+      </c>
+      <c r="I302" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303">
+        <v>300</v>
+      </c>
+      <c r="B303" t="s">
+        <v>365</v>
+      </c>
+      <c r="C303">
+        <v>572201</v>
+      </c>
+      <c r="D303">
+        <v>3</v>
+      </c>
+      <c r="E303">
+        <v>0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>11</v>
+      </c>
+      <c r="G303" t="s">
+        <v>12</v>
+      </c>
+      <c r="H303">
+        <v>58.0</v>
+      </c>
+      <c r="I303" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304">
+        <v>301</v>
+      </c>
+      <c r="B304" t="s">
+        <v>366</v>
+      </c>
+      <c r="C304">
+        <v>580004</v>
+      </c>
+      <c r="D304">
+        <v>3</v>
+      </c>
+      <c r="E304">
+        <v>0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>11</v>
+      </c>
+      <c r="G304" t="s">
+        <v>12</v>
+      </c>
+      <c r="H304">
+        <v>58.0</v>
+      </c>
+      <c r="I304" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305">
+        <v>302</v>
+      </c>
+      <c r="B305" t="s">
+        <v>367</v>
+      </c>
+      <c r="C305">
+        <v>563130</v>
+      </c>
+      <c r="D305">
+        <v>3</v>
+      </c>
+      <c r="E305">
+        <v>0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>11</v>
+      </c>
+      <c r="G305" t="s">
+        <v>12</v>
+      </c>
+      <c r="H305">
+        <v>58.0</v>
+      </c>
+      <c r="I305" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306">
+        <v>303</v>
+      </c>
+      <c r="B306" t="s">
+        <v>368</v>
+      </c>
+      <c r="C306">
+        <v>577228</v>
+      </c>
+      <c r="D306">
+        <v>3</v>
+      </c>
+      <c r="E306">
+        <v>0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>11</v>
+      </c>
+      <c r="G306" t="s">
+        <v>12</v>
+      </c>
+      <c r="H306">
+        <v>58.0</v>
+      </c>
+      <c r="I306" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307">
+        <v>304</v>
+      </c>
+      <c r="B307" t="s">
+        <v>369</v>
+      </c>
+      <c r="C307">
+        <v>581301</v>
+      </c>
+      <c r="D307">
+        <v>3</v>
+      </c>
+      <c r="E307">
+        <v>0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>11</v>
+      </c>
+      <c r="G307" t="s">
+        <v>12</v>
+      </c>
+      <c r="H307">
+        <v>58.0</v>
+      </c>
+      <c r="I307" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308">
+        <v>305</v>
+      </c>
+      <c r="B308" t="s">
+        <v>370</v>
+      </c>
+      <c r="C308">
+        <v>562130</v>
+      </c>
+      <c r="D308">
+        <v>3</v>
+      </c>
+      <c r="E308">
+        <v>0</v>
+      </c>
+      <c r="F308" t="s">
+        <v>11</v>
+      </c>
+      <c r="G308" t="s">
+        <v>12</v>
+      </c>
+      <c r="H308">
+        <v>58.0</v>
+      </c>
+      <c r="I308" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309">
+        <v>306</v>
+      </c>
+      <c r="B309" t="s">
+        <v>371</v>
+      </c>
+      <c r="C309">
+        <v>560068</v>
+      </c>
+      <c r="D309">
+        <v>22</v>
+      </c>
+      <c r="E309">
+        <v>2</v>
+      </c>
+      <c r="F309" t="s">
+        <v>234</v>
+      </c>
+      <c r="G309" t="s">
+        <v>372</v>
+      </c>
+      <c r="H309">
+        <v>57.87</v>
+      </c>
+      <c r="I309" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310">
+        <v>307</v>
+      </c>
+      <c r="B310" t="s">
+        <v>373</v>
+      </c>
+      <c r="C310">
+        <v>560054</v>
+      </c>
+      <c r="D310">
+        <v>28</v>
+      </c>
+      <c r="E310">
+        <v>3</v>
+      </c>
+      <c r="F310" t="s">
+        <v>136</v>
+      </c>
+      <c r="G310" t="s">
+        <v>220</v>
+      </c>
+      <c r="H310">
+        <v>57.64</v>
+      </c>
+      <c r="I310" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311">
+        <v>308</v>
+      </c>
+      <c r="B311" t="s">
+        <v>374</v>
+      </c>
+      <c r="C311">
+        <v>560006</v>
+      </c>
+      <c r="D311">
+        <v>29</v>
+      </c>
+      <c r="E311">
+        <v>5</v>
+      </c>
+      <c r="F311" t="s">
+        <v>375</v>
+      </c>
+      <c r="G311" t="s">
+        <v>376</v>
+      </c>
+      <c r="H311">
+        <v>57.62</v>
+      </c>
+      <c r="I311" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312">
+        <v>309</v>
+      </c>
+      <c r="B312" t="s">
+        <v>377</v>
+      </c>
+      <c r="C312">
+        <v>560084</v>
+      </c>
+      <c r="D312">
+        <v>18</v>
+      </c>
+      <c r="E312">
+        <v>4</v>
+      </c>
+      <c r="F312" t="s">
+        <v>378</v>
+      </c>
+      <c r="G312" t="s">
+        <v>379</v>
+      </c>
+      <c r="H312">
+        <v>57.57</v>
+      </c>
+      <c r="I312" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313">
+        <v>310</v>
+      </c>
+      <c r="B313" t="s">
+        <v>380</v>
+      </c>
+      <c r="C313">
+        <v>560079</v>
+      </c>
+      <c r="D313">
+        <v>41</v>
+      </c>
+      <c r="E313">
+        <v>2</v>
+      </c>
+      <c r="F313" t="s">
+        <v>219</v>
+      </c>
+      <c r="G313" t="s">
+        <v>381</v>
+      </c>
+      <c r="H313">
+        <v>57.53</v>
+      </c>
+      <c r="I313" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314">
+        <v>311</v>
+      </c>
+      <c r="B314" t="s">
+        <v>382</v>
+      </c>
+      <c r="C314">
+        <v>560058</v>
+      </c>
+      <c r="D314">
+        <v>17</v>
+      </c>
+      <c r="E314">
+        <v>2</v>
+      </c>
+      <c r="F314" t="s">
+        <v>383</v>
+      </c>
+      <c r="G314" t="s">
+        <v>384</v>
+      </c>
+      <c r="H314">
+        <v>57.48</v>
+      </c>
+      <c r="I314" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315">
+        <v>312</v>
+      </c>
+      <c r="B315" t="s">
+        <v>385</v>
+      </c>
+      <c r="C315">
+        <v>520004</v>
+      </c>
+      <c r="D315">
+        <v>26</v>
+      </c>
+      <c r="E315">
+        <v>2</v>
+      </c>
+      <c r="F315" t="s">
+        <v>222</v>
+      </c>
+      <c r="G315" t="s">
+        <v>386</v>
+      </c>
+      <c r="H315">
+        <v>57.25</v>
+      </c>
+      <c r="I315" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316">
+        <v>313</v>
+      </c>
+      <c r="B316" t="s">
+        <v>387</v>
+      </c>
+      <c r="C316">
+        <v>560058</v>
+      </c>
+      <c r="D316">
+        <v>18</v>
+      </c>
+      <c r="E316">
+        <v>2</v>
+      </c>
+      <c r="F316" t="s">
+        <v>388</v>
+      </c>
+      <c r="G316" t="s">
+        <v>389</v>
+      </c>
+      <c r="H316">
+        <v>57.030000000000001</v>
+      </c>
+      <c r="I316" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317">
+        <v>314</v>
+      </c>
+      <c r="B317" t="s">
+        <v>390</v>
+      </c>
+      <c r="C317">
+        <v>500035</v>
+      </c>
+      <c r="D317">
+        <v>32</v>
+      </c>
+      <c r="E317">
+        <v>4</v>
+      </c>
+      <c r="F317" t="s">
+        <v>289</v>
+      </c>
+      <c r="G317" t="s">
+        <v>391</v>
+      </c>
+      <c r="H317">
+        <v>56.97</v>
+      </c>
+      <c r="I317" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318">
+        <v>315</v>
+      </c>
+      <c r="B318" t="s">
+        <v>392</v>
+      </c>
+      <c r="C318">
+        <v>560062</v>
+      </c>
+      <c r="D318">
+        <v>15</v>
+      </c>
+      <c r="E318">
+        <v>3</v>
+      </c>
+      <c r="F318" t="s">
+        <v>393</v>
+      </c>
+      <c r="G318" t="s">
+        <v>226</v>
+      </c>
+      <c r="H318">
+        <v>56.83</v>
+      </c>
+      <c r="I318" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319">
+        <v>316</v>
+      </c>
+      <c r="B319" t="s">
+        <v>394</v>
+      </c>
+      <c r="C319">
+        <v>500044</v>
+      </c>
+      <c r="D319">
+        <v>15</v>
+      </c>
+      <c r="E319">
+        <v>9</v>
+      </c>
+      <c r="F319" t="s">
+        <v>395</v>
+      </c>
+      <c r="G319" t="s">
+        <v>124</v>
+      </c>
+      <c r="H319">
+        <v>56.78</v>
+      </c>
+      <c r="I319" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320">
+        <v>317</v>
+      </c>
+      <c r="B320" t="s">
+        <v>396</v>
+      </c>
+      <c r="C320">
+        <v>500008</v>
+      </c>
+      <c r="D320">
+        <v>16</v>
+      </c>
+      <c r="E320">
+        <v>3</v>
+      </c>
+      <c r="F320" t="s">
+        <v>397</v>
+      </c>
+      <c r="G320" t="s">
+        <v>398</v>
+      </c>
+      <c r="H320">
+        <v>56.67</v>
+      </c>
+      <c r="I320" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321">
+        <v>318</v>
+      </c>
+      <c r="B321" t="s">
+        <v>399</v>
+      </c>
+      <c r="C321">
+        <v>520010</v>
+      </c>
+      <c r="D321">
+        <v>29</v>
+      </c>
+      <c r="E321">
+        <v>2</v>
+      </c>
+      <c r="F321" t="s">
+        <v>225</v>
+      </c>
+      <c r="G321" t="s">
+        <v>400</v>
+      </c>
+      <c r="H321">
+        <v>56.63</v>
+      </c>
+      <c r="I321" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322">
+        <v>319</v>
+      </c>
+      <c r="B322" t="s">
+        <v>401</v>
+      </c>
+      <c r="C322">
+        <v>560076</v>
+      </c>
+      <c r="D322">
+        <v>30</v>
+      </c>
+      <c r="E322">
+        <v>4</v>
+      </c>
+      <c r="F322" t="s">
+        <v>402</v>
+      </c>
+      <c r="G322" t="s">
+        <v>403</v>
+      </c>
+      <c r="H322">
+        <v>56.53</v>
+      </c>
+      <c r="I322" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323">
+        <v>320</v>
+      </c>
+      <c r="B323" t="s">
+        <v>404</v>
+      </c>
+      <c r="C323">
+        <v>560004</v>
+      </c>
+      <c r="D323">
+        <v>41</v>
+      </c>
+      <c r="E323">
+        <v>5</v>
+      </c>
+      <c r="F323" t="s">
+        <v>112</v>
+      </c>
+      <c r="G323" t="s">
+        <v>405</v>
+      </c>
+      <c r="H323">
+        <v>56.47</v>
+      </c>
+      <c r="I323" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324">
+        <v>321</v>
+      </c>
+      <c r="B324" t="s">
+        <v>406</v>
+      </c>
+      <c r="C324">
+        <v>560022</v>
+      </c>
+      <c r="D324">
+        <v>29</v>
+      </c>
+      <c r="E324">
+        <v>4</v>
+      </c>
+      <c r="F324" t="s">
+        <v>136</v>
+      </c>
+      <c r="G324" t="s">
+        <v>405</v>
+      </c>
+      <c r="H324">
+        <v>56.47</v>
+      </c>
+      <c r="I324" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325">
+        <v>322</v>
+      </c>
+      <c r="B325" t="s">
+        <v>407</v>
+      </c>
+      <c r="C325">
+        <v>500060</v>
+      </c>
+      <c r="D325">
+        <v>30</v>
+      </c>
+      <c r="E325">
+        <v>3</v>
+      </c>
+      <c r="F325" t="s">
+        <v>289</v>
+      </c>
+      <c r="G325" t="s">
+        <v>228</v>
+      </c>
+      <c r="H325">
+        <v>56.46</v>
+      </c>
+      <c r="I325" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326">
+        <v>323</v>
+      </c>
+      <c r="B326" t="s">
+        <v>408</v>
+      </c>
+      <c r="C326">
+        <v>500059</v>
+      </c>
+      <c r="D326">
+        <v>23</v>
+      </c>
+      <c r="E326">
+        <v>2</v>
+      </c>
+      <c r="F326" t="s">
+        <v>409</v>
+      </c>
+      <c r="G326" t="s">
+        <v>410</v>
+      </c>
+      <c r="H326">
+        <v>56.45</v>
+      </c>
+      <c r="I326" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327">
+        <v>324</v>
+      </c>
+      <c r="B327" t="s">
+        <v>411</v>
+      </c>
+      <c r="C327">
+        <v>522001</v>
+      </c>
+      <c r="D327">
+        <v>18</v>
+      </c>
+      <c r="E327">
+        <v>3</v>
+      </c>
+      <c r="F327" t="s">
+        <v>412</v>
+      </c>
+      <c r="G327" t="s">
+        <v>413</v>
+      </c>
+      <c r="H327">
+        <v>56.36</v>
+      </c>
+      <c r="I327" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328">
+        <v>325</v>
+      </c>
+      <c r="B328" t="s">
+        <v>414</v>
+      </c>
+      <c r="C328">
+        <v>560096</v>
+      </c>
+      <c r="D328">
+        <v>34</v>
+      </c>
+      <c r="E328">
+        <v>4</v>
+      </c>
+      <c r="F328" t="s">
+        <v>415</v>
+      </c>
+      <c r="G328" t="s">
+        <v>416</v>
+      </c>
+      <c r="H328">
+        <v>56.32</v>
+      </c>
+      <c r="I328" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329">
+        <v>326</v>
+      </c>
+      <c r="B329" t="s">
+        <v>417</v>
+      </c>
+      <c r="C329">
+        <v>500040</v>
+      </c>
+      <c r="D329">
+        <v>17</v>
+      </c>
+      <c r="E329">
+        <v>10</v>
+      </c>
+      <c r="F329" t="s">
+        <v>418</v>
+      </c>
+      <c r="G329" t="s">
+        <v>419</v>
+      </c>
+      <c r="H329">
+        <v>56.3</v>
+      </c>
+      <c r="I329" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330">
+        <v>327</v>
+      </c>
+      <c r="B330" t="s">
+        <v>420</v>
+      </c>
+      <c r="C330">
+        <v>500036</v>
+      </c>
+      <c r="D330">
+        <v>31</v>
+      </c>
+      <c r="E330">
+        <v>3</v>
+      </c>
+      <c r="F330" t="s">
+        <v>409</v>
+      </c>
+      <c r="G330" t="s">
+        <v>421</v>
+      </c>
+      <c r="H330">
+        <v>55.8</v>
+      </c>
+      <c r="I330" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331">
+        <v>328</v>
+      </c>
+      <c r="B331" t="s">
+        <v>422</v>
+      </c>
+      <c r="C331">
+        <v>633571</v>
+      </c>
+      <c r="D331">
+        <v>21</v>
+      </c>
+      <c r="E331">
+        <v>10</v>
+      </c>
+      <c r="F331" t="s">
+        <v>423</v>
+      </c>
+      <c r="G331" t="s">
+        <v>424</v>
+      </c>
+      <c r="H331">
+        <v>55.69</v>
+      </c>
+      <c r="I331" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332">
+        <v>329</v>
+      </c>
+      <c r="B332" t="s">
+        <v>425</v>
+      </c>
+      <c r="C332">
+        <v>571428</v>
+      </c>
+      <c r="D332">
+        <v>4</v>
+      </c>
+      <c r="E332">
+        <v>0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>11</v>
+      </c>
+      <c r="G332" t="s">
+        <v>12</v>
+      </c>
+      <c r="H332">
+        <v>55.67</v>
+      </c>
+      <c r="I332" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333">
+        <v>330</v>
+      </c>
+      <c r="B333" t="s">
+        <v>426</v>
+      </c>
+      <c r="C333" t="s">
+        <v>47</v>
+      </c>
+      <c r="D333">
+        <v>4</v>
+      </c>
+      <c r="E333">
+        <v>0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>11</v>
+      </c>
+      <c r="G333" t="s">
+        <v>12</v>
+      </c>
+      <c r="H333">
+        <v>55.67</v>
+      </c>
+      <c r="I333" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334">
+        <v>331</v>
+      </c>
+      <c r="B334" t="s">
+        <v>427</v>
+      </c>
+      <c r="C334" t="s">
+        <v>47</v>
+      </c>
+      <c r="D334">
+        <v>4</v>
+      </c>
+      <c r="E334">
+        <v>0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" t="s">
+        <v>12</v>
+      </c>
+      <c r="H334">
+        <v>55.67</v>
+      </c>
+      <c r="I334" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335">
+        <v>332</v>
+      </c>
+      <c r="B335" t="s">
+        <v>428</v>
+      </c>
+      <c r="C335">
+        <v>563101</v>
+      </c>
+      <c r="D335">
+        <v>4</v>
+      </c>
+      <c r="E335">
+        <v>0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>11</v>
+      </c>
+      <c r="G335" t="s">
+        <v>12</v>
+      </c>
+      <c r="H335">
+        <v>55.67</v>
+      </c>
+      <c r="I335" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336">
+        <v>333</v>
+      </c>
+      <c r="B336" t="s">
+        <v>429</v>
+      </c>
+      <c r="C336">
+        <v>500042</v>
+      </c>
+      <c r="D336">
+        <v>20</v>
+      </c>
+      <c r="E336">
+        <v>3</v>
+      </c>
+      <c r="F336" t="s">
+        <v>286</v>
+      </c>
+      <c r="G336" t="s">
+        <v>430</v>
+      </c>
+      <c r="H336">
+        <v>55.64</v>
+      </c>
+      <c r="I336" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337">
+        <v>334</v>
+      </c>
+      <c r="B337" t="s">
+        <v>431</v>
+      </c>
+      <c r="C337">
+        <v>530024</v>
+      </c>
+      <c r="D337">
+        <v>20</v>
+      </c>
+      <c r="E337">
+        <v>5</v>
+      </c>
+      <c r="F337" t="s">
+        <v>94</v>
+      </c>
+      <c r="G337" t="s">
+        <v>430</v>
+      </c>
+      <c r="H337">
+        <v>55.63</v>
+      </c>
+      <c r="I337" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338">
+        <v>335</v>
+      </c>
+      <c r="B338" t="s">
+        <v>432</v>
+      </c>
+      <c r="C338">
+        <v>563125</v>
+      </c>
+      <c r="D338">
+        <v>2</v>
+      </c>
+      <c r="E338">
+        <v>0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>11</v>
+      </c>
+      <c r="G338" t="s">
+        <v>12</v>
+      </c>
+      <c r="H338">
+        <v>55.33</v>
+      </c>
+      <c r="I338" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339">
+        <v>336</v>
+      </c>
+      <c r="B339" t="s">
+        <v>433</v>
+      </c>
+      <c r="C339">
+        <v>571234</v>
+      </c>
+      <c r="D339">
+        <v>2</v>
+      </c>
+      <c r="E339">
+        <v>0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>11</v>
+      </c>
+      <c r="G339" t="s">
+        <v>12</v>
+      </c>
+      <c r="H339">
+        <v>55.33</v>
+      </c>
+      <c r="I339" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340">
+        <v>337</v>
+      </c>
+      <c r="B340" t="s">
+        <v>434</v>
+      </c>
+      <c r="C340">
+        <v>577126</v>
+      </c>
+      <c r="D340">
+        <v>2</v>
+      </c>
+      <c r="E340">
+        <v>0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>11</v>
+      </c>
+      <c r="G340" t="s">
+        <v>12</v>
+      </c>
+      <c r="H340">
+        <v>55.33</v>
+      </c>
+      <c r="I340" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341">
+        <v>338</v>
+      </c>
+      <c r="B341" t="s">
+        <v>435</v>
+      </c>
+      <c r="C341">
+        <v>534102</v>
+      </c>
+      <c r="D341">
+        <v>2</v>
+      </c>
+      <c r="E341">
+        <v>0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>11</v>
+      </c>
+      <c r="G341" t="s">
+        <v>12</v>
+      </c>
+      <c r="H341">
+        <v>55.33</v>
+      </c>
+      <c r="I341" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342">
+        <v>339</v>
+      </c>
+      <c r="B342" t="s">
+        <v>436</v>
+      </c>
+      <c r="C342">
+        <v>560088</v>
+      </c>
+      <c r="D342">
+        <v>2</v>
+      </c>
+      <c r="E342">
+        <v>0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>11</v>
+      </c>
+      <c r="G342" t="s">
+        <v>12</v>
+      </c>
+      <c r="H342">
+        <v>55.33</v>
+      </c>
+      <c r="I342" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343">
+        <v>340</v>
+      </c>
+      <c r="B343" t="s">
+        <v>437</v>
+      </c>
+      <c r="C343">
+        <v>571430</v>
+      </c>
+      <c r="D343">
+        <v>2</v>
+      </c>
+      <c r="E343">
+        <v>0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>11</v>
+      </c>
+      <c r="G343" t="s">
+        <v>12</v>
+      </c>
+      <c r="H343">
+        <v>55.33</v>
+      </c>
+      <c r="I343" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344">
+        <v>341</v>
+      </c>
+      <c r="B344" t="s">
+        <v>438</v>
+      </c>
+      <c r="C344">
+        <v>571236</v>
+      </c>
+      <c r="D344">
+        <v>2</v>
+      </c>
+      <c r="E344">
+        <v>0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>11</v>
+      </c>
+      <c r="G344" t="s">
+        <v>12</v>
+      </c>
+      <c r="H344">
+        <v>55.33</v>
+      </c>
+      <c r="I344" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345">
+        <v>342</v>
+      </c>
+      <c r="B345" t="s">
+        <v>439</v>
+      </c>
+      <c r="C345">
+        <v>521105</v>
+      </c>
+      <c r="D345">
+        <v>2</v>
+      </c>
+      <c r="E345">
+        <v>0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>11</v>
+      </c>
+      <c r="G345" t="s">
+        <v>12</v>
+      </c>
+      <c r="H345">
+        <v>55.33</v>
+      </c>
+      <c r="I345" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346">
+        <v>343</v>
+      </c>
+      <c r="B346" t="s">
+        <v>440</v>
+      </c>
+      <c r="C346">
+        <v>591307</v>
+      </c>
+      <c r="D346">
+        <v>2</v>
+      </c>
+      <c r="E346">
+        <v>0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>11</v>
+      </c>
+      <c r="G346" t="s">
+        <v>12</v>
+      </c>
+      <c r="H346">
+        <v>55.33</v>
+      </c>
+      <c r="I346" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9">
+      <c r="A347">
+        <v>344</v>
+      </c>
+      <c r="B347" t="s">
+        <v>441</v>
+      </c>
+      <c r="C347">
+        <v>576201</v>
+      </c>
+      <c r="D347">
+        <v>2</v>
+      </c>
+      <c r="E347">
+        <v>0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>11</v>
+      </c>
+      <c r="G347" t="s">
+        <v>12</v>
+      </c>
+      <c r="H347">
+        <v>55.33</v>
+      </c>
+      <c r="I347" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348">
+        <v>345</v>
+      </c>
+      <c r="B348" t="s">
+        <v>442</v>
+      </c>
+      <c r="C348">
+        <v>573103</v>
+      </c>
+      <c r="D348">
+        <v>2</v>
+      </c>
+      <c r="E348">
+        <v>0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>11</v>
+      </c>
+      <c r="G348" t="s">
+        <v>12</v>
+      </c>
+      <c r="H348">
+        <v>55.33</v>
+      </c>
+      <c r="I348" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349">
+        <v>346</v>
+      </c>
+      <c r="B349" t="s">
+        <v>443</v>
+      </c>
+      <c r="C349">
+        <v>563135</v>
+      </c>
+      <c r="D349">
+        <v>2</v>
+      </c>
+      <c r="E349">
+        <v>0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>11</v>
+      </c>
+      <c r="G349" t="s">
+        <v>12</v>
+      </c>
+      <c r="H349">
+        <v>55.33</v>
+      </c>
+      <c r="I349" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350">
+        <v>347</v>
+      </c>
+      <c r="B350" t="s">
+        <v>444</v>
+      </c>
+      <c r="C350">
+        <v>560070</v>
+      </c>
+      <c r="D350">
+        <v>2</v>
+      </c>
+      <c r="E350">
+        <v>0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>11</v>
+      </c>
+      <c r="G350" t="s">
+        <v>12</v>
+      </c>
+      <c r="H350">
+        <v>55.33</v>
+      </c>
+      <c r="I350" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351">
+        <v>348</v>
+      </c>
+      <c r="B351" t="s">
+        <v>445</v>
+      </c>
+      <c r="C351">
+        <v>521201</v>
+      </c>
+      <c r="D351">
+        <v>2</v>
+      </c>
+      <c r="E351">
+        <v>0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>11</v>
+      </c>
+      <c r="G351" t="s">
+        <v>12</v>
+      </c>
+      <c r="H351">
+        <v>55.33</v>
+      </c>
+      <c r="I351" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352">
+        <v>349</v>
+      </c>
+      <c r="B352" t="s">
+        <v>446</v>
+      </c>
+      <c r="C352">
+        <v>561207</v>
+      </c>
+      <c r="D352">
+        <v>2</v>
+      </c>
+      <c r="E352">
+        <v>0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" t="s">
+        <v>12</v>
+      </c>
+      <c r="H352">
+        <v>55.33</v>
+      </c>
+      <c r="I352" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353">
+        <v>350</v>
+      </c>
+      <c r="B353" t="s">
+        <v>447</v>
+      </c>
+      <c r="C353">
+        <v>587201</v>
+      </c>
+      <c r="D353">
+        <v>2</v>
+      </c>
+      <c r="E353">
+        <v>0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" t="s">
+        <v>12</v>
+      </c>
+      <c r="H353">
+        <v>55.33</v>
+      </c>
+      <c r="I353" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354">
+        <v>351</v>
+      </c>
+      <c r="B354" t="s">
+        <v>448</v>
+      </c>
+      <c r="C354">
+        <v>577432</v>
+      </c>
+      <c r="D354">
+        <v>2</v>
+      </c>
+      <c r="E354">
+        <v>0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" t="s">
+        <v>12</v>
+      </c>
+      <c r="H354">
+        <v>55.33</v>
+      </c>
+      <c r="I354" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355">
+        <v>352</v>
+      </c>
+      <c r="B355" t="s">
+        <v>449</v>
+      </c>
+      <c r="C355">
+        <v>585301</v>
+      </c>
+      <c r="D355">
+        <v>2</v>
+      </c>
+      <c r="E355">
+        <v>0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>11</v>
+      </c>
+      <c r="G355" t="s">
+        <v>12</v>
+      </c>
+      <c r="H355">
+        <v>55.33</v>
+      </c>
+      <c r="I355" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356">
+        <v>353</v>
+      </c>
+      <c r="B356" t="s">
+        <v>450</v>
+      </c>
+      <c r="C356">
+        <v>583119</v>
+      </c>
+      <c r="D356">
+        <v>2</v>
+      </c>
+      <c r="E356">
+        <v>0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>11</v>
+      </c>
+      <c r="G356" t="s">
+        <v>12</v>
+      </c>
+      <c r="H356">
+        <v>55.33</v>
+      </c>
+      <c r="I356" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357">
+        <v>354</v>
+      </c>
+      <c r="B357" t="s">
+        <v>451</v>
+      </c>
+      <c r="C357">
+        <v>562104</v>
+      </c>
+      <c r="D357">
+        <v>2</v>
+      </c>
+      <c r="E357">
+        <v>0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" t="s">
+        <v>12</v>
+      </c>
+      <c r="H357">
+        <v>55.33</v>
+      </c>
+      <c r="I357" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358">
+        <v>355</v>
+      </c>
+      <c r="B358" t="s">
+        <v>452</v>
+      </c>
+      <c r="C358">
+        <v>570028</v>
+      </c>
+      <c r="D358">
+        <v>2</v>
+      </c>
+      <c r="E358">
+        <v>0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" t="s">
+        <v>12</v>
+      </c>
+      <c r="H358">
+        <v>55.33</v>
+      </c>
+      <c r="I358" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359">
+        <v>356</v>
+      </c>
+      <c r="B359" t="s">
+        <v>453</v>
+      </c>
+      <c r="C359">
+        <v>571430</v>
+      </c>
+      <c r="D359">
+        <v>2</v>
+      </c>
+      <c r="E359">
+        <v>0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" t="s">
+        <v>12</v>
+      </c>
+      <c r="H359">
+        <v>55.33</v>
+      </c>
+      <c r="I359" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360">
+        <v>357</v>
+      </c>
+      <c r="B360" t="s">
+        <v>454</v>
+      </c>
+      <c r="C360">
+        <v>562102</v>
+      </c>
+      <c r="D360">
+        <v>2</v>
+      </c>
+      <c r="E360">
+        <v>0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>11</v>
+      </c>
+      <c r="G360" t="s">
+        <v>12</v>
+      </c>
+      <c r="H360">
+        <v>55.33</v>
+      </c>
+      <c r="I360" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361">
+        <v>358</v>
+      </c>
+      <c r="B361" t="s">
+        <v>455</v>
+      </c>
+      <c r="C361">
+        <v>517002</v>
+      </c>
+      <c r="D361">
+        <v>2</v>
+      </c>
+      <c r="E361">
+        <v>0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>11</v>
+      </c>
+      <c r="G361" t="s">
+        <v>12</v>
+      </c>
+      <c r="H361">
+        <v>55.33</v>
+      </c>
+      <c r="I361" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362">
+        <v>359</v>
+      </c>
+      <c r="B362" t="s">
+        <v>456</v>
+      </c>
+      <c r="C362">
+        <v>562109</v>
+      </c>
+      <c r="D362">
+        <v>2</v>
+      </c>
+      <c r="E362">
+        <v>0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>11</v>
+      </c>
+      <c r="G362" t="s">
+        <v>12</v>
+      </c>
+      <c r="H362">
+        <v>55.33</v>
+      </c>
+      <c r="I362" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363">
+        <v>360</v>
+      </c>
+      <c r="B363" t="s">
+        <v>457</v>
+      </c>
+      <c r="C363">
+        <v>582118</v>
+      </c>
+      <c r="D363">
+        <v>2</v>
+      </c>
+      <c r="E363">
+        <v>0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>11</v>
+      </c>
+      <c r="G363" t="s">
+        <v>12</v>
+      </c>
+      <c r="H363">
+        <v>55.33</v>
+      </c>
+      <c r="I363" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364">
+        <v>361</v>
+      </c>
+      <c r="B364" t="s">
+        <v>458</v>
+      </c>
+      <c r="C364">
+        <v>583227</v>
+      </c>
+      <c r="D364">
+        <v>2</v>
+      </c>
+      <c r="E364">
+        <v>0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" t="s">
+        <v>12</v>
+      </c>
+      <c r="H364">
+        <v>55.33</v>
+      </c>
+      <c r="I364" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365">
+        <v>362</v>
+      </c>
+      <c r="B365" t="s">
+        <v>459</v>
+      </c>
+      <c r="C365">
+        <v>500030</v>
+      </c>
+      <c r="D365">
+        <v>2</v>
+      </c>
+      <c r="E365">
+        <v>0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" t="s">
+        <v>12</v>
+      </c>
+      <c r="H365">
+        <v>55.33</v>
+      </c>
+      <c r="I365" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366">
+        <v>363</v>
+      </c>
+      <c r="B366" t="s">
+        <v>460</v>
+      </c>
+      <c r="C366">
+        <v>571438</v>
+      </c>
+      <c r="D366">
+        <v>2</v>
+      </c>
+      <c r="E366">
+        <v>0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" t="s">
+        <v>12</v>
+      </c>
+      <c r="H366">
+        <v>55.33</v>
+      </c>
+      <c r="I366" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367">
+        <v>364</v>
+      </c>
+      <c r="B367" t="s">
+        <v>461</v>
+      </c>
+      <c r="C367">
+        <v>576108</v>
+      </c>
+      <c r="D367">
+        <v>2</v>
+      </c>
+      <c r="E367">
+        <v>0</v>
+      </c>
+      <c r="F367" t="s">
+        <v>11</v>
+      </c>
+      <c r="G367" t="s">
+        <v>12</v>
+      </c>
+      <c r="H367">
+        <v>55.33</v>
+      </c>
+      <c r="I367" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368">
+        <v>365</v>
+      </c>
+      <c r="B368" t="s">
+        <v>462</v>
+      </c>
+      <c r="C368">
+        <v>577213</v>
+      </c>
+      <c r="D368">
+        <v>2</v>
+      </c>
+      <c r="E368">
+        <v>0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>11</v>
+      </c>
+      <c r="G368" t="s">
+        <v>12</v>
+      </c>
+      <c r="H368">
+        <v>55.33</v>
+      </c>
+      <c r="I368" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369">
+        <v>366</v>
+      </c>
+      <c r="B369" t="s">
+        <v>463</v>
+      </c>
+      <c r="C369">
+        <v>562157</v>
+      </c>
+      <c r="D369">
+        <v>2</v>
+      </c>
+      <c r="E369">
+        <v>0</v>
+      </c>
+      <c r="F369" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" t="s">
+        <v>12</v>
+      </c>
+      <c r="H369">
+        <v>55.33</v>
+      </c>
+      <c r="I369" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370">
+        <v>367</v>
+      </c>
+      <c r="B370" t="s">
+        <v>464</v>
+      </c>
+      <c r="C370">
+        <v>571253</v>
+      </c>
+      <c r="D370">
+        <v>2</v>
+      </c>
+      <c r="E370">
+        <v>0</v>
+      </c>
+      <c r="F370" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" t="s">
+        <v>12</v>
+      </c>
+      <c r="H370">
+        <v>55.33</v>
+      </c>
+      <c r="I370" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371">
+        <v>368</v>
+      </c>
+      <c r="B371" t="s">
+        <v>465</v>
+      </c>
+      <c r="C371">
+        <v>515201</v>
+      </c>
+      <c r="D371">
+        <v>2</v>
+      </c>
+      <c r="E371">
+        <v>0</v>
+      </c>
+      <c r="F371" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" t="s">
+        <v>12</v>
+      </c>
+      <c r="H371">
+        <v>55.33</v>
+      </c>
+      <c r="I371" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372">
+        <v>369</v>
+      </c>
+      <c r="B372" t="s">
+        <v>466</v>
+      </c>
+      <c r="C372">
+        <v>500043</v>
+      </c>
+      <c r="D372">
+        <v>2</v>
+      </c>
+      <c r="E372">
+        <v>0</v>
+      </c>
+      <c r="F372" t="s">
+        <v>11</v>
+      </c>
+      <c r="G372" t="s">
+        <v>12</v>
+      </c>
+      <c r="H372">
+        <v>55.33</v>
+      </c>
+      <c r="I372" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373">
+        <v>370</v>
+      </c>
+      <c r="B373" t="s">
+        <v>467</v>
+      </c>
+      <c r="C373">
+        <v>505325</v>
+      </c>
+      <c r="D373">
+        <v>2</v>
+      </c>
+      <c r="E373">
+        <v>0</v>
+      </c>
+      <c r="F373" t="s">
+        <v>11</v>
+      </c>
+      <c r="G373" t="s">
+        <v>12</v>
+      </c>
+      <c r="H373">
+        <v>55.33</v>
+      </c>
+      <c r="I373" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374">
+        <v>371</v>
+      </c>
+      <c r="B374" t="s">
+        <v>468</v>
+      </c>
+      <c r="C374">
+        <v>533238</v>
+      </c>
+      <c r="D374">
+        <v>2</v>
+      </c>
+      <c r="E374">
+        <v>0</v>
+      </c>
+      <c r="F374" t="s">
+        <v>11</v>
+      </c>
+      <c r="G374" t="s">
+        <v>12</v>
+      </c>
+      <c r="H374">
+        <v>55.33</v>
+      </c>
+      <c r="I374" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375">
+        <v>372</v>
+      </c>
+      <c r="B375" t="s">
+        <v>469</v>
+      </c>
+      <c r="C375">
+        <v>503002</v>
+      </c>
+      <c r="D375">
+        <v>2</v>
+      </c>
+      <c r="E375">
+        <v>0</v>
+      </c>
+      <c r="F375" t="s">
+        <v>11</v>
+      </c>
+      <c r="G375" t="s">
+        <v>12</v>
+      </c>
+      <c r="H375">
+        <v>55.33</v>
+      </c>
+      <c r="I375" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376">
+        <v>373</v>
+      </c>
+      <c r="B376" t="s">
+        <v>470</v>
+      </c>
+      <c r="C376">
+        <v>574143</v>
+      </c>
+      <c r="D376">
+        <v>2</v>
+      </c>
+      <c r="E376">
+        <v>0</v>
+      </c>
+      <c r="F376" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" t="s">
+        <v>12</v>
+      </c>
+      <c r="H376">
+        <v>55.33</v>
+      </c>
+      <c r="I376" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377">
+        <v>374</v>
+      </c>
+      <c r="B377" t="s">
+        <v>471</v>
+      </c>
+      <c r="C377" t="s">
+        <v>47</v>
+      </c>
+      <c r="D377">
+        <v>2</v>
+      </c>
+      <c r="E377">
+        <v>0</v>
+      </c>
+      <c r="F377" t="s">
+        <v>11</v>
+      </c>
+      <c r="G377" t="s">
+        <v>12</v>
+      </c>
+      <c r="H377">
+        <v>55.33</v>
+      </c>
+      <c r="I377" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378">
+        <v>375</v>
+      </c>
+      <c r="B378" t="s">
+        <v>472</v>
+      </c>
+      <c r="C378">
+        <v>505468</v>
+      </c>
+      <c r="D378">
+        <v>2</v>
+      </c>
+      <c r="E378">
+        <v>0</v>
+      </c>
+      <c r="F378" t="s">
+        <v>11</v>
+      </c>
+      <c r="G378" t="s">
+        <v>12</v>
+      </c>
+      <c r="H378">
+        <v>55.33</v>
+      </c>
+      <c r="I378" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379">
+        <v>376</v>
+      </c>
+      <c r="B379" t="s">
+        <v>473</v>
+      </c>
+      <c r="C379">
+        <v>533242</v>
+      </c>
+      <c r="D379">
+        <v>2</v>
+      </c>
+      <c r="E379">
+        <v>0</v>
+      </c>
+      <c r="F379" t="s">
+        <v>11</v>
+      </c>
+      <c r="G379" t="s">
+        <v>12</v>
+      </c>
+      <c r="H379">
+        <v>55.33</v>
+      </c>
+      <c r="I379" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380">
+        <v>377</v>
+      </c>
+      <c r="B380" t="s">
+        <v>474</v>
+      </c>
+      <c r="C380">
+        <v>521151</v>
+      </c>
+      <c r="D380">
+        <v>2</v>
+      </c>
+      <c r="E380">
+        <v>0</v>
+      </c>
+      <c r="F380" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" t="s">
+        <v>12</v>
+      </c>
+      <c r="H380">
+        <v>55.33</v>
+      </c>
+      <c r="I380" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381">
+        <v>378</v>
+      </c>
+      <c r="B381" t="s">
+        <v>475</v>
+      </c>
+      <c r="C381">
+        <v>523101</v>
+      </c>
+      <c r="D381">
+        <v>2</v>
+      </c>
+      <c r="E381">
+        <v>0</v>
+      </c>
+      <c r="F381" t="s">
+        <v>11</v>
+      </c>
+      <c r="G381" t="s">
+        <v>12</v>
+      </c>
+      <c r="H381">
+        <v>55.33</v>
+      </c>
+      <c r="I381" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382">
+        <v>379</v>
+      </c>
+      <c r="B382" t="s">
+        <v>476</v>
+      </c>
+      <c r="C382">
+        <v>562102</v>
+      </c>
+      <c r="D382">
+        <v>2</v>
+      </c>
+      <c r="E382">
+        <v>0</v>
+      </c>
+      <c r="F382" t="s">
+        <v>11</v>
+      </c>
+      <c r="G382" t="s">
+        <v>12</v>
+      </c>
+      <c r="H382">
+        <v>55.33</v>
+      </c>
+      <c r="I382" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383">
+        <v>380</v>
+      </c>
+      <c r="B383" t="s">
+        <v>477</v>
+      </c>
+      <c r="C383">
+        <v>522309</v>
+      </c>
+      <c r="D383">
+        <v>2</v>
+      </c>
+      <c r="E383">
+        <v>0</v>
+      </c>
+      <c r="F383" t="s">
+        <v>11</v>
+      </c>
+      <c r="G383" t="s">
+        <v>12</v>
+      </c>
+      <c r="H383">
+        <v>55.33</v>
+      </c>
+      <c r="I383" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384">
+        <v>381</v>
+      </c>
+      <c r="B384" t="s">
+        <v>478</v>
+      </c>
+      <c r="C384">
+        <v>505327</v>
+      </c>
+      <c r="D384">
+        <v>2</v>
+      </c>
+      <c r="E384">
+        <v>0</v>
+      </c>
+      <c r="F384" t="s">
+        <v>11</v>
+      </c>
+      <c r="G384" t="s">
+        <v>12</v>
+      </c>
+      <c r="H384">
+        <v>55.33</v>
+      </c>
+      <c r="I384" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385">
+        <v>382</v>
+      </c>
+      <c r="B385" t="s">
+        <v>479</v>
+      </c>
+      <c r="C385">
+        <v>505301</v>
+      </c>
+      <c r="D385">
+        <v>2</v>
+      </c>
+      <c r="E385">
+        <v>0</v>
+      </c>
+      <c r="F385" t="s">
+        <v>11</v>
+      </c>
+      <c r="G385" t="s">
+        <v>12</v>
+      </c>
+      <c r="H385">
+        <v>55.33</v>
+      </c>
+      <c r="I385" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386">
+        <v>383</v>
+      </c>
+      <c r="B386" t="s">
+        <v>480</v>
+      </c>
+      <c r="C386">
+        <v>574151</v>
+      </c>
+      <c r="D386">
+        <v>2</v>
+      </c>
+      <c r="E386">
+        <v>0</v>
+      </c>
+      <c r="F386" t="s">
+        <v>11</v>
+      </c>
+      <c r="G386" t="s">
+        <v>12</v>
+      </c>
+      <c r="H386">
+        <v>55.33</v>
+      </c>
+      <c r="I386" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387">
+        <v>384</v>
+      </c>
+      <c r="B387" t="s">
+        <v>481</v>
+      </c>
+      <c r="C387">
+        <v>504296</v>
+      </c>
+      <c r="D387">
+        <v>2</v>
+      </c>
+      <c r="E387">
+        <v>0</v>
+      </c>
+      <c r="F387" t="s">
+        <v>11</v>
+      </c>
+      <c r="G387" t="s">
+        <v>12</v>
+      </c>
+      <c r="H387">
+        <v>55.33</v>
+      </c>
+      <c r="I387" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388">
+        <v>385</v>
+      </c>
+      <c r="B388" t="s">
+        <v>482</v>
+      </c>
+      <c r="C388">
+        <v>523316</v>
+      </c>
+      <c r="D388">
+        <v>2</v>
+      </c>
+      <c r="E388">
+        <v>0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>11</v>
+      </c>
+      <c r="G388" t="s">
+        <v>12</v>
+      </c>
+      <c r="H388">
+        <v>55.33</v>
+      </c>
+      <c r="I388" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389">
+        <v>386</v>
+      </c>
+      <c r="B389" t="s">
+        <v>483</v>
+      </c>
+      <c r="C389">
+        <v>583277</v>
+      </c>
+      <c r="D389">
+        <v>2</v>
+      </c>
+      <c r="E389">
+        <v>0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>11</v>
+      </c>
+      <c r="G389" t="s">
+        <v>12</v>
+      </c>
+      <c r="H389">
+        <v>55.33</v>
+      </c>
+      <c r="I389" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="A390">
+        <v>387</v>
+      </c>
+      <c r="B390" t="s">
+        <v>484</v>
+      </c>
+      <c r="C390">
+        <v>571253</v>
+      </c>
+      <c r="D390">
+        <v>2</v>
+      </c>
+      <c r="E390">
+        <v>0</v>
+      </c>
+      <c r="F390" t="s">
+        <v>11</v>
+      </c>
+      <c r="G390" t="s">
+        <v>12</v>
+      </c>
+      <c r="H390">
+        <v>55.33</v>
+      </c>
+      <c r="I390" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391">
+        <v>388</v>
+      </c>
+      <c r="B391" t="s">
+        <v>485</v>
+      </c>
+      <c r="C391">
+        <v>577132</v>
+      </c>
+      <c r="D391">
+        <v>2</v>
+      </c>
+      <c r="E391">
+        <v>0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>11</v>
+      </c>
+      <c r="G391" t="s">
+        <v>12</v>
+      </c>
+      <c r="H391">
+        <v>55.33</v>
+      </c>
+      <c r="I391" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392">
+        <v>389</v>
+      </c>
+      <c r="B392" t="s">
+        <v>486</v>
+      </c>
+      <c r="C392">
+        <v>533234</v>
+      </c>
+      <c r="D392">
+        <v>2</v>
+      </c>
+      <c r="E392">
+        <v>0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>11</v>
+      </c>
+      <c r="G392" t="s">
+        <v>12</v>
+      </c>
+      <c r="H392">
+        <v>55.33</v>
+      </c>
+      <c r="I392" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393">
+        <v>390</v>
+      </c>
+      <c r="B393" t="s">
+        <v>487</v>
+      </c>
+      <c r="C393">
+        <v>521121</v>
+      </c>
+      <c r="D393">
+        <v>2</v>
+      </c>
+      <c r="E393">
+        <v>0</v>
+      </c>
+      <c r="F393" t="s">
+        <v>11</v>
+      </c>
+      <c r="G393" t="s">
+        <v>12</v>
+      </c>
+      <c r="H393">
+        <v>55.33</v>
+      </c>
+      <c r="I393" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9">
+      <c r="A394">
+        <v>391</v>
+      </c>
+      <c r="B394" t="s">
+        <v>488</v>
+      </c>
+      <c r="C394">
+        <v>563125</v>
+      </c>
+      <c r="D394">
+        <v>2</v>
+      </c>
+      <c r="E394">
+        <v>0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>11</v>
+      </c>
+      <c r="G394" t="s">
+        <v>12</v>
+      </c>
+      <c r="H394">
+        <v>55.33</v>
+      </c>
+      <c r="I394" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9">
+      <c r="A395">
+        <v>392</v>
+      </c>
+      <c r="B395" t="s">
+        <v>489</v>
+      </c>
+      <c r="C395">
+        <v>587103</v>
+      </c>
+      <c r="D395">
+        <v>2</v>
+      </c>
+      <c r="E395">
+        <v>0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>11</v>
+      </c>
+      <c r="G395" t="s">
+        <v>12</v>
+      </c>
+      <c r="H395">
+        <v>55.33</v>
+      </c>
+      <c r="I395" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396">
+        <v>393</v>
+      </c>
+      <c r="B396" t="s">
+        <v>490</v>
+      </c>
+      <c r="C396">
+        <v>531036</v>
+      </c>
+      <c r="D396">
+        <v>2</v>
+      </c>
+      <c r="E396">
+        <v>0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" t="s">
+        <v>12</v>
+      </c>
+      <c r="H396">
+        <v>55.33</v>
+      </c>
+      <c r="I396" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9">
+      <c r="A397">
+        <v>394</v>
+      </c>
+      <c r="B397" t="s">
+        <v>491</v>
+      </c>
+      <c r="C397">
+        <v>535501</v>
+      </c>
+      <c r="D397">
+        <v>2</v>
+      </c>
+      <c r="E397">
+        <v>0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" t="s">
+        <v>12</v>
+      </c>
+      <c r="H397">
+        <v>55.33</v>
+      </c>
+      <c r="I397" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9">
+      <c r="A398">
+        <v>395</v>
+      </c>
+      <c r="B398" t="s">
+        <v>492</v>
+      </c>
+      <c r="C398">
+        <v>571218</v>
+      </c>
+      <c r="D398">
+        <v>2</v>
+      </c>
+      <c r="E398">
+        <v>0</v>
+      </c>
+      <c r="F398" t="s">
+        <v>11</v>
+      </c>
+      <c r="G398" t="s">
+        <v>12</v>
+      </c>
+      <c r="H398">
+        <v>55.33</v>
+      </c>
+      <c r="I398" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9">
+      <c r="A399">
+        <v>396</v>
+      </c>
+      <c r="B399" t="s">
+        <v>493</v>
+      </c>
+      <c r="C399">
+        <v>245544</v>
+      </c>
+      <c r="D399">
+        <v>2</v>
+      </c>
+      <c r="E399">
+        <v>0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>11</v>
+      </c>
+      <c r="G399" t="s">
+        <v>12</v>
+      </c>
+      <c r="H399">
+        <v>55.33</v>
+      </c>
+      <c r="I399" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9">
+      <c r="A400">
+        <v>397</v>
+      </c>
+      <c r="B400" t="s">
+        <v>494</v>
+      </c>
+      <c r="C400">
+        <v>517590</v>
+      </c>
+      <c r="D400">
+        <v>2</v>
+      </c>
+      <c r="E400">
+        <v>0</v>
+      </c>
+      <c r="F400" t="s">
+        <v>11</v>
+      </c>
+      <c r="G400" t="s">
+        <v>12</v>
+      </c>
+      <c r="H400">
+        <v>55.33</v>
+      </c>
+      <c r="I400" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9">
+      <c r="A401">
+        <v>398</v>
+      </c>
+      <c r="B401" t="s">
+        <v>495</v>
+      </c>
+      <c r="C401">
+        <v>577132</v>
+      </c>
+      <c r="D401">
+        <v>2</v>
+      </c>
+      <c r="E401">
+        <v>0</v>
+      </c>
+      <c r="F401" t="s">
+        <v>11</v>
+      </c>
+      <c r="G401" t="s">
+        <v>12</v>
+      </c>
+      <c r="H401">
+        <v>55.33</v>
+      </c>
+      <c r="I401" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9">
+      <c r="A402">
+        <v>399</v>
+      </c>
+      <c r="B402" t="s">
+        <v>496</v>
+      </c>
+      <c r="C402">
+        <v>532127</v>
+      </c>
+      <c r="D402">
+        <v>2</v>
+      </c>
+      <c r="E402">
+        <v>0</v>
+      </c>
+      <c r="F402" t="s">
+        <v>11</v>
+      </c>
+      <c r="G402" t="s">
+        <v>12</v>
+      </c>
+      <c r="H402">
+        <v>55.33</v>
+      </c>
+      <c r="I402" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9">
+      <c r="A403">
+        <v>400</v>
+      </c>
+      <c r="B403" t="s">
+        <v>497</v>
+      </c>
+      <c r="C403">
+        <v>535217</v>
+      </c>
+      <c r="D403">
+        <v>2</v>
+      </c>
+      <c r="E403">
+        <v>0</v>
+      </c>
+      <c r="F403" t="s">
+        <v>11</v>
+      </c>
+      <c r="G403" t="s">
+        <v>12</v>
+      </c>
+      <c r="H403">
+        <v>55.33</v>
+      </c>
+      <c r="I403" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9">
+      <c r="A404">
+        <v>401</v>
+      </c>
+      <c r="B404" t="s">
+        <v>498</v>
+      </c>
+      <c r="C404">
+        <v>574214</v>
+      </c>
+      <c r="D404">
+        <v>2</v>
+      </c>
+      <c r="E404">
+        <v>0</v>
+      </c>
+      <c r="F404" t="s">
+        <v>11</v>
+      </c>
+      <c r="G404" t="s">
+        <v>12</v>
+      </c>
+      <c r="H404">
+        <v>55.33</v>
+      </c>
+      <c r="I404" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9">
+      <c r="A405">
+        <v>402</v>
+      </c>
+      <c r="B405" t="s">
+        <v>499</v>
+      </c>
+      <c r="C405">
+        <v>524126</v>
+      </c>
+      <c r="D405">
+        <v>2</v>
+      </c>
+      <c r="E405">
+        <v>0</v>
+      </c>
+      <c r="F405" t="s">
+        <v>11</v>
+      </c>
+      <c r="G405" t="s">
+        <v>12</v>
+      </c>
+      <c r="H405">
+        <v>55.33</v>
+      </c>
+      <c r="I405" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9">
+      <c r="A406">
+        <v>403</v>
+      </c>
+      <c r="B406" t="s">
+        <v>500</v>
+      </c>
+      <c r="C406">
+        <v>560067</v>
+      </c>
+      <c r="D406">
+        <v>2</v>
+      </c>
+      <c r="E406">
+        <v>0</v>
+      </c>
+      <c r="F406" t="s">
+        <v>11</v>
+      </c>
+      <c r="G406" t="s">
+        <v>12</v>
+      </c>
+      <c r="H406">
+        <v>55.33</v>
+      </c>
+      <c r="I406" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9">
+      <c r="A407">
+        <v>404</v>
+      </c>
+      <c r="B407" t="s">
+        <v>501</v>
+      </c>
+      <c r="C407">
+        <v>532127</v>
+      </c>
+      <c r="D407">
+        <v>2</v>
+      </c>
+      <c r="E407">
+        <v>0</v>
+      </c>
+      <c r="F407" t="s">
+        <v>11</v>
+      </c>
+      <c r="G407" t="s">
+        <v>12</v>
+      </c>
+      <c r="H407">
+        <v>55.33</v>
+      </c>
+      <c r="I407" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9">
+      <c r="A408">
+        <v>405</v>
+      </c>
+      <c r="B408" t="s">
+        <v>502</v>
+      </c>
+      <c r="C408">
+        <v>532201</v>
+      </c>
+      <c r="D408">
+        <v>2</v>
+      </c>
+      <c r="E408">
+        <v>0</v>
+      </c>
+      <c r="F408" t="s">
+        <v>11</v>
+      </c>
+      <c r="G408" t="s">
+        <v>12</v>
+      </c>
+      <c r="H408">
+        <v>55.33</v>
+      </c>
+      <c r="I408" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9">
+      <c r="A409">
+        <v>406</v>
+      </c>
+      <c r="B409" t="s">
+        <v>503</v>
+      </c>
+      <c r="C409">
+        <v>581355</v>
+      </c>
+      <c r="D409">
+        <v>2</v>
+      </c>
+      <c r="E409">
+        <v>0</v>
+      </c>
+      <c r="F409" t="s">
+        <v>11</v>
+      </c>
+      <c r="G409" t="s">
+        <v>12</v>
+      </c>
+      <c r="H409">
+        <v>55.33</v>
+      </c>
+      <c r="I409" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9">
+      <c r="A410">
+        <v>407</v>
+      </c>
+      <c r="B410" t="s">
+        <v>504</v>
+      </c>
+      <c r="C410">
+        <v>533214</v>
+      </c>
+      <c r="D410">
+        <v>2</v>
+      </c>
+      <c r="E410">
+        <v>0</v>
+      </c>
+      <c r="F410" t="s">
+        <v>11</v>
+      </c>
+      <c r="G410" t="s">
+        <v>12</v>
+      </c>
+      <c r="H410">
+        <v>55.33</v>
+      </c>
+      <c r="I410" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9">
+      <c r="A411">
+        <v>408</v>
+      </c>
+      <c r="B411" t="s">
+        <v>505</v>
+      </c>
+      <c r="C411">
+        <v>533429</v>
+      </c>
+      <c r="D411">
+        <v>2</v>
+      </c>
+      <c r="E411">
+        <v>0</v>
+      </c>
+      <c r="F411" t="s">
+        <v>11</v>
+      </c>
+      <c r="G411" t="s">
+        <v>12</v>
+      </c>
+      <c r="H411">
+        <v>55.33</v>
+      </c>
+      <c r="I411" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412">
+        <v>409</v>
+      </c>
+      <c r="B412" t="s">
+        <v>506</v>
+      </c>
+      <c r="C412">
+        <v>581320</v>
+      </c>
+      <c r="D412">
+        <v>2</v>
+      </c>
+      <c r="E412">
+        <v>0</v>
+      </c>
+      <c r="F412" t="s">
+        <v>11</v>
+      </c>
+      <c r="G412" t="s">
+        <v>12</v>
+      </c>
+      <c r="H412">
+        <v>55.33</v>
+      </c>
+      <c r="I412" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413">
+        <v>410</v>
+      </c>
+      <c r="B413" t="s">
+        <v>507</v>
+      </c>
+      <c r="C413">
+        <v>247555</v>
+      </c>
+      <c r="D413">
+        <v>2</v>
+      </c>
+      <c r="E413">
+        <v>0</v>
+      </c>
+      <c r="F413" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" t="s">
+        <v>12</v>
+      </c>
+      <c r="H413">
+        <v>55.33</v>
+      </c>
+      <c r="I413" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9">
+      <c r="A414">
+        <v>411</v>
+      </c>
+      <c r="B414" t="s">
+        <v>508</v>
+      </c>
+      <c r="C414">
+        <v>571101</v>
+      </c>
+      <c r="D414">
+        <v>2</v>
+      </c>
+      <c r="E414">
+        <v>0</v>
+      </c>
+      <c r="F414" t="s">
+        <v>11</v>
+      </c>
+      <c r="G414" t="s">
+        <v>12</v>
+      </c>
+      <c r="H414">
+        <v>55.33</v>
+      </c>
+      <c r="I414" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9">
+      <c r="A415">
+        <v>412</v>
+      </c>
+      <c r="B415" t="s">
+        <v>509</v>
+      </c>
+      <c r="C415">
+        <v>562163</v>
+      </c>
+      <c r="D415">
+        <v>2</v>
+      </c>
+      <c r="E415">
+        <v>0</v>
+      </c>
+      <c r="F415" t="s">
+        <v>11</v>
+      </c>
+      <c r="G415" t="s">
+        <v>12</v>
+      </c>
+      <c r="H415">
+        <v>55.33</v>
+      </c>
+      <c r="I415" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9">
+      <c r="A416">
+        <v>413</v>
+      </c>
+      <c r="B416" t="s">
+        <v>510</v>
+      </c>
+      <c r="C416">
+        <v>530046</v>
+      </c>
+      <c r="D416">
+        <v>2</v>
+      </c>
+      <c r="E416">
+        <v>0</v>
+      </c>
+      <c r="F416" t="s">
+        <v>11</v>
+      </c>
+      <c r="G416" t="s">
+        <v>12</v>
+      </c>
+      <c r="H416">
+        <v>55.33</v>
+      </c>
+      <c r="I416" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9">
+      <c r="A417">
+        <v>414</v>
+      </c>
+      <c r="B417" t="s">
+        <v>511</v>
+      </c>
+      <c r="C417">
+        <v>581355</v>
+      </c>
+      <c r="D417">
+        <v>2</v>
+      </c>
+      <c r="E417">
+        <v>0</v>
+      </c>
+      <c r="F417" t="s">
+        <v>11</v>
+      </c>
+      <c r="G417" t="s">
+        <v>12</v>
+      </c>
+      <c r="H417">
+        <v>55.33</v>
+      </c>
+      <c r="I417" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9">
+      <c r="A418">
+        <v>415</v>
+      </c>
+      <c r="B418" t="s">
+        <v>512</v>
+      </c>
+      <c r="C418">
+        <v>583277</v>
+      </c>
+      <c r="D418">
+        <v>2</v>
+      </c>
+      <c r="E418">
+        <v>0</v>
+      </c>
+      <c r="F418" t="s">
+        <v>11</v>
+      </c>
+      <c r="G418" t="s">
+        <v>12</v>
+      </c>
+      <c r="H418">
+        <v>55.33</v>
+      </c>
+      <c r="I418" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9">
+      <c r="A419">
+        <v>416</v>
+      </c>
+      <c r="B419" t="s">
+        <v>513</v>
+      </c>
+      <c r="C419">
+        <v>533429</v>
+      </c>
+      <c r="D419">
+        <v>2</v>
+      </c>
+      <c r="E419">
+        <v>0</v>
+      </c>
+      <c r="F419" t="s">
+        <v>11</v>
+      </c>
+      <c r="G419" t="s">
+        <v>12</v>
+      </c>
+      <c r="H419">
+        <v>55.33</v>
+      </c>
+      <c r="I419" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9">
+      <c r="A420">
+        <v>417</v>
+      </c>
+      <c r="B420" t="s">
+        <v>514</v>
+      </c>
+      <c r="C420">
+        <v>532284</v>
+      </c>
+      <c r="D420">
+        <v>2</v>
+      </c>
+      <c r="E420">
+        <v>0</v>
+      </c>
+      <c r="F420" t="s">
+        <v>11</v>
+      </c>
+      <c r="G420" t="s">
+        <v>12</v>
+      </c>
+      <c r="H420">
+        <v>55.33</v>
+      </c>
+      <c r="I420" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9">
+      <c r="A421">
+        <v>418</v>
+      </c>
+      <c r="B421" t="s">
+        <v>515</v>
+      </c>
+      <c r="C421">
+        <v>573134</v>
+      </c>
+      <c r="D421">
+        <v>2</v>
+      </c>
+      <c r="E421">
+        <v>0</v>
+      </c>
+      <c r="F421" t="s">
+        <v>11</v>
+      </c>
+      <c r="G421" t="s">
+        <v>12</v>
+      </c>
+      <c r="H421">
+        <v>55.33</v>
+      </c>
+      <c r="I421" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422">
+        <v>419</v>
+      </c>
+      <c r="B422" t="s">
+        <v>516</v>
+      </c>
+      <c r="C422">
+        <v>562120</v>
+      </c>
+      <c r="D422">
+        <v>2</v>
+      </c>
+      <c r="E422">
+        <v>0</v>
+      </c>
+      <c r="F422" t="s">
+        <v>11</v>
+      </c>
+      <c r="G422" t="s">
+        <v>12</v>
+      </c>
+      <c r="H422">
+        <v>55.33</v>
+      </c>
+      <c r="I422" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423">
+        <v>420</v>
+      </c>
+      <c r="B423" t="s">
+        <v>517</v>
+      </c>
+      <c r="C423">
+        <v>501301</v>
+      </c>
+      <c r="D423">
+        <v>2</v>
+      </c>
+      <c r="E423">
+        <v>0</v>
+      </c>
+      <c r="F423" t="s">
+        <v>11</v>
+      </c>
+      <c r="G423" t="s">
+        <v>12</v>
+      </c>
+      <c r="H423">
+        <v>55.33</v>
+      </c>
+      <c r="I423" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424">
+        <v>421</v>
+      </c>
+      <c r="B424" t="s">
+        <v>518</v>
+      </c>
+      <c r="C424">
+        <v>585328</v>
+      </c>
+      <c r="D424">
+        <v>2</v>
+      </c>
+      <c r="E424">
+        <v>0</v>
+      </c>
+      <c r="F424" t="s">
+        <v>11</v>
+      </c>
+      <c r="G424" t="s">
+        <v>12</v>
+      </c>
+      <c r="H424">
+        <v>55.33</v>
+      </c>
+      <c r="I424" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425">
+        <v>422</v>
+      </c>
+      <c r="B425" t="s">
+        <v>519</v>
+      </c>
+      <c r="C425">
+        <v>532501</v>
+      </c>
+      <c r="D425">
+        <v>2</v>
+      </c>
+      <c r="E425">
+        <v>0</v>
+      </c>
+      <c r="F425" t="s">
+        <v>11</v>
+      </c>
+      <c r="G425" t="s">
+        <v>12</v>
+      </c>
+      <c r="H425">
+        <v>55.33</v>
+      </c>
+      <c r="I425" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9">
+      <c r="A426">
+        <v>423</v>
+      </c>
+      <c r="B426" t="s">
+        <v>520</v>
+      </c>
+      <c r="C426">
+        <v>532284</v>
+      </c>
+      <c r="D426">
+        <v>2</v>
+      </c>
+      <c r="E426">
+        <v>0</v>
+      </c>
+      <c r="F426" t="s">
+        <v>11</v>
+      </c>
+      <c r="G426" t="s">
+        <v>12</v>
+      </c>
+      <c r="H426">
+        <v>55.33</v>
+      </c>
+      <c r="I426" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427">
+        <v>424</v>
+      </c>
+      <c r="B427" t="s">
+        <v>521</v>
+      </c>
+      <c r="C427">
+        <v>581349</v>
+      </c>
+      <c r="D427">
+        <v>2</v>
+      </c>
+      <c r="E427">
+        <v>0</v>
+      </c>
+      <c r="F427" t="s">
+        <v>11</v>
+      </c>
+      <c r="G427" t="s">
+        <v>12</v>
+      </c>
+      <c r="H427">
+        <v>55.33</v>
+      </c>
+      <c r="I427" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428">
+        <v>425</v>
+      </c>
+      <c r="B428" t="s">
+        <v>522</v>
+      </c>
+      <c r="C428">
+        <v>533464</v>
+      </c>
+      <c r="D428">
+        <v>2</v>
+      </c>
+      <c r="E428">
+        <v>0</v>
+      </c>
+      <c r="F428" t="s">
+        <v>11</v>
+      </c>
+      <c r="G428" t="s">
+        <v>12</v>
+      </c>
+      <c r="H428">
+        <v>55.33</v>
+      </c>
+      <c r="I428" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429">
+        <v>426</v>
+      </c>
+      <c r="B429" t="s">
+        <v>523</v>
+      </c>
+      <c r="C429">
+        <v>500092</v>
+      </c>
+      <c r="D429">
+        <v>2</v>
+      </c>
+      <c r="E429">
+        <v>0</v>
+      </c>
+      <c r="F429" t="s">
+        <v>11</v>
+      </c>
+      <c r="G429" t="s">
+        <v>12</v>
+      </c>
+      <c r="H429">
+        <v>55.33</v>
+      </c>
+      <c r="I429" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430">
+        <v>427</v>
+      </c>
+      <c r="B430" t="s">
+        <v>524</v>
+      </c>
+      <c r="C430">
+        <v>584111</v>
+      </c>
+      <c r="D430">
+        <v>2</v>
+      </c>
+      <c r="E430">
+        <v>0</v>
+      </c>
+      <c r="F430" t="s">
+        <v>11</v>
+      </c>
+      <c r="G430" t="s">
+        <v>12</v>
+      </c>
+      <c r="H430">
+        <v>55.33</v>
+      </c>
+      <c r="I430" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9">
+      <c r="A431">
+        <v>428</v>
+      </c>
+      <c r="B431" t="s">
+        <v>525</v>
+      </c>
+      <c r="C431">
+        <v>516227</v>
+      </c>
+      <c r="D431">
+        <v>2</v>
+      </c>
+      <c r="E431">
+        <v>0</v>
+      </c>
+      <c r="F431" t="s">
+        <v>11</v>
+      </c>
+      <c r="G431" t="s">
+        <v>12</v>
+      </c>
+      <c r="H431">
+        <v>55.33</v>
+      </c>
+      <c r="I431" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432">
+        <v>429</v>
+      </c>
+      <c r="B432" t="s">
+        <v>526</v>
+      </c>
+      <c r="C432">
+        <v>573102</v>
+      </c>
+      <c r="D432">
+        <v>2</v>
+      </c>
+      <c r="E432">
+        <v>0</v>
+      </c>
+      <c r="F432" t="s">
+        <v>11</v>
+      </c>
+      <c r="G432" t="s">
+        <v>12</v>
+      </c>
+      <c r="H432">
+        <v>55.33</v>
+      </c>
+      <c r="I432" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9">
+      <c r="A433">
+        <v>430</v>
+      </c>
+      <c r="B433" t="s">
+        <v>527</v>
+      </c>
+      <c r="C433">
+        <v>507115</v>
+      </c>
+      <c r="D433">
+        <v>2</v>
+      </c>
+      <c r="E433">
+        <v>0</v>
+      </c>
+      <c r="F433" t="s">
+        <v>11</v>
+      </c>
+      <c r="G433" t="s">
+        <v>12</v>
+      </c>
+      <c r="H433">
+        <v>55.33</v>
+      </c>
+      <c r="I433" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9">
+      <c r="A434">
+        <v>431</v>
+      </c>
+      <c r="B434" t="s">
+        <v>528</v>
+      </c>
+      <c r="C434">
+        <v>516390</v>
+      </c>
+      <c r="D434">
+        <v>2</v>
+      </c>
+      <c r="E434">
+        <v>0</v>
+      </c>
+      <c r="F434" t="s">
+        <v>11</v>
+      </c>
+      <c r="G434" t="s">
+        <v>12</v>
+      </c>
+      <c r="H434">
+        <v>55.33</v>
+      </c>
+      <c r="I434" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9">
+      <c r="A435">
+        <v>432</v>
+      </c>
+      <c r="B435" t="s">
+        <v>529</v>
+      </c>
+      <c r="C435">
+        <v>574227</v>
+      </c>
+      <c r="D435">
+        <v>2</v>
+      </c>
+      <c r="E435">
+        <v>0</v>
+      </c>
+      <c r="F435" t="s">
+        <v>11</v>
+      </c>
+      <c r="G435" t="s">
+        <v>12</v>
+      </c>
+      <c r="H435">
+        <v>55.33</v>
+      </c>
+      <c r="I435" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9">
+      <c r="A436">
+        <v>433</v>
+      </c>
+      <c r="B436" t="s">
+        <v>530</v>
+      </c>
+      <c r="C436">
+        <v>532222</v>
+      </c>
+      <c r="D436">
+        <v>2</v>
+      </c>
+      <c r="E436">
+        <v>0</v>
+      </c>
+      <c r="F436" t="s">
+        <v>11</v>
+      </c>
+      <c r="G436" t="s">
+        <v>12</v>
+      </c>
+      <c r="H436">
+        <v>55.33</v>
+      </c>
+      <c r="I436" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9">
+      <c r="A437">
+        <v>434</v>
+      </c>
+      <c r="B437" t="s">
+        <v>531</v>
+      </c>
+      <c r="C437">
+        <v>506164</v>
+      </c>
+      <c r="D437">
+        <v>2</v>
+      </c>
+      <c r="E437">
+        <v>0</v>
+      </c>
+      <c r="F437" t="s">
+        <v>11</v>
+      </c>
+      <c r="G437" t="s">
+        <v>12</v>
+      </c>
+      <c r="H437">
+        <v>55.33</v>
+      </c>
+      <c r="I437" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9">
+      <c r="A438">
+        <v>435</v>
+      </c>
+      <c r="B438" t="s">
+        <v>532</v>
+      </c>
+      <c r="C438">
+        <v>584112</v>
+      </c>
+      <c r="D438">
+        <v>2</v>
+      </c>
+      <c r="E438">
+        <v>0</v>
+      </c>
+      <c r="F438" t="s">
+        <v>11</v>
+      </c>
+      <c r="G438" t="s">
+        <v>12</v>
+      </c>
+      <c r="H438">
+        <v>55.33</v>
+      </c>
+      <c r="I438" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9">
+      <c r="A439">
+        <v>436</v>
+      </c>
+      <c r="B439" t="s">
+        <v>533</v>
+      </c>
+      <c r="C439">
+        <v>504103</v>
+      </c>
+      <c r="D439">
+        <v>2</v>
+      </c>
+      <c r="E439">
+        <v>0</v>
+      </c>
+      <c r="F439" t="s">
+        <v>11</v>
+      </c>
+      <c r="G439" t="s">
+        <v>12</v>
+      </c>
+      <c r="H439">
+        <v>55.33</v>
+      </c>
+      <c r="I439" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9">
+      <c r="A440">
+        <v>437</v>
+      </c>
+      <c r="B440" t="s">
+        <v>534</v>
+      </c>
+      <c r="C440">
+        <v>506167</v>
+      </c>
+      <c r="D440">
+        <v>2</v>
+      </c>
+      <c r="E440">
+        <v>0</v>
+      </c>
+      <c r="F440" t="s">
+        <v>11</v>
+      </c>
+      <c r="G440" t="s">
+        <v>12</v>
+      </c>
+      <c r="H440">
+        <v>55.33</v>
+      </c>
+      <c r="I440" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9">
+      <c r="A441">
+        <v>438</v>
+      </c>
+      <c r="B441" t="s">
+        <v>535</v>
+      </c>
+      <c r="C441">
+        <v>524201</v>
+      </c>
+      <c r="D441">
+        <v>2</v>
+      </c>
+      <c r="E441">
+        <v>0</v>
+      </c>
+      <c r="F441" t="s">
+        <v>11</v>
+      </c>
+      <c r="G441" t="s">
+        <v>12</v>
+      </c>
+      <c r="H441">
+        <v>55.33</v>
+      </c>
+      <c r="I441" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9">
+      <c r="A442">
+        <v>439</v>
+      </c>
+      <c r="B442" t="s">
+        <v>536</v>
+      </c>
+      <c r="C442">
+        <v>509375</v>
+      </c>
+      <c r="D442">
+        <v>2</v>
+      </c>
+      <c r="E442">
+        <v>0</v>
+      </c>
+      <c r="F442" t="s">
+        <v>11</v>
+      </c>
+      <c r="G442" t="s">
+        <v>12</v>
+      </c>
+      <c r="H442">
+        <v>55.33</v>
+      </c>
+      <c r="I442" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9">
+      <c r="A443">
+        <v>440</v>
+      </c>
+      <c r="B443" t="s">
+        <v>537</v>
+      </c>
+      <c r="C443">
+        <v>523274</v>
+      </c>
+      <c r="D443">
+        <v>2</v>
+      </c>
+      <c r="E443">
+        <v>0</v>
+      </c>
+      <c r="F443" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" t="s">
+        <v>12</v>
+      </c>
+      <c r="H443">
+        <v>55.33</v>
+      </c>
+      <c r="I443" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9">
+      <c r="A444">
+        <v>441</v>
+      </c>
+      <c r="B444" t="s">
+        <v>538</v>
+      </c>
+      <c r="C444">
+        <v>505172</v>
+      </c>
+      <c r="D444">
+        <v>2</v>
+      </c>
+      <c r="E444">
+        <v>0</v>
+      </c>
+      <c r="F444" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" t="s">
+        <v>12</v>
+      </c>
+      <c r="H444">
+        <v>55.33</v>
+      </c>
+      <c r="I444" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9">
+      <c r="A445">
+        <v>442</v>
+      </c>
+      <c r="B445" t="s">
+        <v>539</v>
+      </c>
+      <c r="C445">
+        <v>591304</v>
+      </c>
+      <c r="D445">
+        <v>2</v>
+      </c>
+      <c r="E445">
+        <v>0</v>
+      </c>
+      <c r="F445" t="s">
+        <v>11</v>
+      </c>
+      <c r="G445" t="s">
+        <v>12</v>
+      </c>
+      <c r="H445">
+        <v>55.33</v>
+      </c>
+      <c r="I445" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9">
+      <c r="A446">
+        <v>443</v>
+      </c>
+      <c r="B446" t="s">
+        <v>540</v>
+      </c>
+      <c r="C446">
+        <v>509209</v>
+      </c>
+      <c r="D446">
+        <v>2</v>
+      </c>
+      <c r="E446">
+        <v>0</v>
+      </c>
+      <c r="F446" t="s">
+        <v>11</v>
+      </c>
+      <c r="G446" t="s">
+        <v>12</v>
+      </c>
+      <c r="H446">
+        <v>55.33</v>
+      </c>
+      <c r="I446" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9">
+      <c r="A447">
+        <v>444</v>
+      </c>
+      <c r="B447" t="s">
+        <v>541</v>
+      </c>
+      <c r="C447">
+        <v>591304</v>
+      </c>
+      <c r="D447">
+        <v>2</v>
+      </c>
+      <c r="E447">
+        <v>0</v>
+      </c>
+      <c r="F447" t="s">
+        <v>11</v>
+      </c>
+      <c r="G447" t="s">
+        <v>12</v>
+      </c>
+      <c r="H447">
+        <v>55.33</v>
+      </c>
+      <c r="I447" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9">
+      <c r="A448">
+        <v>445</v>
+      </c>
+      <c r="B448" t="s">
+        <v>542</v>
+      </c>
+      <c r="C448">
+        <v>523101</v>
+      </c>
+      <c r="D448">
+        <v>2</v>
+      </c>
+      <c r="E448">
+        <v>0</v>
+      </c>
+      <c r="F448" t="s">
+        <v>11</v>
+      </c>
+      <c r="G448" t="s">
+        <v>12</v>
+      </c>
+      <c r="H448">
+        <v>55.33</v>
+      </c>
+      <c r="I448" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9">
+      <c r="A449">
+        <v>446</v>
+      </c>
+      <c r="B449" t="s">
+        <v>543</v>
+      </c>
+      <c r="C449">
+        <v>523274</v>
+      </c>
+      <c r="D449">
+        <v>2</v>
+      </c>
+      <c r="E449">
+        <v>0</v>
+      </c>
+      <c r="F449" t="s">
+        <v>11</v>
+      </c>
+      <c r="G449" t="s">
+        <v>12</v>
+      </c>
+      <c r="H449">
+        <v>55.33</v>
+      </c>
+      <c r="I449" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9">
+      <c r="A450">
+        <v>447</v>
+      </c>
+      <c r="B450" t="s">
+        <v>544</v>
+      </c>
+      <c r="C450">
+        <v>561208</v>
+      </c>
+      <c r="D450">
+        <v>2</v>
+      </c>
+      <c r="E450">
+        <v>0</v>
+      </c>
+      <c r="F450" t="s">
+        <v>11</v>
+      </c>
+      <c r="G450" t="s">
+        <v>12</v>
+      </c>
+      <c r="H450">
+        <v>55.33</v>
+      </c>
+      <c r="I450" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9">
+      <c r="A451">
+        <v>448</v>
+      </c>
+      <c r="B451" t="s">
+        <v>545</v>
+      </c>
+      <c r="C451">
+        <v>577428</v>
+      </c>
+      <c r="D451">
+        <v>2</v>
+      </c>
+      <c r="E451">
+        <v>0</v>
+      </c>
+      <c r="F451" t="s">
+        <v>11</v>
+      </c>
+      <c r="G451" t="s">
+        <v>12</v>
+      </c>
+      <c r="H451">
+        <v>55.33</v>
+      </c>
+      <c r="I451" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9">
+      <c r="A452">
+        <v>449</v>
+      </c>
+      <c r="B452" t="s">
+        <v>546</v>
+      </c>
+      <c r="C452">
+        <v>523187</v>
+      </c>
+      <c r="D452">
+        <v>2</v>
+      </c>
+      <c r="E452">
+        <v>0</v>
+      </c>
+      <c r="F452" t="s">
+        <v>11</v>
+      </c>
+      <c r="G452" t="s">
+        <v>12</v>
+      </c>
+      <c r="H452">
+        <v>55.33</v>
+      </c>
+      <c r="I452" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9">
+      <c r="A453">
+        <v>450</v>
+      </c>
+      <c r="B453" t="s">
+        <v>547</v>
+      </c>
+      <c r="C453">
+        <v>571235</v>
+      </c>
+      <c r="D453">
+        <v>2</v>
+      </c>
+      <c r="E453">
+        <v>0</v>
+      </c>
+      <c r="F453" t="s">
+        <v>11</v>
+      </c>
+      <c r="G453" t="s">
+        <v>12</v>
+      </c>
+      <c r="H453">
+        <v>55.33</v>
+      </c>
+      <c r="I453" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9">
+      <c r="A454">
+        <v>451</v>
+      </c>
+      <c r="B454" t="s">
+        <v>548</v>
+      </c>
+      <c r="C454">
+        <v>534112</v>
+      </c>
+      <c r="D454">
+        <v>2</v>
+      </c>
+      <c r="E454">
+        <v>0</v>
+      </c>
+      <c r="F454" t="s">
+        <v>11</v>
+      </c>
+      <c r="G454" t="s">
+        <v>12</v>
+      </c>
+      <c r="H454">
+        <v>55.33</v>
+      </c>
+      <c r="I454" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9">
+      <c r="A455">
+        <v>452</v>
+      </c>
+      <c r="B455" t="s">
+        <v>549</v>
+      </c>
+      <c r="C455">
+        <v>508206</v>
+      </c>
+      <c r="D455">
+        <v>2</v>
+      </c>
+      <c r="E455">
+        <v>0</v>
+      </c>
+      <c r="F455" t="s">
+        <v>11</v>
+      </c>
+      <c r="G455" t="s">
+        <v>12</v>
+      </c>
+      <c r="H455">
+        <v>55.33</v>
+      </c>
+      <c r="I455" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9">
+      <c r="A456">
+        <v>453</v>
+      </c>
+      <c r="B456" t="s">
+        <v>550</v>
+      </c>
+      <c r="C456">
+        <v>563161</v>
+      </c>
+      <c r="D456">
+        <v>2</v>
+      </c>
+      <c r="E456">
+        <v>0</v>
+      </c>
+      <c r="F456" t="s">
+        <v>11</v>
+      </c>
+      <c r="G456" t="s">
+        <v>12</v>
+      </c>
+      <c r="H456">
+        <v>55.33</v>
+      </c>
+      <c r="I456" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9">
+      <c r="A457">
+        <v>454</v>
+      </c>
+      <c r="B457" t="s">
+        <v>551</v>
+      </c>
+      <c r="C457">
+        <v>518401</v>
+      </c>
+      <c r="D457">
+        <v>2</v>
+      </c>
+      <c r="E457">
+        <v>0</v>
+      </c>
+      <c r="F457" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" t="s">
+        <v>12</v>
+      </c>
+      <c r="H457">
+        <v>55.33</v>
+      </c>
+      <c r="I457" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9">
+      <c r="A458">
+        <v>455</v>
+      </c>
+      <c r="B458" t="s">
+        <v>552</v>
+      </c>
+      <c r="C458">
+        <v>523316</v>
+      </c>
+      <c r="D458">
+        <v>2</v>
+      </c>
+      <c r="E458">
+        <v>0</v>
+      </c>
+      <c r="F458" t="s">
+        <v>11</v>
+      </c>
+      <c r="G458" t="s">
+        <v>12</v>
+      </c>
+      <c r="H458">
+        <v>55.33</v>
+      </c>
+      <c r="I458" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9">
+      <c r="A459">
+        <v>456</v>
+      </c>
+      <c r="B459" t="s">
+        <v>553</v>
+      </c>
+      <c r="C459">
+        <v>532127</v>
+      </c>
+      <c r="D459">
+        <v>2</v>
+      </c>
+      <c r="E459">
+        <v>0</v>
+      </c>
+      <c r="F459" t="s">
+        <v>11</v>
+      </c>
+      <c r="G459" t="s">
+        <v>12</v>
+      </c>
+      <c r="H459">
+        <v>55.33</v>
+      </c>
+      <c r="I459" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9">
+      <c r="A460">
+        <v>457</v>
+      </c>
+      <c r="B460" t="s">
+        <v>554</v>
+      </c>
+      <c r="C460">
+        <v>587301</v>
+      </c>
+      <c r="D460">
+        <v>2</v>
+      </c>
+      <c r="E460">
+        <v>0</v>
+      </c>
+      <c r="F460" t="s">
+        <v>11</v>
+      </c>
+      <c r="G460" t="s">
+        <v>12</v>
+      </c>
+      <c r="H460">
+        <v>55.33</v>
+      </c>
+      <c r="I460" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9">
+      <c r="A461">
+        <v>458</v>
+      </c>
+      <c r="B461" t="s">
+        <v>555</v>
+      </c>
+      <c r="C461">
+        <v>508114</v>
+      </c>
+      <c r="D461">
+        <v>2</v>
+      </c>
+      <c r="E461">
+        <v>0</v>
+      </c>
+      <c r="F461" t="s">
+        <v>11</v>
+      </c>
+      <c r="G461" t="s">
+        <v>12</v>
+      </c>
+      <c r="H461">
+        <v>55.33</v>
+      </c>
+      <c r="I461" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9">
+      <c r="A462">
+        <v>459</v>
+      </c>
+      <c r="B462" t="s">
+        <v>556</v>
+      </c>
+      <c r="C462">
+        <v>534134</v>
+      </c>
+      <c r="D462">
+        <v>2</v>
+      </c>
+      <c r="E462">
+        <v>0</v>
+      </c>
+      <c r="F462" t="s">
+        <v>11</v>
+      </c>
+      <c r="G462" t="s">
+        <v>12</v>
+      </c>
+      <c r="H462">
+        <v>55.33</v>
+      </c>
+      <c r="I462" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9">
+      <c r="A463">
+        <v>460</v>
+      </c>
+      <c r="B463" t="s">
+        <v>557</v>
+      </c>
+      <c r="C463">
+        <v>534320</v>
+      </c>
+      <c r="D463">
+        <v>2</v>
+      </c>
+      <c r="E463">
+        <v>0</v>
+      </c>
+      <c r="F463" t="s">
+        <v>11</v>
+      </c>
+      <c r="G463" t="s">
+        <v>12</v>
+      </c>
+      <c r="H463">
+        <v>55.33</v>
+      </c>
+      <c r="I463" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9">
+      <c r="A464">
+        <v>461</v>
+      </c>
+      <c r="B464" t="s">
+        <v>558</v>
+      </c>
+      <c r="C464">
+        <v>572129</v>
+      </c>
+      <c r="D464">
+        <v>2</v>
+      </c>
+      <c r="E464">
+        <v>0</v>
+      </c>
+      <c r="F464" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" t="s">
+        <v>12</v>
+      </c>
+      <c r="H464">
+        <v>55.33</v>
+      </c>
+      <c r="I464" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9">
+      <c r="A465">
+        <v>462</v>
+      </c>
+      <c r="B465" t="s">
+        <v>559</v>
+      </c>
+      <c r="C465">
+        <v>580025</v>
+      </c>
+      <c r="D465">
+        <v>2</v>
+      </c>
+      <c r="E465">
+        <v>0</v>
+      </c>
+      <c r="F465" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" t="s">
+        <v>12</v>
+      </c>
+      <c r="H465">
+        <v>55.33</v>
+      </c>
+      <c r="I465" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9">
+      <c r="A466">
+        <v>463</v>
+      </c>
+      <c r="B466" t="s">
+        <v>560</v>
+      </c>
+      <c r="C466">
+        <v>508207</v>
+      </c>
+      <c r="D466">
+        <v>2</v>
+      </c>
+      <c r="E466">
+        <v>0</v>
+      </c>
+      <c r="F466" t="s">
+        <v>11</v>
+      </c>
+      <c r="G466" t="s">
+        <v>12</v>
+      </c>
+      <c r="H466">
+        <v>55.33</v>
+      </c>
+      <c r="I466" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9">
+      <c r="A467">
+        <v>464</v>
+      </c>
+      <c r="B467" t="s">
+        <v>561</v>
+      </c>
+      <c r="C467">
+        <v>562149</v>
+      </c>
+      <c r="D467">
+        <v>2</v>
+      </c>
+      <c r="E467">
+        <v>0</v>
+      </c>
+      <c r="F467" t="s">
+        <v>11</v>
+      </c>
+      <c r="G467" t="s">
+        <v>12</v>
+      </c>
+      <c r="H467">
+        <v>55.33</v>
+      </c>
+      <c r="I467" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9">
+      <c r="A468">
+        <v>465</v>
+      </c>
+      <c r="B468" t="s">
+        <v>562</v>
+      </c>
+      <c r="C468">
+        <v>500058</v>
+      </c>
+      <c r="D468">
+        <v>2</v>
+      </c>
+      <c r="E468">
+        <v>0</v>
+      </c>
+      <c r="F468" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" t="s">
+        <v>12</v>
+      </c>
+      <c r="H468">
+        <v>55.33</v>
+      </c>
+      <c r="I468" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9">
+      <c r="A469">
+        <v>466</v>
+      </c>
+      <c r="B469" t="s">
+        <v>563</v>
+      </c>
+      <c r="C469">
+        <v>517101</v>
+      </c>
+      <c r="D469">
+        <v>2</v>
+      </c>
+      <c r="E469">
+        <v>0</v>
+      </c>
+      <c r="F469" t="s">
+        <v>11</v>
+      </c>
+      <c r="G469" t="s">
+        <v>12</v>
+      </c>
+      <c r="H469">
+        <v>55.33</v>
+      </c>
+      <c r="I469" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9">
+      <c r="A470">
+        <v>467</v>
+      </c>
+      <c r="B470" t="s">
+        <v>564</v>
+      </c>
+      <c r="C470">
+        <v>564418</v>
+      </c>
+      <c r="D470">
+        <v>2</v>
+      </c>
+      <c r="E470">
+        <v>0</v>
+      </c>
+      <c r="F470" t="s">
+        <v>11</v>
+      </c>
+      <c r="G470" t="s">
+        <v>12</v>
+      </c>
+      <c r="H470">
+        <v>55.33</v>
+      </c>
+      <c r="I470" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9">
+      <c r="A471">
+        <v>468</v>
+      </c>
+      <c r="B471" t="s">
+        <v>565</v>
+      </c>
+      <c r="C471">
+        <v>585302</v>
+      </c>
+      <c r="D471">
+        <v>2</v>
+      </c>
+      <c r="E471">
+        <v>0</v>
+      </c>
+      <c r="F471" t="s">
+        <v>11</v>
+      </c>
+      <c r="G471" t="s">
+        <v>12</v>
+      </c>
+      <c r="H471">
+        <v>55.33</v>
+      </c>
+      <c r="I471" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9">
+      <c r="A472">
+        <v>469</v>
+      </c>
+      <c r="B472" t="s">
+        <v>566</v>
+      </c>
+      <c r="C472">
+        <v>586128</v>
+      </c>
+      <c r="D472">
+        <v>2</v>
+      </c>
+      <c r="E472">
+        <v>0</v>
+      </c>
+      <c r="F472" t="s">
+        <v>11</v>
+      </c>
+      <c r="G472" t="s">
+        <v>12</v>
+      </c>
+      <c r="H472">
+        <v>55.33</v>
+      </c>
+      <c r="I472" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9">
+      <c r="A473">
+        <v>470</v>
+      </c>
+      <c r="B473" t="s">
+        <v>567</v>
+      </c>
+      <c r="C473">
+        <v>518380</v>
+      </c>
+      <c r="D473">
+        <v>2</v>
+      </c>
+      <c r="E473">
+        <v>0</v>
+      </c>
+      <c r="F473" t="s">
+        <v>11</v>
+      </c>
+      <c r="G473" t="s">
+        <v>12</v>
+      </c>
+      <c r="H473">
+        <v>55.33</v>
+      </c>
+      <c r="I473" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9">
+      <c r="A474">
+        <v>471</v>
+      </c>
+      <c r="B474" t="s">
+        <v>568</v>
+      </c>
+      <c r="C474">
+        <v>577126</v>
+      </c>
+      <c r="D474">
+        <v>2</v>
+      </c>
+      <c r="E474">
+        <v>0</v>
+      </c>
+      <c r="F474" t="s">
+        <v>11</v>
+      </c>
+      <c r="G474" t="s">
+        <v>12</v>
+      </c>
+      <c r="H474">
+        <v>55.33</v>
+      </c>
+      <c r="I474" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9">
+      <c r="A475">
+        <v>472</v>
+      </c>
+      <c r="B475" t="s">
+        <v>569</v>
+      </c>
+      <c r="C475">
+        <v>534245</v>
+      </c>
+      <c r="D475">
+        <v>2</v>
+      </c>
+      <c r="E475">
+        <v>0</v>
+      </c>
+      <c r="F475" t="s">
+        <v>11</v>
+      </c>
+      <c r="G475" t="s">
+        <v>12</v>
+      </c>
+      <c r="H475">
+        <v>55.33</v>
+      </c>
+      <c r="I475" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9">
+      <c r="A476">
+        <v>473</v>
+      </c>
+      <c r="B476" t="s">
+        <v>570</v>
+      </c>
+      <c r="C476">
+        <v>533249</v>
+      </c>
+      <c r="D476">
+        <v>2</v>
+      </c>
+      <c r="E476">
+        <v>0</v>
+      </c>
+      <c r="F476" t="s">
+        <v>11</v>
+      </c>
+      <c r="G476" t="s">
+        <v>12</v>
+      </c>
+      <c r="H476">
+        <v>55.33</v>
+      </c>
+      <c r="I476" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9">
+      <c r="A477">
+        <v>474</v>
+      </c>
+      <c r="B477" t="s">
+        <v>571</v>
+      </c>
+      <c r="C477">
+        <v>584111</v>
+      </c>
+      <c r="D477">
+        <v>2</v>
+      </c>
+      <c r="E477">
+        <v>0</v>
+      </c>
+      <c r="F477" t="s">
+        <v>11</v>
+      </c>
+      <c r="G477" t="s">
+        <v>12</v>
+      </c>
+      <c r="H477">
+        <v>55.33</v>
+      </c>
+      <c r="I477" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9">
+      <c r="A478">
+        <v>475</v>
+      </c>
+      <c r="B478" t="s">
+        <v>572</v>
+      </c>
+      <c r="C478">
+        <v>533444</v>
+      </c>
+      <c r="D478">
+        <v>2</v>
+      </c>
+      <c r="E478">
+        <v>0</v>
+      </c>
+      <c r="F478" t="s">
+        <v>11</v>
+      </c>
+      <c r="G478" t="s">
+        <v>12</v>
+      </c>
+      <c r="H478">
+        <v>55.33</v>
+      </c>
+      <c r="I478" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9">
+      <c r="A479">
+        <v>476</v>
+      </c>
+      <c r="B479" t="s">
+        <v>573</v>
+      </c>
+      <c r="C479">
+        <v>535128</v>
+      </c>
+      <c r="D479">
+        <v>2</v>
+      </c>
+      <c r="E479">
+        <v>0</v>
+      </c>
+      <c r="F479" t="s">
+        <v>11</v>
+      </c>
+      <c r="G479" t="s">
+        <v>12</v>
+      </c>
+      <c r="H479">
+        <v>55.33</v>
+      </c>
+      <c r="I479" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9">
+      <c r="A480">
+        <v>477</v>
+      </c>
+      <c r="B480" t="s">
+        <v>574</v>
+      </c>
+      <c r="C480">
+        <v>517214</v>
+      </c>
+      <c r="D480">
+        <v>2</v>
+      </c>
+      <c r="E480">
+        <v>0</v>
+      </c>
+      <c r="F480" t="s">
+        <v>11</v>
+      </c>
+      <c r="G480" t="s">
+        <v>12</v>
+      </c>
+      <c r="H480">
+        <v>55.33</v>
+      </c>
+      <c r="I480" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9">
+      <c r="A481">
+        <v>478</v>
+      </c>
+      <c r="B481" t="s">
+        <v>575</v>
+      </c>
+      <c r="C481">
+        <v>585222</v>
+      </c>
+      <c r="D481">
+        <v>2</v>
+      </c>
+      <c r="E481">
+        <v>0</v>
+      </c>
+      <c r="F481" t="s">
+        <v>11</v>
+      </c>
+      <c r="G481" t="s">
+        <v>12</v>
+      </c>
+      <c r="H481">
+        <v>55.33</v>
+      </c>
+      <c r="I481" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9">
+      <c r="A482">
+        <v>479</v>
+      </c>
+      <c r="B482" t="s">
+        <v>576</v>
+      </c>
+      <c r="C482">
+        <v>583132</v>
+      </c>
+      <c r="D482">
+        <v>2</v>
+      </c>
+      <c r="E482">
+        <v>0</v>
+      </c>
+      <c r="F482" t="s">
+        <v>11</v>
+      </c>
+      <c r="G482" t="s">
+        <v>12</v>
+      </c>
+      <c r="H482">
+        <v>55.33</v>
+      </c>
+      <c r="I482" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9">
+      <c r="A483">
+        <v>480</v>
+      </c>
+      <c r="B483" t="s">
+        <v>577</v>
+      </c>
+      <c r="C483">
+        <v>574219</v>
+      </c>
+      <c r="D483">
+        <v>2</v>
+      </c>
+      <c r="E483">
+        <v>0</v>
+      </c>
+      <c r="F483" t="s">
+        <v>11</v>
+      </c>
+      <c r="G483" t="s">
+        <v>12</v>
+      </c>
+      <c r="H483">
+        <v>55.33</v>
+      </c>
+      <c r="I483" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9">
+      <c r="A484">
+        <v>481</v>
+      </c>
+      <c r="B484" t="s">
+        <v>578</v>
+      </c>
+      <c r="C484">
+        <v>574239</v>
+      </c>
+      <c r="D484">
+        <v>2</v>
+      </c>
+      <c r="E484">
+        <v>0</v>
+      </c>
+      <c r="F484" t="s">
+        <v>11</v>
+      </c>
+      <c r="G484" t="s">
+        <v>12</v>
+      </c>
+      <c r="H484">
+        <v>55.33</v>
+      </c>
+      <c r="I484" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9">
+      <c r="A485">
+        <v>482</v>
+      </c>
+      <c r="B485" t="s">
+        <v>579</v>
+      </c>
+      <c r="C485">
+        <v>577101</v>
+      </c>
+      <c r="D485">
+        <v>2</v>
+      </c>
+      <c r="E485">
+        <v>0</v>
+      </c>
+      <c r="F485" t="s">
+        <v>11</v>
+      </c>
+      <c r="G485" t="s">
+        <v>12</v>
+      </c>
+      <c r="H485">
+        <v>55.33</v>
+      </c>
+      <c r="I485" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9">
+      <c r="A486">
+        <v>483</v>
+      </c>
+      <c r="B486" t="s">
+        <v>580</v>
+      </c>
+      <c r="C486">
+        <v>572143</v>
+      </c>
+      <c r="D486">
+        <v>2</v>
+      </c>
+      <c r="E486">
+        <v>0</v>
+      </c>
+      <c r="F486" t="s">
+        <v>11</v>
+      </c>
+      <c r="G486" t="s">
+        <v>12</v>
+      </c>
+      <c r="H486">
+        <v>55.33</v>
+      </c>
+      <c r="I486" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9">
+      <c r="A487">
+        <v>484</v>
+      </c>
+      <c r="B487" t="s">
+        <v>581</v>
+      </c>
+      <c r="C487" t="s">
+        <v>47</v>
+      </c>
+      <c r="D487">
+        <v>2</v>
+      </c>
+      <c r="E487">
+        <v>0</v>
+      </c>
+      <c r="F487" t="s">
+        <v>11</v>
+      </c>
+      <c r="G487" t="s">
+        <v>12</v>
+      </c>
+      <c r="H487">
+        <v>55.33</v>
+      </c>
+      <c r="I487" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9">
+      <c r="A488">
+        <v>485</v>
+      </c>
+      <c r="B488" t="s">
+        <v>582</v>
+      </c>
+      <c r="C488">
+        <v>577522</v>
+      </c>
+      <c r="D488">
+        <v>2</v>
+      </c>
+      <c r="E488">
+        <v>0</v>
+      </c>
+      <c r="F488" t="s">
+        <v>11</v>
+      </c>
+      <c r="G488" t="s">
+        <v>12</v>
+      </c>
+      <c r="H488">
+        <v>55.33</v>
+      </c>
+      <c r="I488" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9">
+      <c r="A489">
+        <v>486</v>
+      </c>
+      <c r="B489" t="s">
+        <v>583</v>
+      </c>
+      <c r="C489">
+        <v>561202</v>
+      </c>
+      <c r="D489">
+        <v>2</v>
+      </c>
+      <c r="E489">
+        <v>0</v>
+      </c>
+      <c r="F489" t="s">
+        <v>11</v>
+      </c>
+      <c r="G489" t="s">
+        <v>12</v>
+      </c>
+      <c r="H489">
+        <v>55.33</v>
+      </c>
+      <c r="I489" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9">
+      <c r="A490">
+        <v>487</v>
+      </c>
+      <c r="B490" t="s">
+        <v>584</v>
+      </c>
+      <c r="C490">
+        <v>563122</v>
+      </c>
+      <c r="D490">
+        <v>2</v>
+      </c>
+      <c r="E490">
+        <v>0</v>
+      </c>
+      <c r="F490" t="s">
+        <v>11</v>
+      </c>
+      <c r="G490" t="s">
+        <v>12</v>
+      </c>
+      <c r="H490">
+        <v>55.33</v>
+      </c>
+      <c r="I490" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9">
+      <c r="A491">
+        <v>488</v>
+      </c>
+      <c r="B491" t="s">
+        <v>585</v>
+      </c>
+      <c r="C491">
+        <v>577217</v>
+      </c>
+      <c r="D491">
+        <v>2</v>
+      </c>
+      <c r="E491">
+        <v>0</v>
+      </c>
+      <c r="F491" t="s">
+        <v>11</v>
+      </c>
+      <c r="G491" t="s">
+        <v>12</v>
+      </c>
+      <c r="H491">
+        <v>55.33</v>
+      </c>
+      <c r="I491" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9">
+      <c r="A492">
+        <v>489</v>
+      </c>
+      <c r="B492" t="s">
+        <v>586</v>
+      </c>
+      <c r="C492">
+        <v>560085</v>
+      </c>
+      <c r="D492">
+        <v>23</v>
+      </c>
+      <c r="E492">
+        <v>4</v>
+      </c>
+      <c r="F492" t="s">
+        <v>587</v>
+      </c>
+      <c r="G492" t="s">
+        <v>588</v>
+      </c>
+      <c r="H492">
+        <v>55.28</v>
+      </c>
+      <c r="I492" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9">
+      <c r="A493">
+        <v>490</v>
+      </c>
+      <c r="B493" t="s">
+        <v>589</v>
+      </c>
+      <c r="C493">
+        <v>517501</v>
+      </c>
+      <c r="D493">
+        <v>15</v>
+      </c>
+      <c r="E493">
+        <v>5</v>
+      </c>
+      <c r="F493" t="s">
+        <v>590</v>
+      </c>
+      <c r="G493" t="s">
+        <v>591</v>
+      </c>
+      <c r="H493">
+        <v>55.030000000000001</v>
+      </c>
+      <c r="I493" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9">
+      <c r="A494">
+        <v>491</v>
+      </c>
+      <c r="B494" t="s">
+        <v>592</v>
+      </c>
+      <c r="C494">
+        <v>570023</v>
+      </c>
+      <c r="D494">
+        <v>15</v>
+      </c>
+      <c r="E494">
+        <v>3</v>
+      </c>
+      <c r="F494" t="s">
+        <v>593</v>
+      </c>
+      <c r="G494" t="s">
+        <v>594</v>
+      </c>
+      <c r="H494">
+        <v>54.92</v>
+      </c>
+      <c r="I494" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
+      <c r="A495">
+        <v>492</v>
+      </c>
+      <c r="B495" t="s">
+        <v>595</v>
+      </c>
+      <c r="C495">
+        <v>580028</v>
+      </c>
+      <c r="D495">
+        <v>14</v>
+      </c>
+      <c r="E495">
+        <v>3</v>
+      </c>
+      <c r="F495" t="s">
+        <v>596</v>
+      </c>
+      <c r="G495" t="s">
+        <v>597</v>
+      </c>
+      <c r="H495">
+        <v>54.83</v>
+      </c>
+      <c r="I495" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9">
+      <c r="A496">
+        <v>493</v>
+      </c>
+      <c r="B496" t="s">
+        <v>598</v>
+      </c>
+      <c r="C496">
+        <v>500056</v>
+      </c>
+      <c r="D496">
+        <v>18</v>
+      </c>
+      <c r="E496">
+        <v>10</v>
+      </c>
+      <c r="F496" t="s">
+        <v>214</v>
+      </c>
+      <c r="G496" t="s">
+        <v>599</v>
+      </c>
+      <c r="H496">
+        <v>54.77</v>
+      </c>
+      <c r="I496" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497">
+        <v>494</v>
+      </c>
+      <c r="B497" t="s">
+        <v>600</v>
+      </c>
+      <c r="C497">
+        <v>560076</v>
+      </c>
+      <c r="D497">
+        <v>12</v>
+      </c>
+      <c r="E497">
+        <v>2</v>
+      </c>
+      <c r="F497" t="s">
+        <v>601</v>
+      </c>
+      <c r="G497" t="s">
+        <v>602</v>
+      </c>
+      <c r="H497">
+        <v>54.7</v>
+      </c>
+      <c r="I497" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9">
+      <c r="A498">
+        <v>495</v>
+      </c>
+      <c r="B498" t="s">
+        <v>603</v>
+      </c>
+      <c r="C498">
+        <v>500016</v>
+      </c>
+      <c r="D498">
+        <v>14</v>
+      </c>
+      <c r="E498">
+        <v>2</v>
+      </c>
+      <c r="F498" t="s">
+        <v>120</v>
+      </c>
+      <c r="G498" t="s">
+        <v>604</v>
+      </c>
+      <c r="H498">
+        <v>54.67</v>
+      </c>
+      <c r="I498" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9">
+      <c r="A499">
+        <v>496</v>
+      </c>
+      <c r="B499" t="s">
+        <v>605</v>
+      </c>
+      <c r="C499">
+        <v>515001</v>
+      </c>
+      <c r="D499">
+        <v>21</v>
+      </c>
+      <c r="E499">
+        <v>10</v>
+      </c>
+      <c r="F499" t="s">
+        <v>423</v>
+      </c>
+      <c r="G499" t="s">
+        <v>606</v>
+      </c>
+      <c r="H499">
+        <v>54.67</v>
+      </c>
+      <c r="I499" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9">
+      <c r="A500">
+        <v>497</v>
+      </c>
+      <c r="B500" t="s">
+        <v>607</v>
+      </c>
+      <c r="C500">
+        <v>500070</v>
+      </c>
+      <c r="D500">
+        <v>16</v>
+      </c>
+      <c r="E500">
+        <v>7</v>
+      </c>
+      <c r="F500" t="s">
+        <v>608</v>
+      </c>
+      <c r="G500" t="s">
+        <v>609</v>
+      </c>
+      <c r="H500">
+        <v>54.18</v>
+      </c>
+      <c r="I500" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9">
+      <c r="A501">
+        <v>498</v>
+      </c>
+      <c r="B501" t="s">
+        <v>610</v>
+      </c>
+      <c r="C501">
+        <v>500013</v>
+      </c>
+      <c r="D501">
+        <v>17</v>
+      </c>
+      <c r="E501">
+        <v>10</v>
+      </c>
+      <c r="F501" t="s">
+        <v>611</v>
+      </c>
+      <c r="G501" t="s">
+        <v>612</v>
+      </c>
+      <c r="H501">
+        <v>53.88</v>
+      </c>
+      <c r="I501" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9">
+      <c r="A502">
+        <v>499</v>
+      </c>
+      <c r="B502" t="s">
+        <v>613</v>
+      </c>
+      <c r="C502">
+        <v>560079</v>
+      </c>
+      <c r="D502">
+        <v>42</v>
+      </c>
+      <c r="E502">
+        <v>6</v>
+      </c>
+      <c r="F502" t="s">
+        <v>219</v>
+      </c>
+      <c r="G502" t="s">
+        <v>614</v>
+      </c>
+      <c r="H502">
+        <v>53.81</v>
+      </c>
+      <c r="I502" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9">
+      <c r="A503">
+        <v>500</v>
+      </c>
+      <c r="B503" t="s">
+        <v>615</v>
+      </c>
+      <c r="C503">
+        <v>533001</v>
+      </c>
+      <c r="D503">
+        <v>12</v>
+      </c>
+      <c r="E503">
+        <v>2</v>
+      </c>
+      <c r="F503" t="s">
+        <v>616</v>
+      </c>
+      <c r="G503" t="s">
+        <v>124</v>
+      </c>
+      <c r="H503">
+        <v>53.78</v>
+      </c>
+      <c r="I503" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9">
+      <c r="A504">
+        <v>501</v>
+      </c>
+      <c r="B504" t="s">
+        <v>617</v>
+      </c>
+      <c r="C504">
+        <v>560016</v>
+      </c>
+      <c r="D504">
+        <v>17</v>
+      </c>
+      <c r="E504">
+        <v>6</v>
+      </c>
+      <c r="F504" t="s">
+        <v>618</v>
+      </c>
+      <c r="G504" t="s">
+        <v>619</v>
+      </c>
+      <c r="H504">
+        <v>53.17</v>
+      </c>
+      <c r="I504" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9">
+      <c r="A505">
+        <v>502</v>
+      </c>
+      <c r="B505" t="s">
+        <v>620</v>
+      </c>
+      <c r="C505">
+        <v>517408</v>
+      </c>
+      <c r="D505">
+        <v>3</v>
+      </c>
+      <c r="E505">
+        <v>0</v>
+      </c>
+      <c r="F505" t="s">
+        <v>11</v>
+      </c>
+      <c r="G505" t="s">
+        <v>12</v>
+      </c>
+      <c r="H505">
+        <v>53.0</v>
+      </c>
+      <c r="I505" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9">
+      <c r="A506">
+        <v>503</v>
+      </c>
+      <c r="B506" t="s">
+        <v>621</v>
+      </c>
+      <c r="C506">
+        <v>562125</v>
+      </c>
+      <c r="D506">
+        <v>3</v>
+      </c>
+      <c r="E506">
+        <v>0</v>
+      </c>
+      <c r="F506" t="s">
+        <v>11</v>
+      </c>
+      <c r="G506" t="s">
+        <v>12</v>
+      </c>
+      <c r="H506">
+        <v>53.0</v>
+      </c>
+      <c r="I506" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9">
+      <c r="A507">
+        <v>504</v>
+      </c>
+      <c r="B507" t="s">
+        <v>622</v>
+      </c>
+      <c r="C507">
+        <v>500086</v>
+      </c>
+      <c r="D507">
+        <v>3</v>
+      </c>
+      <c r="E507">
+        <v>0</v>
+      </c>
+      <c r="F507" t="s">
+        <v>11</v>
+      </c>
+      <c r="G507" t="s">
+        <v>12</v>
+      </c>
+      <c r="H507">
+        <v>53.0</v>
+      </c>
+      <c r="I507" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9">
+      <c r="A508">
+        <v>505</v>
+      </c>
+      <c r="B508" t="s">
+        <v>623</v>
+      </c>
+      <c r="C508">
+        <v>116104</v>
+      </c>
+      <c r="D508">
+        <v>3</v>
+      </c>
+      <c r="E508">
+        <v>0</v>
+      </c>
+      <c r="F508" t="s">
+        <v>11</v>
+      </c>
+      <c r="G508" t="s">
+        <v>12</v>
+      </c>
+      <c r="H508">
+        <v>53.0</v>
+      </c>
+      <c r="I508" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9">
+      <c r="A509">
+        <v>506</v>
+      </c>
+      <c r="B509" t="s">
+        <v>624</v>
+      </c>
+      <c r="C509">
+        <v>581115</v>
+      </c>
+      <c r="D509">
+        <v>3</v>
+      </c>
+      <c r="E509">
+        <v>0</v>
+      </c>
+      <c r="F509" t="s">
+        <v>11</v>
+      </c>
+      <c r="G509" t="s">
+        <v>12</v>
+      </c>
+      <c r="H509">
+        <v>53.0</v>
+      </c>
+      <c r="I509" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9">
+      <c r="A510">
+        <v>507</v>
+      </c>
+      <c r="B510" t="s">
+        <v>625</v>
+      </c>
+      <c r="C510">
+        <v>502291</v>
+      </c>
+      <c r="D510">
+        <v>3</v>
+      </c>
+      <c r="E510">
+        <v>0</v>
+      </c>
+      <c r="F510" t="s">
+        <v>11</v>
+      </c>
+      <c r="G510" t="s">
+        <v>12</v>
+      </c>
+      <c r="H510">
+        <v>53.0</v>
+      </c>
+      <c r="I510" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9">
+      <c r="A511">
+        <v>508</v>
+      </c>
+      <c r="B511" t="s">
+        <v>626</v>
+      </c>
+      <c r="C511">
+        <v>501504</v>
+      </c>
+      <c r="D511">
+        <v>3</v>
+      </c>
+      <c r="E511">
+        <v>0</v>
+      </c>
+      <c r="F511" t="s">
+        <v>11</v>
+      </c>
+      <c r="G511" t="s">
+        <v>12</v>
+      </c>
+      <c r="H511">
+        <v>53.0</v>
+      </c>
+      <c r="I511" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9">
+      <c r="A512">
+        <v>509</v>
+      </c>
+      <c r="B512" t="s">
+        <v>627</v>
+      </c>
+      <c r="C512">
+        <v>560070</v>
+      </c>
+      <c r="D512">
+        <v>36</v>
+      </c>
+      <c r="E512">
+        <v>7</v>
+      </c>
+      <c r="F512" t="s">
+        <v>117</v>
+      </c>
+      <c r="G512" t="s">
+        <v>628</v>
+      </c>
+      <c r="H512">
+        <v>52.98</v>
+      </c>
+      <c r="I512" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9">
+      <c r="A513">
+        <v>510</v>
+      </c>
+      <c r="B513" t="s">
+        <v>629</v>
+      </c>
+      <c r="C513">
+        <v>560011</v>
+      </c>
+      <c r="D513">
+        <v>32</v>
+      </c>
+      <c r="E513">
+        <v>5</v>
+      </c>
+      <c r="F513" t="s">
+        <v>117</v>
+      </c>
+      <c r="G513" t="s">
+        <v>628</v>
+      </c>
+      <c r="H513">
+        <v>52.97</v>
+      </c>
+      <c r="I513" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9">
+      <c r="A514">
+        <v>511</v>
+      </c>
+      <c r="B514" t="s">
+        <v>630</v>
+      </c>
+      <c r="C514">
+        <v>560076</v>
+      </c>
+      <c r="D514">
+        <v>28</v>
+      </c>
+      <c r="E514">
+        <v>7</v>
+      </c>
+      <c r="F514" t="s">
+        <v>631</v>
+      </c>
+      <c r="G514" t="s">
+        <v>372</v>
+      </c>
+      <c r="H514">
+        <v>52.87</v>
+      </c>
+      <c r="I514" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9">
+      <c r="A515">
+        <v>512</v>
+      </c>
+      <c r="B515" t="s">
+        <v>632</v>
+      </c>
+      <c r="C515">
+        <v>500042</v>
+      </c>
+      <c r="D515">
+        <v>18</v>
+      </c>
+      <c r="E515">
+        <v>3</v>
+      </c>
+      <c r="F515" t="s">
+        <v>633</v>
+      </c>
+      <c r="G515" t="s">
+        <v>634</v>
+      </c>
+      <c r="H515">
+        <v>52.46</v>
+      </c>
+      <c r="I515" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9">
+      <c r="A516">
+        <v>513</v>
+      </c>
+      <c r="B516" t="s">
+        <v>635</v>
+      </c>
+      <c r="C516">
+        <v>570009</v>
+      </c>
+      <c r="D516">
+        <v>14</v>
+      </c>
+      <c r="E516">
+        <v>4</v>
+      </c>
+      <c r="F516" t="s">
+        <v>593</v>
+      </c>
+      <c r="G516" t="s">
+        <v>594</v>
+      </c>
+      <c r="H516">
+        <v>52.25</v>
+      </c>
+      <c r="I516" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9">
+      <c r="A517">
+        <v>514</v>
+      </c>
+      <c r="B517" t="s">
+        <v>636</v>
+      </c>
+      <c r="C517">
+        <v>560022</v>
+      </c>
+      <c r="D517">
+        <v>32</v>
+      </c>
+      <c r="E517">
+        <v>5</v>
+      </c>
+      <c r="F517" t="s">
+        <v>136</v>
+      </c>
+      <c r="G517" t="s">
+        <v>386</v>
+      </c>
+      <c r="H517">
+        <v>52.24</v>
+      </c>
+      <c r="I517" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9">
+      <c r="A518">
+        <v>515</v>
+      </c>
+      <c r="B518" t="s">
+        <v>637</v>
+      </c>
+      <c r="C518">
+        <v>517507</v>
+      </c>
+      <c r="D518">
+        <v>16</v>
+      </c>
+      <c r="E518">
+        <v>5</v>
+      </c>
+      <c r="F518" t="s">
+        <v>638</v>
+      </c>
+      <c r="G518" t="s">
+        <v>639</v>
+      </c>
+      <c r="H518">
+        <v>52.16</v>
+      </c>
+      <c r="I518" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9">
+      <c r="A519">
+        <v>516</v>
+      </c>
+      <c r="B519" t="s">
+        <v>640</v>
+      </c>
+      <c r="C519">
+        <v>500074</v>
+      </c>
+      <c r="D519">
+        <v>25</v>
+      </c>
+      <c r="E519">
+        <v>7</v>
+      </c>
+      <c r="F519" t="s">
+        <v>641</v>
+      </c>
+      <c r="G519" t="s">
+        <v>642</v>
+      </c>
+      <c r="H519">
+        <v>52.060000000000002</v>
+      </c>
+      <c r="I519" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9">
+      <c r="A520">
+        <v>517</v>
+      </c>
+      <c r="B520" t="s">
+        <v>643</v>
+      </c>
+      <c r="C520">
+        <v>530016</v>
+      </c>
+      <c r="D520">
+        <v>18</v>
+      </c>
+      <c r="E520">
+        <v>5</v>
+      </c>
+      <c r="F520" t="s">
+        <v>94</v>
+      </c>
+      <c r="G520" t="s">
+        <v>644</v>
+      </c>
+      <c r="H520">
+        <v>51.95</v>
+      </c>
+      <c r="I520" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9">
+      <c r="A521">
+        <v>518</v>
+      </c>
+      <c r="B521" t="s">
+        <v>645</v>
+      </c>
+      <c r="C521">
+        <v>500072</v>
+      </c>
+      <c r="D521">
+        <v>13</v>
+      </c>
+      <c r="E521">
+        <v>3</v>
+      </c>
+      <c r="F521" t="s">
+        <v>646</v>
+      </c>
+      <c r="G521" t="s">
+        <v>647</v>
+      </c>
+      <c r="H521">
+        <v>51.95</v>
+      </c>
+      <c r="I521" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9">
+      <c r="A522">
+        <v>519</v>
+      </c>
+      <c r="B522" t="s">
+        <v>648</v>
+      </c>
+      <c r="C522">
+        <v>560016</v>
+      </c>
+      <c r="D522">
+        <v>15</v>
+      </c>
+      <c r="E522">
+        <v>6</v>
+      </c>
+      <c r="F522" t="s">
+        <v>649</v>
+      </c>
+      <c r="G522" t="s">
+        <v>650</v>
+      </c>
+      <c r="H522">
+        <v>51.87</v>
+      </c>
+      <c r="I522" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9">
+      <c r="A523">
+        <v>520</v>
+      </c>
+      <c r="B523" t="s">
+        <v>651</v>
+      </c>
+      <c r="C523">
+        <v>500062</v>
+      </c>
+      <c r="D523">
+        <v>14</v>
+      </c>
+      <c r="E523">
+        <v>10</v>
+      </c>
+      <c r="F523" t="s">
+        <v>418</v>
+      </c>
+      <c r="G523" t="s">
+        <v>140</v>
+      </c>
+      <c r="H523">
+        <v>51.7</v>
+      </c>
+      <c r="I523" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9">
+      <c r="A524">
+        <v>521</v>
+      </c>
+      <c r="B524" t="s">
+        <v>652</v>
+      </c>
+      <c r="C524">
+        <v>560026</v>
+      </c>
+      <c r="D524">
+        <v>44</v>
+      </c>
+      <c r="E524">
+        <v>4</v>
+      </c>
+      <c r="F524" t="s">
+        <v>112</v>
+      </c>
+      <c r="G524" t="s">
+        <v>400</v>
+      </c>
+      <c r="H524">
+        <v>51.63</v>
+      </c>
+      <c r="I524" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9">
+      <c r="A525">
+        <v>522</v>
+      </c>
+      <c r="B525" t="s">
+        <v>653</v>
+      </c>
+      <c r="C525">
+        <v>580020</v>
+      </c>
+      <c r="D525">
+        <v>13</v>
+      </c>
+      <c r="E525">
+        <v>6</v>
+      </c>
+      <c r="F525" t="s">
+        <v>596</v>
+      </c>
+      <c r="G525" t="s">
+        <v>654</v>
+      </c>
+      <c r="H525">
+        <v>51.59</v>
+      </c>
+      <c r="I525" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9">
+      <c r="A526">
+        <v>523</v>
+      </c>
+      <c r="B526" t="s">
+        <v>655</v>
+      </c>
+      <c r="C526">
+        <v>560010</v>
+      </c>
+      <c r="D526">
+        <v>42</v>
+      </c>
+      <c r="E526">
+        <v>8</v>
+      </c>
+      <c r="F526" t="s">
+        <v>415</v>
+      </c>
+      <c r="G526" t="s">
+        <v>656</v>
+      </c>
+      <c r="H526">
+        <v>51.56</v>
+      </c>
+      <c r="I526" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9">
+      <c r="A527">
+        <v>524</v>
+      </c>
+      <c r="B527" t="s">
+        <v>657</v>
+      </c>
+      <c r="C527">
+        <v>500018</v>
+      </c>
+      <c r="D527">
+        <v>19</v>
+      </c>
+      <c r="E527">
+        <v>3</v>
+      </c>
+      <c r="F527" t="s">
+        <v>633</v>
+      </c>
+      <c r="G527" t="s">
+        <v>656</v>
+      </c>
+      <c r="H527">
+        <v>51.55</v>
+      </c>
+      <c r="I527" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9">
+      <c r="A528">
+        <v>525</v>
+      </c>
+      <c r="B528" t="s">
+        <v>658</v>
+      </c>
+      <c r="C528">
+        <v>500079</v>
+      </c>
+      <c r="D528">
+        <v>24</v>
+      </c>
+      <c r="E528">
+        <v>8</v>
+      </c>
+      <c r="F528" t="s">
+        <v>659</v>
+      </c>
+      <c r="G528" t="s">
+        <v>660</v>
+      </c>
+      <c r="H528">
+        <v>51.27</v>
+      </c>
+      <c r="I528" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9">
+      <c r="A529">
+        <v>526</v>
+      </c>
+      <c r="B529" t="s">
+        <v>661</v>
+      </c>
+      <c r="C529">
+        <v>522003</v>
+      </c>
+      <c r="D529">
+        <v>8</v>
+      </c>
+      <c r="E529">
+        <v>1</v>
+      </c>
+      <c r="F529" t="s">
+        <v>412</v>
+      </c>
+      <c r="G529" t="s">
+        <v>662</v>
+      </c>
+      <c r="H529">
+        <v>51.26</v>
+      </c>
+      <c r="I529" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9">
+      <c r="A530">
+        <v>527</v>
+      </c>
+      <c r="B530" t="s">
+        <v>663</v>
+      </c>
+      <c r="C530">
+        <v>580021</v>
+      </c>
+      <c r="D530">
+        <v>15</v>
+      </c>
+      <c r="E530">
+        <v>6</v>
+      </c>
+      <c r="F530" t="s">
+        <v>596</v>
+      </c>
+      <c r="G530" t="s">
+        <v>660</v>
+      </c>
+      <c r="H530">
+        <v>51.26</v>
+      </c>
+      <c r="I530" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9">
+      <c r="A531">
+        <v>528</v>
+      </c>
+      <c r="B531" t="s">
+        <v>664</v>
+      </c>
+      <c r="C531">
+        <v>515001</v>
+      </c>
+      <c r="D531">
+        <v>25</v>
+      </c>
+      <c r="E531">
+        <v>10</v>
+      </c>
+      <c r="F531" t="s">
+        <v>665</v>
+      </c>
+      <c r="G531" t="s">
+        <v>666</v>
+      </c>
+      <c r="H531">
+        <v>51.17</v>
+      </c>
+      <c r="I531" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9">
+      <c r="A532">
+        <v>529</v>
+      </c>
+      <c r="B532" t="s">
+        <v>667</v>
+      </c>
+      <c r="C532">
+        <v>560010</v>
+      </c>
+      <c r="D532">
+        <v>45</v>
+      </c>
+      <c r="E532">
+        <v>9</v>
+      </c>
+      <c r="F532" t="s">
+        <v>668</v>
+      </c>
+      <c r="G532" t="s">
+        <v>669</v>
+      </c>
+      <c r="H532">
+        <v>51.15</v>
+      </c>
+      <c r="I532" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="A533">
+        <v>530</v>
+      </c>
+      <c r="B533" t="s">
+        <v>670</v>
+      </c>
+      <c r="C533">
+        <v>500070</v>
+      </c>
+      <c r="D533">
+        <v>20</v>
+      </c>
+      <c r="E533">
+        <v>8</v>
+      </c>
+      <c r="F533" t="s">
+        <v>608</v>
+      </c>
+      <c r="G533" t="s">
+        <v>669</v>
+      </c>
+      <c r="H533">
+        <v>51.15</v>
+      </c>
+      <c r="I533" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9">
+      <c r="A534">
+        <v>531</v>
+      </c>
+      <c r="B534" t="s">
+        <v>671</v>
+      </c>
+      <c r="C534">
+        <v>560078</v>
+      </c>
+      <c r="D534">
+        <v>29</v>
+      </c>
+      <c r="E534">
+        <v>5</v>
+      </c>
+      <c r="F534" t="s">
+        <v>393</v>
+      </c>
+      <c r="G534" t="s">
+        <v>672</v>
+      </c>
+      <c r="H534">
+        <v>51.0</v>
+      </c>
+      <c r="I534" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9">
+      <c r="A535">
+        <v>532</v>
+      </c>
+      <c r="B535" t="s">
+        <v>673</v>
+      </c>
+      <c r="C535">
+        <v>517507</v>
+      </c>
+      <c r="D535">
+        <v>16</v>
+      </c>
+      <c r="E535">
+        <v>5</v>
+      </c>
+      <c r="F535" t="s">
+        <v>674</v>
+      </c>
+      <c r="G535" t="s">
+        <v>675</v>
+      </c>
+      <c r="H535">
+        <v>50.93</v>
+      </c>
+      <c r="I535" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9">
+      <c r="A536">
+        <v>533</v>
+      </c>
+      <c r="B536" t="s">
+        <v>676</v>
+      </c>
+      <c r="C536">
+        <v>530020</v>
+      </c>
+      <c r="D536">
+        <v>17</v>
+      </c>
+      <c r="E536">
+        <v>5</v>
+      </c>
+      <c r="F536" t="s">
+        <v>677</v>
+      </c>
+      <c r="G536" t="s">
+        <v>678</v>
+      </c>
+      <c r="H536">
+        <v>50.9</v>
+      </c>
+      <c r="I536" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9">
+      <c r="A537">
+        <v>534</v>
+      </c>
+      <c r="B537" t="s">
+        <v>679</v>
+      </c>
+      <c r="C537">
+        <v>560076</v>
+      </c>
+      <c r="D537">
+        <v>18</v>
+      </c>
+      <c r="E537">
+        <v>6</v>
+      </c>
+      <c r="F537" t="s">
+        <v>601</v>
+      </c>
+      <c r="G537" t="s">
+        <v>680</v>
+      </c>
+      <c r="H537">
+        <v>50.72</v>
+      </c>
+      <c r="I537" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9">
+      <c r="A538">
+        <v>535</v>
+      </c>
+      <c r="B538" t="s">
+        <v>681</v>
+      </c>
+      <c r="C538">
+        <v>530002</v>
+      </c>
+      <c r="D538">
+        <v>18</v>
+      </c>
+      <c r="E538">
+        <v>5</v>
+      </c>
+      <c r="F538" t="s">
+        <v>682</v>
+      </c>
+      <c r="G538" t="s">
+        <v>683</v>
+      </c>
+      <c r="H538">
+        <v>50.62</v>
+      </c>
+      <c r="I538" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9">
+      <c r="A539">
+        <v>536</v>
+      </c>
+      <c r="B539" t="s">
+        <v>684</v>
+      </c>
+      <c r="C539">
+        <v>522002</v>
+      </c>
+      <c r="D539">
+        <v>16</v>
+      </c>
+      <c r="E539">
+        <v>3</v>
+      </c>
+      <c r="F539" t="s">
+        <v>685</v>
+      </c>
+      <c r="G539" t="s">
+        <v>686</v>
+      </c>
+      <c r="H539">
+        <v>50.59</v>
+      </c>
+      <c r="I539" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9">
+      <c r="A540">
+        <v>537</v>
+      </c>
+      <c r="B540" t="s">
+        <v>687</v>
+      </c>
+      <c r="C540">
+        <v>560003</v>
+      </c>
+      <c r="D540">
+        <v>30</v>
+      </c>
+      <c r="E540">
+        <v>7</v>
+      </c>
+      <c r="F540" t="s">
+        <v>688</v>
+      </c>
+      <c r="G540" t="s">
+        <v>689</v>
+      </c>
+      <c r="H540">
+        <v>50.58</v>
+      </c>
+      <c r="I540" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9">
+      <c r="A541">
+        <v>538</v>
+      </c>
+      <c r="B541" t="s">
+        <v>690</v>
+      </c>
+      <c r="C541">
+        <v>517501</v>
+      </c>
+      <c r="D541">
+        <v>16</v>
+      </c>
+      <c r="E541">
+        <v>5</v>
+      </c>
+      <c r="F541" t="s">
+        <v>691</v>
+      </c>
+      <c r="G541" t="s">
+        <v>692</v>
+      </c>
+      <c r="H541">
+        <v>50.53</v>
+      </c>
+      <c r="I541" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9">
+      <c r="A542">
+        <v>539</v>
+      </c>
+      <c r="B542" t="s">
+        <v>693</v>
+      </c>
+      <c r="C542">
+        <v>560050</v>
+      </c>
+      <c r="D542">
+        <v>36</v>
+      </c>
+      <c r="E542">
+        <v>5</v>
+      </c>
+      <c r="F542" t="s">
+        <v>587</v>
+      </c>
+      <c r="G542" t="s">
+        <v>694</v>
+      </c>
+      <c r="H542">
+        <v>50.38</v>
+      </c>
+      <c r="I542" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9">
+      <c r="A543">
+        <v>540</v>
+      </c>
+      <c r="B543" t="s">
+        <v>695</v>
+      </c>
+      <c r="C543">
+        <v>502286</v>
+      </c>
+      <c r="D543">
+        <v>2</v>
+      </c>
+      <c r="E543">
+        <v>0</v>
+      </c>
+      <c r="F543" t="s">
+        <v>11</v>
+      </c>
+      <c r="G543" t="s">
+        <v>12</v>
+      </c>
+      <c r="H543">
+        <v>50.33</v>
+      </c>
+      <c r="I543" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9">
+      <c r="A544">
+        <v>541</v>
+      </c>
+      <c r="B544" t="s">
+        <v>696</v>
+      </c>
+      <c r="C544">
+        <v>533468</v>
+      </c>
+      <c r="D544">
+        <v>2</v>
+      </c>
+      <c r="E544">
+        <v>0</v>
+      </c>
+      <c r="F544" t="s">
+        <v>11</v>
+      </c>
+      <c r="G544" t="s">
+        <v>12</v>
+      </c>
+      <c r="H544">
+        <v>50.33</v>
+      </c>
+      <c r="I544" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9">
+      <c r="A545">
+        <v>542</v>
+      </c>
+      <c r="B545" t="s">
+        <v>697</v>
+      </c>
+      <c r="C545">
+        <v>533254</v>
+      </c>
+      <c r="D545">
+        <v>2</v>
+      </c>
+      <c r="E545">
+        <v>0</v>
+      </c>
+      <c r="F545" t="s">
+        <v>11</v>
+      </c>
+      <c r="G545" t="s">
+        <v>12</v>
+      </c>
+      <c r="H545">
+        <v>50.33</v>
+      </c>
+      <c r="I545" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9">
+      <c r="A546">
+        <v>543</v>
+      </c>
+      <c r="B546" t="s">
+        <v>698</v>
+      </c>
+      <c r="C546">
+        <v>562160</v>
+      </c>
+      <c r="D546">
+        <v>2</v>
+      </c>
+      <c r="E546">
+        <v>0</v>
+      </c>
+      <c r="F546" t="s">
+        <v>11</v>
+      </c>
+      <c r="G546" t="s">
+        <v>12</v>
+      </c>
+      <c r="H546">
+        <v>50.33</v>
+      </c>
+      <c r="I546" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9">
+      <c r="A547">
+        <v>544</v>
+      </c>
+      <c r="B547" t="s">
+        <v>699</v>
+      </c>
+      <c r="C547">
+        <v>517503</v>
+      </c>
+      <c r="D547">
+        <v>2</v>
+      </c>
+      <c r="E547">
+        <v>0</v>
+      </c>
+      <c r="F547" t="s">
+        <v>11</v>
+      </c>
+      <c r="G547" t="s">
+        <v>12</v>
+      </c>
+      <c r="H547">
+        <v>50.33</v>
+      </c>
+      <c r="I547" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9">
+      <c r="A548">
+        <v>545</v>
+      </c>
+      <c r="B548" t="s">
+        <v>700</v>
+      </c>
+      <c r="C548">
+        <v>523155</v>
+      </c>
+      <c r="D548">
+        <v>2</v>
+      </c>
+      <c r="E548">
+        <v>0</v>
+      </c>
+      <c r="F548" t="s">
+        <v>11</v>
+      </c>
+      <c r="G548" t="s">
+        <v>12</v>
+      </c>
+      <c r="H548">
+        <v>50.33</v>
+      </c>
+      <c r="I548" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9">
+      <c r="A549">
+        <v>546</v>
+      </c>
+      <c r="B549" t="s">
+        <v>701</v>
+      </c>
+      <c r="C549" t="s">
+        <v>47</v>
+      </c>
+      <c r="D549">
+        <v>2</v>
+      </c>
+      <c r="E549">
+        <v>0</v>
+      </c>
+      <c r="F549" t="s">
+        <v>11</v>
+      </c>
+      <c r="G549" t="s">
+        <v>12</v>
+      </c>
+      <c r="H549">
+        <v>50.33</v>
+      </c>
+      <c r="I549" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9">
+      <c r="A550">
+        <v>547</v>
+      </c>
+      <c r="B550" t="s">
+        <v>702</v>
+      </c>
+      <c r="C550">
+        <v>524201</v>
+      </c>
+      <c r="D550">
+        <v>2</v>
+      </c>
+      <c r="E550">
+        <v>0</v>
+      </c>
+      <c r="F550" t="s">
+        <v>11</v>
+      </c>
+      <c r="G550" t="s">
+        <v>12</v>
+      </c>
+      <c r="H550">
+        <v>50.33</v>
+      </c>
+      <c r="I550" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9">
+      <c r="A551">
+        <v>548</v>
+      </c>
+      <c r="B551" t="s">
+        <v>703</v>
+      </c>
+      <c r="C551">
+        <v>523226</v>
+      </c>
+      <c r="D551">
+        <v>2</v>
+      </c>
+      <c r="E551">
+        <v>0</v>
+      </c>
+      <c r="F551" t="s">
+        <v>11</v>
+      </c>
+      <c r="G551" t="s">
+        <v>12</v>
+      </c>
+      <c r="H551">
+        <v>50.33</v>
+      </c>
+      <c r="I551" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9">
+      <c r="A552">
+        <v>549</v>
+      </c>
+      <c r="B552" t="s">
+        <v>704</v>
+      </c>
+      <c r="C552">
+        <v>562107</v>
+      </c>
+      <c r="D552">
+        <v>2</v>
+      </c>
+      <c r="E552">
+        <v>0</v>
+      </c>
+      <c r="F552" t="s">
+        <v>11</v>
+      </c>
+      <c r="G552" t="s">
+        <v>12</v>
+      </c>
+      <c r="H552">
+        <v>50.33</v>
+      </c>
+      <c r="I552" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9">
+      <c r="A553">
+        <v>550</v>
+      </c>
+      <c r="B553" t="s">
+        <v>705</v>
+      </c>
+      <c r="C553">
+        <v>560105</v>
+      </c>
+      <c r="D553">
+        <v>2</v>
+      </c>
+      <c r="E553">
+        <v>0</v>
+      </c>
+      <c r="F553" t="s">
+        <v>11</v>
+      </c>
+      <c r="G553" t="s">
+        <v>12</v>
+      </c>
+      <c r="H553">
+        <v>50.33</v>
+      </c>
+      <c r="I553" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9">
+      <c r="A554">
+        <v>551</v>
+      </c>
+      <c r="B554" t="s">
+        <v>706</v>
+      </c>
+      <c r="C554">
+        <v>571428</v>
+      </c>
+      <c r="D554">
+        <v>2</v>
+      </c>
+      <c r="E554">
+        <v>0</v>
+      </c>
+      <c r="F554" t="s">
+        <v>11</v>
+      </c>
+      <c r="G554" t="s">
+        <v>12</v>
+      </c>
+      <c r="H554">
+        <v>50.33</v>
+      </c>
+      <c r="I554" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9">
+      <c r="A555">
+        <v>552</v>
+      </c>
+      <c r="B555" t="s">
+        <v>707</v>
+      </c>
+      <c r="C555">
+        <v>575014</v>
+      </c>
+      <c r="D555">
+        <v>2</v>
+      </c>
+      <c r="E555">
+        <v>0</v>
+      </c>
+      <c r="F555" t="s">
+        <v>11</v>
+      </c>
+      <c r="G555" t="s">
+        <v>12</v>
+      </c>
+      <c r="H555">
+        <v>50.33</v>
+      </c>
+      <c r="I555" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9">
+      <c r="A556">
+        <v>553</v>
+      </c>
+      <c r="B556" t="s">
+        <v>708</v>
+      </c>
+      <c r="C556">
+        <v>505467</v>
+      </c>
+      <c r="D556">
+        <v>2</v>
+      </c>
+      <c r="E556">
+        <v>0</v>
+      </c>
+      <c r="F556" t="s">
+        <v>11</v>
+      </c>
+      <c r="G556" t="s">
+        <v>12</v>
+      </c>
+      <c r="H556">
+        <v>50.33</v>
+      </c>
+      <c r="I556" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9">
+      <c r="A557">
+        <v>554</v>
+      </c>
+      <c r="B557" t="s">
+        <v>709</v>
+      </c>
+      <c r="C557">
+        <v>523105</v>
+      </c>
+      <c r="D557">
+        <v>2</v>
+      </c>
+      <c r="E557">
+        <v>0</v>
+      </c>
+      <c r="F557" t="s">
+        <v>11</v>
+      </c>
+      <c r="G557" t="s">
+        <v>12</v>
+      </c>
+      <c r="H557">
+        <v>50.33</v>
+      </c>
+      <c r="I557" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9">
+      <c r="A558">
+        <v>555</v>
+      </c>
+      <c r="B558" t="s">
+        <v>710</v>
+      </c>
+      <c r="C558">
+        <v>530046</v>
+      </c>
+      <c r="D558">
+        <v>2</v>
+      </c>
+      <c r="E558">
+        <v>0</v>
+      </c>
+      <c r="F558" t="s">
+        <v>11</v>
+      </c>
+      <c r="G558" t="s">
+        <v>12</v>
+      </c>
+      <c r="H558">
+        <v>50.33</v>
+      </c>
+      <c r="I558" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9">
+      <c r="A559">
+        <v>556</v>
+      </c>
+      <c r="B559" t="s">
+        <v>711</v>
+      </c>
+      <c r="C559">
+        <v>560099</v>
+      </c>
+      <c r="D559">
+        <v>2</v>
+      </c>
+      <c r="E559">
+        <v>0</v>
+      </c>
+      <c r="F559" t="s">
+        <v>11</v>
+      </c>
+      <c r="G559" t="s">
+        <v>12</v>
+      </c>
+      <c r="H559">
+        <v>50.33</v>
+      </c>
+      <c r="I559" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9">
+      <c r="A560">
+        <v>557</v>
+      </c>
+      <c r="B560" t="s">
+        <v>712</v>
+      </c>
+      <c r="C560">
+        <v>534101</v>
+      </c>
+      <c r="D560">
+        <v>2</v>
+      </c>
+      <c r="E560">
+        <v>0</v>
+      </c>
+      <c r="F560" t="s">
+        <v>11</v>
+      </c>
+      <c r="G560" t="s">
+        <v>12</v>
+      </c>
+      <c r="H560">
+        <v>50.33</v>
+      </c>
+      <c r="I560" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9">
+      <c r="A561">
+        <v>558</v>
+      </c>
+      <c r="B561" t="s">
+        <v>713</v>
+      </c>
+      <c r="C561">
+        <v>522265</v>
+      </c>
+      <c r="D561">
+        <v>2</v>
+      </c>
+      <c r="E561">
+        <v>0</v>
+      </c>
+      <c r="F561" t="s">
+        <v>11</v>
+      </c>
+      <c r="G561" t="s">
+        <v>12</v>
+      </c>
+      <c r="H561">
+        <v>50.33</v>
+      </c>
+      <c r="I561" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9">
+      <c r="A562">
+        <v>559</v>
+      </c>
+      <c r="B562" t="s">
+        <v>714</v>
+      </c>
+      <c r="C562">
+        <v>572103</v>
+      </c>
+      <c r="D562">
+        <v>2</v>
+      </c>
+      <c r="E562">
+        <v>0</v>
+      </c>
+      <c r="F562" t="s">
+        <v>11</v>
+      </c>
+      <c r="G562" t="s">
+        <v>12</v>
+      </c>
+      <c r="H562">
+        <v>50.33</v>
+      </c>
+      <c r="I562" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9">
+      <c r="A563">
+        <v>560</v>
+      </c>
+      <c r="B563" t="s">
+        <v>715</v>
+      </c>
+      <c r="C563">
+        <v>533238</v>
+      </c>
+      <c r="D563">
+        <v>2</v>
+      </c>
+      <c r="E563">
+        <v>0</v>
+      </c>
+      <c r="F563" t="s">
+        <v>11</v>
+      </c>
+      <c r="G563" t="s">
+        <v>12</v>
+      </c>
+      <c r="H563">
+        <v>50.33</v>
+      </c>
+      <c r="I563" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9">
+      <c r="A564">
+        <v>561</v>
+      </c>
+      <c r="B564" t="s">
+        <v>716</v>
+      </c>
+      <c r="C564">
+        <v>500005</v>
+      </c>
+      <c r="D564">
+        <v>2</v>
+      </c>
+      <c r="E564">
+        <v>0</v>
+      </c>
+      <c r="F564" t="s">
+        <v>11</v>
+      </c>
+      <c r="G564" t="s">
+        <v>12</v>
+      </c>
+      <c r="H564">
+        <v>50.33</v>
+      </c>
+      <c r="I564" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9">
+      <c r="A565">
+        <v>562</v>
+      </c>
+      <c r="B565" t="s">
+        <v>717</v>
+      </c>
+      <c r="C565">
+        <v>517408</v>
+      </c>
+      <c r="D565">
+        <v>2</v>
+      </c>
+      <c r="E565">
+        <v>0</v>
+      </c>
+      <c r="F565" t="s">
+        <v>11</v>
+      </c>
+      <c r="G565" t="s">
+        <v>12</v>
+      </c>
+      <c r="H565">
+        <v>50.33</v>
+      </c>
+      <c r="I565" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9">
+      <c r="A566">
+        <v>563</v>
+      </c>
+      <c r="B566" t="s">
+        <v>718</v>
+      </c>
+      <c r="C566">
+        <v>517425</v>
+      </c>
+      <c r="D566">
+        <v>2</v>
+      </c>
+      <c r="E566">
+        <v>0</v>
+      </c>
+      <c r="F566" t="s">
+        <v>11</v>
+      </c>
+      <c r="G566" t="s">
+        <v>12</v>
+      </c>
+      <c r="H566">
+        <v>50.33</v>
+      </c>
+      <c r="I566" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9">
+      <c r="A567">
+        <v>564</v>
+      </c>
+      <c r="B567" t="s">
+        <v>719</v>
+      </c>
+      <c r="C567">
+        <v>535002</v>
+      </c>
+      <c r="D567">
+        <v>2</v>
+      </c>
+      <c r="E567">
+        <v>0</v>
+      </c>
+      <c r="F567" t="s">
+        <v>11</v>
+      </c>
+      <c r="G567" t="s">
+        <v>12</v>
+      </c>
+      <c r="H567">
+        <v>50.33</v>
+      </c>
+      <c r="I567" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9">
+      <c r="A568">
+        <v>565</v>
+      </c>
+      <c r="B568" t="s">
+        <v>720</v>
+      </c>
+      <c r="C568">
+        <v>560061</v>
+      </c>
+      <c r="D568">
+        <v>2</v>
+      </c>
+      <c r="E568">
+        <v>0</v>
+      </c>
+      <c r="F568" t="s">
+        <v>11</v>
+      </c>
+      <c r="G568" t="s">
+        <v>12</v>
+      </c>
+      <c r="H568">
+        <v>50.33</v>
+      </c>
+      <c r="I568" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9">
+      <c r="A569">
+        <v>566</v>
+      </c>
+      <c r="B569" t="s">
+        <v>721</v>
+      </c>
+      <c r="C569">
+        <v>506003</v>
+      </c>
+      <c r="D569">
+        <v>2</v>
+      </c>
+      <c r="E569">
+        <v>0</v>
+      </c>
+      <c r="F569" t="s">
+        <v>11</v>
+      </c>
+      <c r="G569" t="s">
+        <v>12</v>
+      </c>
+      <c r="H569">
+        <v>50.33</v>
+      </c>
+      <c r="I569" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9">
+      <c r="A570">
+        <v>567</v>
+      </c>
+      <c r="B570" t="s">
+        <v>722</v>
+      </c>
+      <c r="C570">
+        <v>534406</v>
+      </c>
+      <c r="D570">
+        <v>2</v>
+      </c>
+      <c r="E570">
+        <v>0</v>
+      </c>
+      <c r="F570" t="s">
+        <v>11</v>
+      </c>
+      <c r="G570" t="s">
+        <v>12</v>
+      </c>
+      <c r="H570">
+        <v>50.33</v>
+      </c>
+      <c r="I570" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9">
+      <c r="A571">
+        <v>568</v>
+      </c>
+      <c r="B571" t="s">
+        <v>723</v>
+      </c>
+      <c r="C571">
+        <v>533407</v>
+      </c>
+      <c r="D571">
+        <v>2</v>
+      </c>
+      <c r="E571">
+        <v>0</v>
+      </c>
+      <c r="F571" t="s">
+        <v>11</v>
+      </c>
+      <c r="G571" t="s">
+        <v>12</v>
+      </c>
+      <c r="H571">
+        <v>50.33</v>
+      </c>
+      <c r="I571" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9">
+      <c r="A572">
+        <v>569</v>
+      </c>
+      <c r="B572" t="s">
+        <v>724</v>
+      </c>
+      <c r="C572">
+        <v>508213</v>
+      </c>
+      <c r="D572">
+        <v>2</v>
+      </c>
+      <c r="E572">
+        <v>0</v>
+      </c>
+      <c r="F572" t="s">
+        <v>11</v>
+      </c>
+      <c r="G572" t="s">
+        <v>12</v>
+      </c>
+      <c r="H572">
+        <v>50.33</v>
+      </c>
+      <c r="I572" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9">
+      <c r="A573">
+        <v>570</v>
+      </c>
+      <c r="B573" t="s">
+        <v>725</v>
+      </c>
+      <c r="C573">
+        <v>585211</v>
+      </c>
+      <c r="D573">
+        <v>2</v>
+      </c>
+      <c r="E573">
+        <v>0</v>
+      </c>
+      <c r="F573" t="s">
+        <v>11</v>
+      </c>
+      <c r="G573" t="s">
+        <v>12</v>
+      </c>
+      <c r="H573">
+        <v>50.33</v>
+      </c>
+      <c r="I573" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9">
+      <c r="A574">
+        <v>571</v>
+      </c>
+      <c r="B574" t="s">
+        <v>726</v>
+      </c>
+      <c r="C574">
+        <v>585223</v>
+      </c>
+      <c r="D574">
+        <v>2</v>
+      </c>
+      <c r="E574">
+        <v>0</v>
+      </c>
+      <c r="F574" t="s">
+        <v>11</v>
+      </c>
+      <c r="G574" t="s">
+        <v>12</v>
+      </c>
+      <c r="H574">
+        <v>50.33</v>
+      </c>
+      <c r="I574" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9">
+      <c r="A575">
+        <v>572</v>
+      </c>
+      <c r="B575" t="s">
+        <v>727</v>
+      </c>
+      <c r="C575">
+        <v>524322</v>
+      </c>
+      <c r="D575">
+        <v>2</v>
+      </c>
+      <c r="E575">
+        <v>0</v>
+      </c>
+      <c r="F575" t="s">
+        <v>11</v>
+      </c>
+      <c r="G575" t="s">
+        <v>12</v>
+      </c>
+      <c r="H575">
+        <v>50.33</v>
+      </c>
+      <c r="I575" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9">
+      <c r="A576">
+        <v>573</v>
+      </c>
+      <c r="B576" t="s">
+        <v>728</v>
+      </c>
+      <c r="C576">
+        <v>521366</v>
+      </c>
+      <c r="D576">
+        <v>2</v>
+      </c>
+      <c r="E576">
+        <v>0</v>
+      </c>
+      <c r="F576" t="s">
+        <v>11</v>
+      </c>
+      <c r="G576" t="s">
+        <v>12</v>
+      </c>
+      <c r="H576">
+        <v>50.33</v>
+      </c>
+      <c r="I576" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9">
+      <c r="A577">
+        <v>574</v>
+      </c>
+      <c r="B577" t="s">
+        <v>729</v>
+      </c>
+      <c r="C577">
+        <v>533126</v>
+      </c>
+      <c r="D577">
+        <v>2</v>
+      </c>
+      <c r="E577">
+        <v>0</v>
+      </c>
+      <c r="F577" t="s">
+        <v>11</v>
+      </c>
+      <c r="G577" t="s">
+        <v>12</v>
+      </c>
+      <c r="H577">
+        <v>50.33</v>
+      </c>
+      <c r="I577" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9">
+      <c r="A578">
+        <v>575</v>
+      </c>
+      <c r="B578" t="s">
+        <v>730</v>
+      </c>
+      <c r="C578">
+        <v>582207</v>
+      </c>
+      <c r="D578">
+        <v>2</v>
+      </c>
+      <c r="E578">
+        <v>0</v>
+      </c>
+      <c r="F578" t="s">
+        <v>11</v>
+      </c>
+      <c r="G578" t="s">
+        <v>12</v>
+      </c>
+      <c r="H578">
+        <v>50.33</v>
+      </c>
+      <c r="I578" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9">
+      <c r="A579">
+        <v>576</v>
+      </c>
+      <c r="B579" t="s">
+        <v>731</v>
+      </c>
+      <c r="C579">
+        <v>533240</v>
+      </c>
+      <c r="D579">
+        <v>2</v>
+      </c>
+      <c r="E579">
+        <v>0</v>
+      </c>
+      <c r="F579" t="s">
+        <v>11</v>
+      </c>
+      <c r="G579" t="s">
+        <v>12</v>
+      </c>
+      <c r="H579">
+        <v>50.33</v>
+      </c>
+      <c r="I579" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9">
+      <c r="A580">
+        <v>577</v>
+      </c>
+      <c r="B580" t="s">
+        <v>732</v>
+      </c>
+      <c r="C580">
+        <v>508211</v>
+      </c>
+      <c r="D580">
+        <v>2</v>
+      </c>
+      <c r="E580">
+        <v>0</v>
+      </c>
+      <c r="F580" t="s">
+        <v>11</v>
+      </c>
+      <c r="G580" t="s">
+        <v>12</v>
+      </c>
+      <c r="H580">
+        <v>50.33</v>
+      </c>
+      <c r="I580" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9">
+      <c r="A581">
+        <v>578</v>
+      </c>
+      <c r="B581" t="s">
+        <v>733</v>
+      </c>
+      <c r="C581">
+        <v>200420</v>
+      </c>
+      <c r="D581">
+        <v>2</v>
+      </c>
+      <c r="E581">
+        <v>0</v>
+      </c>
+      <c r="F581" t="s">
+        <v>11</v>
+      </c>
+      <c r="G581" t="s">
+        <v>12</v>
+      </c>
+      <c r="H581">
+        <v>50.33</v>
+      </c>
+      <c r="I581" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9">
+      <c r="A582">
+        <v>579</v>
+      </c>
+      <c r="B582" t="s">
+        <v>734</v>
+      </c>
+      <c r="C582">
+        <v>518422</v>
+      </c>
+      <c r="D582">
+        <v>2</v>
+      </c>
+      <c r="E582">
+        <v>0</v>
+      </c>
+      <c r="F582" t="s">
+        <v>11</v>
+      </c>
+      <c r="G582" t="s">
+        <v>12</v>
+      </c>
+      <c r="H582">
+        <v>50.33</v>
+      </c>
+      <c r="I582" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9">
+      <c r="A583">
+        <v>580</v>
+      </c>
+      <c r="B583" t="s">
+        <v>735</v>
+      </c>
+      <c r="C583">
+        <v>591123</v>
+      </c>
+      <c r="D583">
+        <v>2</v>
+      </c>
+      <c r="E583">
+        <v>0</v>
+      </c>
+      <c r="F583" t="s">
+        <v>11</v>
+      </c>
+      <c r="G583" t="s">
+        <v>12</v>
+      </c>
+      <c r="H583">
+        <v>50.33</v>
+      </c>
+      <c r="I583" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9">
+      <c r="A584">
+        <v>581</v>
+      </c>
+      <c r="B584" t="s">
+        <v>736</v>
+      </c>
+      <c r="C584">
+        <v>585102</v>
+      </c>
+      <c r="D584">
+        <v>2</v>
+      </c>
+      <c r="E584">
+        <v>0</v>
+      </c>
+      <c r="F584" t="s">
+        <v>11</v>
+      </c>
+      <c r="G584" t="s">
+        <v>12</v>
+      </c>
+      <c r="H584">
+        <v>50.33</v>
+      </c>
+      <c r="I584" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9">
+      <c r="A585">
+        <v>582</v>
+      </c>
+      <c r="B585" t="s">
+        <v>737</v>
+      </c>
+      <c r="C585">
+        <v>517234</v>
+      </c>
+      <c r="D585">
+        <v>2</v>
+      </c>
+      <c r="E585">
+        <v>0</v>
+      </c>
+      <c r="F585" t="s">
+        <v>11</v>
+      </c>
+      <c r="G585" t="s">
+        <v>12</v>
+      </c>
+      <c r="H585">
+        <v>50.33</v>
+      </c>
+      <c r="I585" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9">
+      <c r="A586">
+        <v>583</v>
+      </c>
+      <c r="B586" t="s">
+        <v>738</v>
+      </c>
+      <c r="C586">
+        <v>560105</v>
+      </c>
+      <c r="D586">
+        <v>2</v>
+      </c>
+      <c r="E586">
+        <v>0</v>
+      </c>
+      <c r="F586" t="s">
+        <v>11</v>
+      </c>
+      <c r="G586" t="s">
+        <v>12</v>
+      </c>
+      <c r="H586">
+        <v>50.33</v>
+      </c>
+      <c r="I586" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9">
+      <c r="A587">
+        <v>584</v>
+      </c>
+      <c r="B587" t="s">
+        <v>739</v>
+      </c>
+      <c r="C587">
+        <v>501218</v>
+      </c>
+      <c r="D587">
+        <v>2</v>
+      </c>
+      <c r="E587">
+        <v>0</v>
+      </c>
+      <c r="F587" t="s">
+        <v>11</v>
+      </c>
+      <c r="G587" t="s">
+        <v>12</v>
+      </c>
+      <c r="H587">
+        <v>50.33</v>
+      </c>
+      <c r="I587" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9">
+      <c r="A588">
+        <v>585</v>
+      </c>
+      <c r="B588" t="s">
+        <v>740</v>
+      </c>
+      <c r="C588">
+        <v>504001</v>
+      </c>
+      <c r="D588">
+        <v>2</v>
+      </c>
+      <c r="E588">
+        <v>0</v>
+      </c>
+      <c r="F588" t="s">
+        <v>11</v>
+      </c>
+      <c r="G588" t="s">
+        <v>12</v>
+      </c>
+      <c r="H588">
+        <v>50.33</v>
+      </c>
+      <c r="I588" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9">
+      <c r="A589">
+        <v>586</v>
+      </c>
+      <c r="B589" t="s">
+        <v>741</v>
+      </c>
+      <c r="C589">
+        <v>585412</v>
+      </c>
+      <c r="D589">
+        <v>2</v>
+      </c>
+      <c r="E589">
+        <v>0</v>
+      </c>
+      <c r="F589" t="s">
+        <v>11</v>
+      </c>
+      <c r="G589" t="s">
+        <v>12</v>
+      </c>
+      <c r="H589">
+        <v>50.33</v>
+      </c>
+      <c r="I589" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9">
+      <c r="A590">
+        <v>587</v>
+      </c>
+      <c r="B590" t="s">
+        <v>742</v>
+      </c>
+      <c r="C590" t="s">
+        <v>47</v>
+      </c>
+      <c r="D590">
+        <v>2</v>
+      </c>
+      <c r="E590">
+        <v>0</v>
+      </c>
+      <c r="F590" t="s">
+        <v>11</v>
+      </c>
+      <c r="G590" t="s">
+        <v>12</v>
+      </c>
+      <c r="H590">
+        <v>50.33</v>
+      </c>
+      <c r="I590" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9">
+      <c r="A591">
+        <v>588</v>
+      </c>
+      <c r="B591" t="s">
+        <v>743</v>
+      </c>
+      <c r="C591">
+        <v>571440</v>
+      </c>
+      <c r="D591">
+        <v>2</v>
+      </c>
+      <c r="E591">
+        <v>0</v>
+      </c>
+      <c r="F591" t="s">
+        <v>11</v>
+      </c>
+      <c r="G591" t="s">
+        <v>12</v>
+      </c>
+      <c r="H591">
+        <v>50.33</v>
+      </c>
+      <c r="I591" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9">
+      <c r="A592">
+        <v>589</v>
+      </c>
+      <c r="B592" t="s">
+        <v>744</v>
+      </c>
+      <c r="C592">
+        <v>586214</v>
+      </c>
+      <c r="D592">
+        <v>2</v>
+      </c>
+      <c r="E592">
+        <v>0</v>
+      </c>
+      <c r="F592" t="s">
+        <v>11</v>
+      </c>
+      <c r="G592" t="s">
+        <v>12</v>
+      </c>
+      <c r="H592">
+        <v>50.33</v>
+      </c>
+      <c r="I592" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9">
+      <c r="A593">
+        <v>590</v>
+      </c>
+      <c r="B593" t="s">
+        <v>745</v>
+      </c>
+      <c r="C593">
+        <v>508101</v>
+      </c>
+      <c r="D593">
+        <v>2</v>
+      </c>
+      <c r="E593">
+        <v>0</v>
+      </c>
+      <c r="F593" t="s">
+        <v>11</v>
+      </c>
+      <c r="G593" t="s">
+        <v>12</v>
+      </c>
+      <c r="H593">
+        <v>50.33</v>
+      </c>
+      <c r="I593" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9">
+      <c r="A594">
+        <v>591</v>
+      </c>
+      <c r="B594" t="s">
+        <v>746</v>
+      </c>
+      <c r="C594">
+        <v>584128</v>
+      </c>
+      <c r="D594">
+        <v>2</v>
+      </c>
+      <c r="E594">
+        <v>0</v>
+      </c>
+      <c r="F594" t="s">
+        <v>11</v>
+      </c>
+      <c r="G594" t="s">
+        <v>12</v>
+      </c>
+      <c r="H594">
+        <v>50.33</v>
+      </c>
+      <c r="I594" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9">
+      <c r="A595">
+        <v>592</v>
+      </c>
+      <c r="B595" t="s">
+        <v>747</v>
+      </c>
+      <c r="C595" t="s">
+        <v>47</v>
+      </c>
+      <c r="D595">
+        <v>2</v>
+      </c>
+      <c r="E595">
+        <v>0</v>
+      </c>
+      <c r="F595" t="s">
+        <v>11</v>
+      </c>
+      <c r="G595" t="s">
+        <v>12</v>
+      </c>
+      <c r="H595">
+        <v>50.33</v>
+      </c>
+      <c r="I595" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9">
+      <c r="A596">
+        <v>593</v>
+      </c>
+      <c r="B596" t="s">
+        <v>748</v>
+      </c>
+      <c r="C596">
+        <v>577522</v>
+      </c>
+      <c r="D596">
+        <v>2</v>
+      </c>
+      <c r="E596">
+        <v>0</v>
+      </c>
+      <c r="F596" t="s">
+        <v>11</v>
+      </c>
+      <c r="G596" t="s">
+        <v>12</v>
+      </c>
+      <c r="H596">
+        <v>50.33</v>
+      </c>
+      <c r="I596" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9">
+      <c r="A597">
+        <v>594</v>
+      </c>
+      <c r="B597" t="s">
+        <v>749</v>
+      </c>
+      <c r="C597">
+        <v>508248</v>
+      </c>
+      <c r="D597">
+        <v>2</v>
+      </c>
+      <c r="E597">
+        <v>0</v>
+      </c>
+      <c r="F597" t="s">
+        <v>11</v>
+      </c>
+      <c r="G597" t="s">
+        <v>12</v>
+      </c>
+      <c r="H597">
+        <v>50.33</v>
+      </c>
+      <c r="I597" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9">
+      <c r="A598">
+        <v>595</v>
+      </c>
+      <c r="B598" t="s">
+        <v>750</v>
+      </c>
+      <c r="C598">
+        <v>585328</v>
+      </c>
+      <c r="D598">
+        <v>2</v>
+      </c>
+      <c r="E598">
+        <v>0</v>
+      </c>
+      <c r="F598" t="s">
+        <v>11</v>
+      </c>
+      <c r="G598" t="s">
+        <v>12</v>
+      </c>
+      <c r="H598">
+        <v>50.33</v>
+      </c>
+      <c r="I598" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9">
+      <c r="A599">
+        <v>596</v>
+      </c>
+      <c r="B599" t="s">
+        <v>751</v>
+      </c>
+      <c r="C599">
+        <v>563131</v>
+      </c>
+      <c r="D599">
+        <v>2</v>
+      </c>
+      <c r="E599">
+        <v>0</v>
+      </c>
+      <c r="F599" t="s">
+        <v>11</v>
+      </c>
+      <c r="G599" t="s">
+        <v>12</v>
+      </c>
+      <c r="H599">
+        <v>50.33</v>
+      </c>
+      <c r="I599" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9">
+      <c r="A600">
+        <v>597</v>
+      </c>
+      <c r="B600" t="s">
+        <v>752</v>
+      </c>
+      <c r="C600">
+        <v>517325</v>
+      </c>
+      <c r="D600">
+        <v>2</v>
+      </c>
+      <c r="E600">
+        <v>0</v>
+      </c>
+      <c r="F600" t="s">
+        <v>11</v>
+      </c>
+      <c r="G600" t="s">
+        <v>12</v>
+      </c>
+      <c r="H600">
+        <v>50.33</v>
+      </c>
+      <c r="I600" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9">
+      <c r="A601">
+        <v>598</v>
+      </c>
+      <c r="B601" t="s">
+        <v>753</v>
+      </c>
+      <c r="C601">
+        <v>533253</v>
+      </c>
+      <c r="D601">
+        <v>2</v>
+      </c>
+      <c r="E601">
+        <v>0</v>
+      </c>
+      <c r="F601" t="s">
+        <v>11</v>
+      </c>
+      <c r="G601" t="s">
+        <v>12</v>
+      </c>
+      <c r="H601">
+        <v>50.33</v>
+      </c>
+      <c r="I601" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9">
+      <c r="A602">
+        <v>599</v>
+      </c>
+      <c r="B602" t="s">
+        <v>754</v>
+      </c>
+      <c r="C602">
+        <v>500097</v>
+      </c>
+      <c r="D602">
+        <v>15</v>
+      </c>
+      <c r="E602">
+        <v>6</v>
+      </c>
+      <c r="F602" t="s">
+        <v>755</v>
+      </c>
+      <c r="G602" t="s">
+        <v>756</v>
+      </c>
+      <c r="H602">
+        <v>50.31</v>
+      </c>
+      <c r="I602" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9">
+      <c r="A603">
+        <v>600</v>
+      </c>
+      <c r="B603" t="s">
+        <v>757</v>
+      </c>
+      <c r="C603">
+        <v>515001</v>
+      </c>
+      <c r="D603">
+        <v>25</v>
+      </c>
+      <c r="E603">
+        <v>10</v>
+      </c>
+      <c r="F603" t="s">
+        <v>758</v>
+      </c>
+      <c r="G603" t="s">
+        <v>756</v>
+      </c>
+      <c r="H603">
+        <v>50.3</v>
+      </c>
+      <c r="I603" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9">
+      <c r="A604">
+        <v>601</v>
+      </c>
+      <c r="B604" t="s">
+        <v>759</v>
+      </c>
+      <c r="C604">
+        <v>560114</v>
+      </c>
+      <c r="D604">
+        <v>19</v>
+      </c>
+      <c r="E604">
+        <v>4</v>
+      </c>
+      <c r="F604" t="s">
+        <v>234</v>
+      </c>
+      <c r="G604" t="s">
+        <v>760</v>
+      </c>
+      <c r="H604">
+        <v>50.17</v>
+      </c>
+      <c r="I604" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9">
+      <c r="A605">
+        <v>602</v>
+      </c>
+      <c r="B605" t="s">
+        <v>761</v>
+      </c>
+      <c r="C605">
+        <v>560043</v>
+      </c>
+      <c r="D605">
+        <v>17</v>
+      </c>
+      <c r="E605">
+        <v>6</v>
+      </c>
+      <c r="F605" t="s">
+        <v>762</v>
+      </c>
+      <c r="G605" t="s">
+        <v>763</v>
+      </c>
+      <c r="H605">
+        <v>50.12</v>
+      </c>
+      <c r="I605" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9">
+      <c r="A606">
+        <v>603</v>
+      </c>
+      <c r="B606" t="s">
+        <v>764</v>
+      </c>
+      <c r="C606">
+        <v>242437</v>
+      </c>
+      <c r="D606">
+        <v>13</v>
+      </c>
+      <c r="E606">
+        <v>10</v>
+      </c>
+      <c r="F606" t="s">
+        <v>765</v>
+      </c>
+      <c r="G606" t="s">
+        <v>766</v>
+      </c>
+      <c r="H606">
+        <v>49.76</v>
+      </c>
+      <c r="I606" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9">
+      <c r="A607">
+        <v>604</v>
+      </c>
+      <c r="B607" t="s">
+        <v>768</v>
+      </c>
+      <c r="C607">
+        <v>580023</v>
+      </c>
+      <c r="D607">
+        <v>12</v>
+      </c>
+      <c r="E607">
+        <v>6</v>
+      </c>
+      <c r="F607" t="s">
+        <v>769</v>
+      </c>
+      <c r="G607" t="s">
+        <v>647</v>
+      </c>
+      <c r="H607">
+        <v>49.3</v>
+      </c>
+      <c r="I607" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9">
+      <c r="A608">
+        <v>605</v>
+      </c>
+      <c r="B608" t="s">
+        <v>770</v>
+      </c>
+      <c r="C608">
+        <v>533003</v>
+      </c>
+      <c r="D608">
+        <v>12</v>
+      </c>
+      <c r="E608">
+        <v>2</v>
+      </c>
+      <c r="F608" t="s">
+        <v>616</v>
+      </c>
+      <c r="G608" t="s">
+        <v>771</v>
+      </c>
+      <c r="H608">
+        <v>48.66</v>
+      </c>
+      <c r="I608" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9">
+      <c r="A609">
+        <v>606</v>
+      </c>
+      <c r="B609" t="s">
+        <v>772</v>
+      </c>
+      <c r="C609">
+        <v>522003</v>
+      </c>
+      <c r="D609">
+        <v>14</v>
+      </c>
+      <c r="E609">
+        <v>3</v>
+      </c>
+      <c r="F609" t="s">
+        <v>773</v>
+      </c>
+      <c r="G609" t="s">
+        <v>774</v>
+      </c>
+      <c r="H609">
+        <v>48.15</v>
+      </c>
+      <c r="I609" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9">
+      <c r="A610">
+        <v>607</v>
+      </c>
+      <c r="B610" t="s">
+        <v>775</v>
+      </c>
+      <c r="C610">
+        <v>562159</v>
+      </c>
+      <c r="D610">
+        <v>12</v>
+      </c>
+      <c r="E610">
+        <v>5</v>
+      </c>
+      <c r="F610" t="s">
+        <v>776</v>
+      </c>
+      <c r="G610" t="s">
+        <v>777</v>
+      </c>
+      <c r="H610">
+        <v>48.13</v>
+      </c>
+      <c r="I610" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9">
+      <c r="A611">
+        <v>608</v>
+      </c>
+      <c r="B611" t="s">
+        <v>778</v>
+      </c>
+      <c r="C611">
+        <v>533216</v>
+      </c>
+      <c r="D611">
+        <v>1</v>
+      </c>
+      <c r="E611">
+        <v>0</v>
+      </c>
+      <c r="F611" t="s">
+        <v>11</v>
+      </c>
+      <c r="G611" t="s">
+        <v>12</v>
+      </c>
+      <c r="H611">
+        <v>47.67</v>
+      </c>
+      <c r="I611" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9">
+      <c r="A612">
+        <v>609</v>
+      </c>
+      <c r="B612" t="s">
+        <v>779</v>
+      </c>
+      <c r="C612">
+        <v>508277</v>
+      </c>
+      <c r="D612">
+        <v>1</v>
+      </c>
+      <c r="E612">
+        <v>0</v>
+      </c>
+      <c r="F612" t="s">
+        <v>11</v>
+      </c>
+      <c r="G612" t="s">
+        <v>12</v>
+      </c>
+      <c r="H612">
+        <v>47.67</v>
+      </c>
+      <c r="I612" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9">
+      <c r="A613">
+        <v>610</v>
+      </c>
+      <c r="B613" t="s">
+        <v>780</v>
+      </c>
+      <c r="C613">
+        <v>509102</v>
+      </c>
+      <c r="D613">
+        <v>1</v>
+      </c>
+      <c r="E613">
+        <v>0</v>
+      </c>
+      <c r="F613" t="s">
+        <v>11</v>
+      </c>
+      <c r="G613" t="s">
+        <v>12</v>
+      </c>
+      <c r="H613">
+        <v>47.67</v>
+      </c>
+      <c r="I613" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9">
+      <c r="A614">
+        <v>611</v>
+      </c>
+      <c r="B614" t="s">
+        <v>781</v>
+      </c>
+      <c r="C614">
+        <v>533305</v>
+      </c>
+      <c r="D614">
+        <v>1</v>
+      </c>
+      <c r="E614">
+        <v>0</v>
+      </c>
+      <c r="F614" t="s">
+        <v>11</v>
+      </c>
+      <c r="G614" t="s">
+        <v>12</v>
+      </c>
+      <c r="H614">
+        <v>47.67</v>
+      </c>
+      <c r="I614" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9">
+      <c r="A615">
+        <v>612</v>
+      </c>
+      <c r="B615" t="s">
+        <v>782</v>
+      </c>
+      <c r="C615">
+        <v>585228</v>
+      </c>
+      <c r="D615">
+        <v>1</v>
+      </c>
+      <c r="E615">
+        <v>0</v>
+      </c>
+      <c r="F615" t="s">
+        <v>11</v>
+      </c>
+      <c r="G615" t="s">
+        <v>12</v>
+      </c>
+      <c r="H615">
+        <v>47.67</v>
+      </c>
+      <c r="I615" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9">
+      <c r="A616">
+        <v>613</v>
+      </c>
+      <c r="B616" t="s">
+        <v>783</v>
+      </c>
+      <c r="C616">
+        <v>582201</v>
+      </c>
+      <c r="D616">
+        <v>1</v>
+      </c>
+      <c r="E616">
+        <v>0</v>
+      </c>
+      <c r="F616" t="s">
+        <v>11</v>
+      </c>
+      <c r="G616" t="s">
+        <v>12</v>
+      </c>
+      <c r="H616">
+        <v>47.67</v>
+      </c>
+      <c r="I616" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9">
+      <c r="A617">
+        <v>614</v>
+      </c>
+      <c r="B617" t="s">
+        <v>784</v>
+      </c>
+      <c r="C617">
+        <v>502270</v>
+      </c>
+      <c r="D617">
+        <v>1</v>
+      </c>
+      <c r="E617">
+        <v>0</v>
+      </c>
+      <c r="F617" t="s">
+        <v>11</v>
+      </c>
+      <c r="G617" t="s">
+        <v>12</v>
+      </c>
+      <c r="H617">
+        <v>47.67</v>
+      </c>
+      <c r="I617" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9">
+      <c r="A618">
+        <v>615</v>
+      </c>
+      <c r="B618" t="s">
+        <v>785</v>
+      </c>
+      <c r="C618">
+        <v>560057</v>
+      </c>
+      <c r="D618">
+        <v>1</v>
+      </c>
+      <c r="E618">
+        <v>0</v>
+      </c>
+      <c r="F618" t="s">
+        <v>11</v>
+      </c>
+      <c r="G618" t="s">
+        <v>12</v>
+      </c>
+      <c r="H618">
+        <v>47.67</v>
+      </c>
+      <c r="I618" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9">
+      <c r="A619">
+        <v>616</v>
+      </c>
+      <c r="B619" t="s">
+        <v>786</v>
+      </c>
+      <c r="C619">
+        <v>583131</v>
+      </c>
+      <c r="D619">
+        <v>1</v>
+      </c>
+      <c r="E619">
+        <v>0</v>
+      </c>
+      <c r="F619" t="s">
+        <v>11</v>
+      </c>
+      <c r="G619" t="s">
+        <v>12</v>
+      </c>
+      <c r="H619">
+        <v>47.67</v>
+      </c>
+      <c r="I619" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9">
+      <c r="A620">
+        <v>617</v>
+      </c>
+      <c r="B620" t="s">
+        <v>787</v>
+      </c>
+      <c r="C620">
+        <v>508218</v>
+      </c>
+      <c r="D620">
+        <v>1</v>
+      </c>
+      <c r="E620">
+        <v>0</v>
+      </c>
+      <c r="F620" t="s">
+        <v>11</v>
+      </c>
+      <c r="G620" t="s">
+        <v>12</v>
+      </c>
+      <c r="H620">
+        <v>47.67</v>
+      </c>
+      <c r="I620" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9">
+      <c r="A621">
+        <v>618</v>
+      </c>
+      <c r="B621" t="s">
+        <v>788</v>
+      </c>
+      <c r="C621">
+        <v>508112</v>
+      </c>
+      <c r="D621">
+        <v>1</v>
+      </c>
+      <c r="E621">
+        <v>0</v>
+      </c>
+      <c r="F621" t="s">
+        <v>11</v>
+      </c>
+      <c r="G621" t="s">
+        <v>12</v>
+      </c>
+      <c r="H621">
+        <v>47.67</v>
+      </c>
+      <c r="I621" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9">
+      <c r="A622">
+        <v>619</v>
+      </c>
+      <c r="B622" t="s">
+        <v>789</v>
+      </c>
+      <c r="C622">
+        <v>635130</v>
+      </c>
+      <c r="D622">
+        <v>1</v>
+      </c>
+      <c r="E622">
+        <v>0</v>
+      </c>
+      <c r="F622" t="s">
+        <v>11</v>
+      </c>
+      <c r="G622" t="s">
+        <v>12</v>
+      </c>
+      <c r="H622">
+        <v>47.67</v>
+      </c>
+      <c r="I622" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9">
+      <c r="A623">
+        <v>620</v>
+      </c>
+      <c r="B623" t="s">
+        <v>790</v>
+      </c>
+      <c r="C623">
+        <v>585106</v>
+      </c>
+      <c r="D623">
+        <v>1</v>
+      </c>
+      <c r="E623">
+        <v>0</v>
+      </c>
+      <c r="F623" t="s">
+        <v>11</v>
+      </c>
+      <c r="G623" t="s">
+        <v>12</v>
+      </c>
+      <c r="H623">
+        <v>47.67</v>
+      </c>
+      <c r="I623" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9">
+      <c r="A624">
+        <v>621</v>
+      </c>
+      <c r="B624" t="s">
+        <v>791</v>
+      </c>
+      <c r="C624">
+        <v>501509</v>
+      </c>
+      <c r="D624">
+        <v>1</v>
+      </c>
+      <c r="E624">
+        <v>0</v>
+      </c>
+      <c r="F624" t="s">
+        <v>11</v>
+      </c>
+      <c r="G624" t="s">
+        <v>12</v>
+      </c>
+      <c r="H624">
+        <v>47.67</v>
+      </c>
+      <c r="I624" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9">
+      <c r="A625">
+        <v>622</v>
+      </c>
+      <c r="B625" t="s">
+        <v>792</v>
+      </c>
+      <c r="C625">
+        <v>523108</v>
+      </c>
+      <c r="D625">
+        <v>1</v>
+      </c>
+      <c r="E625">
+        <v>0</v>
+      </c>
+      <c r="F625" t="s">
+        <v>11</v>
+      </c>
+      <c r="G625" t="s">
+        <v>12</v>
+      </c>
+      <c r="H625">
+        <v>47.67</v>
+      </c>
+      <c r="I625" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9">
+      <c r="A626">
+        <v>623</v>
+      </c>
+      <c r="B626" t="s">
+        <v>793</v>
+      </c>
+      <c r="C626">
+        <v>534240</v>
+      </c>
+      <c r="D626">
+        <v>1</v>
+      </c>
+      <c r="E626">
+        <v>0</v>
+      </c>
+      <c r="F626" t="s">
+        <v>11</v>
+      </c>
+      <c r="G626" t="s">
+        <v>12</v>
+      </c>
+      <c r="H626">
+        <v>47.67</v>
+      </c>
+      <c r="I626" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9">
+      <c r="A627">
+        <v>624</v>
+      </c>
+      <c r="B627" t="s">
+        <v>794</v>
+      </c>
+      <c r="C627">
+        <v>509338</v>
+      </c>
+      <c r="D627">
+        <v>1</v>
+      </c>
+      <c r="E627">
+        <v>0</v>
+      </c>
+      <c r="F627" t="s">
+        <v>11</v>
+      </c>
+      <c r="G627" t="s">
+        <v>12</v>
+      </c>
+      <c r="H627">
+        <v>47.67</v>
+      </c>
+      <c r="I627" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9">
+      <c r="A628">
+        <v>625</v>
+      </c>
+      <c r="B628" t="s">
+        <v>795</v>
+      </c>
+      <c r="C628">
+        <v>500078</v>
+      </c>
+      <c r="D628">
+        <v>1</v>
+      </c>
+      <c r="E628">
+        <v>0</v>
+      </c>
+      <c r="F628" t="s">
+        <v>11</v>
+      </c>
+      <c r="G628" t="s">
+        <v>12</v>
+      </c>
+      <c r="H628">
+        <v>47.67</v>
+      </c>
+      <c r="I628" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9">
+      <c r="A629">
+        <v>626</v>
+      </c>
+      <c r="B629" t="s">
+        <v>796</v>
+      </c>
+      <c r="C629">
+        <v>277797</v>
+      </c>
+      <c r="D629">
+        <v>1</v>
+      </c>
+      <c r="E629">
+        <v>0</v>
+      </c>
+      <c r="F629" t="s">
+        <v>11</v>
+      </c>
+      <c r="G629" t="s">
+        <v>12</v>
+      </c>
+      <c r="H629">
+        <v>47.67</v>
+      </c>
+      <c r="I629" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9">
+      <c r="A630">
+        <v>627</v>
+      </c>
+      <c r="B630" t="s">
+        <v>797</v>
+      </c>
+      <c r="C630">
+        <v>245475</v>
+      </c>
+      <c r="D630">
+        <v>1</v>
+      </c>
+      <c r="E630">
+        <v>0</v>
+      </c>
+      <c r="F630" t="s">
+        <v>11</v>
+      </c>
+      <c r="G630" t="s">
+        <v>12</v>
+      </c>
+      <c r="H630">
+        <v>47.67</v>
+      </c>
+      <c r="I630" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9">
+      <c r="A631">
+        <v>628</v>
+      </c>
+      <c r="B631" t="s">
+        <v>798</v>
+      </c>
+      <c r="C631">
+        <v>571201</v>
+      </c>
+      <c r="D631">
+        <v>1</v>
+      </c>
+      <c r="E631">
+        <v>0</v>
+      </c>
+      <c r="F631" t="s">
+        <v>11</v>
+      </c>
+      <c r="G631" t="s">
+        <v>12</v>
+      </c>
+      <c r="H631">
+        <v>47.67</v>
+      </c>
+      <c r="I631" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9">
+      <c r="A632">
+        <v>629</v>
+      </c>
+      <c r="B632" t="s">
+        <v>799</v>
+      </c>
+      <c r="C632">
+        <v>503246</v>
+      </c>
+      <c r="D632">
+        <v>1</v>
+      </c>
+      <c r="E632">
+        <v>0</v>
+      </c>
+      <c r="F632" t="s">
+        <v>11</v>
+      </c>
+      <c r="G632" t="s">
+        <v>12</v>
+      </c>
+      <c r="H632">
+        <v>47.67</v>
+      </c>
+      <c r="I632" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9">
+      <c r="A633">
+        <v>630</v>
+      </c>
+      <c r="B633" t="s">
+        <v>800</v>
+      </c>
+      <c r="C633">
+        <v>502108</v>
+      </c>
+      <c r="D633">
+        <v>1</v>
+      </c>
+      <c r="E633">
+        <v>0</v>
+      </c>
+      <c r="F633" t="s">
+        <v>11</v>
+      </c>
+      <c r="G633" t="s">
+        <v>12</v>
+      </c>
+      <c r="H633">
+        <v>47.67</v>
+      </c>
+      <c r="I633" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9">
+      <c r="A634">
+        <v>631</v>
+      </c>
+      <c r="B634" t="s">
+        <v>801</v>
+      </c>
+      <c r="C634" t="s">
+        <v>47</v>
+      </c>
+      <c r="D634">
+        <v>1</v>
+      </c>
+      <c r="E634">
+        <v>0</v>
+      </c>
+      <c r="F634" t="s">
+        <v>11</v>
+      </c>
+      <c r="G634" t="s">
+        <v>12</v>
+      </c>
+      <c r="H634">
+        <v>47.67</v>
+      </c>
+      <c r="I634" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9">
+      <c r="A635">
+        <v>632</v>
+      </c>
+      <c r="B635" t="s">
+        <v>802</v>
+      </c>
+      <c r="C635">
+        <v>571237</v>
+      </c>
+      <c r="D635">
+        <v>1</v>
+      </c>
+      <c r="E635">
+        <v>0</v>
+      </c>
+      <c r="F635" t="s">
+        <v>11</v>
+      </c>
+      <c r="G635" t="s">
+        <v>12</v>
+      </c>
+      <c r="H635">
+        <v>47.67</v>
+      </c>
+      <c r="I635" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9">
+      <c r="A636">
+        <v>633</v>
+      </c>
+      <c r="B636" t="s">
+        <v>803</v>
+      </c>
+      <c r="C636">
+        <v>503122</v>
+      </c>
+      <c r="D636">
+        <v>1</v>
+      </c>
+      <c r="E636">
+        <v>0</v>
+      </c>
+      <c r="F636" t="s">
+        <v>11</v>
+      </c>
+      <c r="G636" t="s">
+        <v>12</v>
+      </c>
+      <c r="H636">
+        <v>47.67</v>
+      </c>
+      <c r="I636" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9">
+      <c r="A637">
+        <v>634</v>
+      </c>
+      <c r="B637" t="s">
+        <v>804</v>
+      </c>
+      <c r="C637" t="s">
+        <v>47</v>
+      </c>
+      <c r="D637">
+        <v>1</v>
+      </c>
+      <c r="E637">
+        <v>0</v>
+      </c>
+      <c r="F637" t="s">
+        <v>11</v>
+      </c>
+      <c r="G637" t="s">
+        <v>12</v>
+      </c>
+      <c r="H637">
+        <v>47.67</v>
+      </c>
+      <c r="I637" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9">
+      <c r="A638">
+        <v>635</v>
+      </c>
+      <c r="B638" t="s">
+        <v>805</v>
+      </c>
+      <c r="C638">
+        <v>507165</v>
+      </c>
+      <c r="D638">
+        <v>1</v>
+      </c>
+      <c r="E638">
+        <v>0</v>
+      </c>
+      <c r="F638" t="s">
+        <v>11</v>
+      </c>
+      <c r="G638" t="s">
+        <v>12</v>
+      </c>
+      <c r="H638">
+        <v>47.67</v>
+      </c>
+      <c r="I638" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9">
+      <c r="A639">
+        <v>636</v>
+      </c>
+      <c r="B639" t="s">
+        <v>806</v>
+      </c>
+      <c r="C639">
+        <v>517131</v>
+      </c>
+      <c r="D639">
+        <v>1</v>
+      </c>
+      <c r="E639">
+        <v>0</v>
+      </c>
+      <c r="F639" t="s">
+        <v>11</v>
+      </c>
+      <c r="G639" t="s">
+        <v>12</v>
+      </c>
+      <c r="H639">
+        <v>47.67</v>
+      </c>
+      <c r="I639" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9">
+      <c r="A640">
+        <v>637</v>
+      </c>
+      <c r="B640" t="s">
+        <v>807</v>
+      </c>
+      <c r="C640">
+        <v>587311</v>
+      </c>
+      <c r="D640">
+        <v>1</v>
+      </c>
+      <c r="E640">
+        <v>0</v>
+      </c>
+      <c r="F640" t="s">
+        <v>11</v>
+      </c>
+      <c r="G640" t="s">
+        <v>12</v>
+      </c>
+      <c r="H640">
+        <v>47.67</v>
+      </c>
+      <c r="I640" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9">
+      <c r="A641">
+        <v>638</v>
+      </c>
+      <c r="B641" t="s">
+        <v>808</v>
+      </c>
+      <c r="C641">
+        <v>506343</v>
+      </c>
+      <c r="D641">
+        <v>1</v>
+      </c>
+      <c r="E641">
+        <v>0</v>
+      </c>
+      <c r="F641" t="s">
+        <v>11</v>
+      </c>
+      <c r="G641" t="s">
+        <v>12</v>
+      </c>
+      <c r="H641">
+        <v>47.67</v>
+      </c>
+      <c r="I641" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9">
+      <c r="A642">
+        <v>639</v>
+      </c>
+      <c r="B642" t="s">
+        <v>809</v>
+      </c>
+      <c r="C642">
+        <v>577527</v>
+      </c>
+      <c r="D642">
+        <v>1</v>
+      </c>
+      <c r="E642">
+        <v>0</v>
+      </c>
+      <c r="F642" t="s">
+        <v>11</v>
+      </c>
+      <c r="G642" t="s">
+        <v>12</v>
+      </c>
+      <c r="H642">
+        <v>47.67</v>
+      </c>
+      <c r="I642" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9">
+      <c r="A643">
+        <v>640</v>
+      </c>
+      <c r="B643" t="s">
+        <v>810</v>
+      </c>
+      <c r="C643">
+        <v>576222</v>
+      </c>
+      <c r="D643">
+        <v>1</v>
+      </c>
+      <c r="E643">
+        <v>0</v>
+      </c>
+      <c r="F643" t="s">
+        <v>11</v>
+      </c>
+      <c r="G643" t="s">
+        <v>12</v>
+      </c>
+      <c r="H643">
+        <v>47.67</v>
+      </c>
+      <c r="I643" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9">
+      <c r="A644">
+        <v>641</v>
+      </c>
+      <c r="B644" t="s">
+        <v>811</v>
+      </c>
+      <c r="C644">
+        <v>508204</v>
+      </c>
+      <c r="D644">
+        <v>1</v>
+      </c>
+      <c r="E644">
+        <v>0</v>
+      </c>
+      <c r="F644" t="s">
+        <v>11</v>
+      </c>
+      <c r="G644" t="s">
+        <v>12</v>
+      </c>
+      <c r="H644">
+        <v>47.67</v>
+      </c>
+      <c r="I644" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9">
+      <c r="A645">
+        <v>642</v>
+      </c>
+      <c r="B645" t="s">
+        <v>812</v>
+      </c>
+      <c r="C645" t="s">
+        <v>47</v>
+      </c>
+      <c r="D645">
+        <v>1</v>
+      </c>
+      <c r="E645">
+        <v>0</v>
+      </c>
+      <c r="F645" t="s">
+        <v>11</v>
+      </c>
+      <c r="G645" t="s">
+        <v>12</v>
+      </c>
+      <c r="H645">
+        <v>47.67</v>
+      </c>
+      <c r="I645" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9">
+      <c r="A646">
+        <v>643</v>
+      </c>
+      <c r="B646" t="s">
+        <v>813</v>
+      </c>
+      <c r="C646">
+        <v>508284</v>
+      </c>
+      <c r="D646">
+        <v>1</v>
+      </c>
+      <c r="E646">
+        <v>0</v>
+      </c>
+      <c r="F646" t="s">
+        <v>11</v>
+      </c>
+      <c r="G646" t="s">
+        <v>12</v>
+      </c>
+      <c r="H646">
+        <v>47.67</v>
+      </c>
+      <c r="I646" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9">
+      <c r="A647">
+        <v>644</v>
+      </c>
+      <c r="B647" t="s">
+        <v>814</v>
+      </c>
+      <c r="C647">
+        <v>509210</v>
+      </c>
+      <c r="D647">
+        <v>1</v>
+      </c>
+      <c r="E647">
+        <v>0</v>
+      </c>
+      <c r="F647" t="s">
+        <v>11</v>
+      </c>
+      <c r="G647" t="s">
+        <v>12</v>
+      </c>
+      <c r="H647">
+        <v>47.67</v>
+      </c>
+      <c r="I647" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9">
+      <c r="A648">
+        <v>645</v>
+      </c>
+      <c r="B648" t="s">
+        <v>815</v>
+      </c>
+      <c r="C648">
+        <v>540293</v>
+      </c>
+      <c r="D648">
+        <v>1</v>
+      </c>
+      <c r="E648">
+        <v>0</v>
+      </c>
+      <c r="F648" t="s">
+        <v>11</v>
+      </c>
+      <c r="G648" t="s">
+        <v>12</v>
+      </c>
+      <c r="H648">
+        <v>47.67</v>
+      </c>
+      <c r="I648" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9">
+      <c r="A649">
+        <v>646</v>
+      </c>
+      <c r="B649" t="s">
+        <v>816</v>
+      </c>
+      <c r="C649">
+        <v>501205</v>
+      </c>
+      <c r="D649">
+        <v>1</v>
+      </c>
+      <c r="E649">
+        <v>0</v>
+      </c>
+      <c r="F649" t="s">
+        <v>11</v>
+      </c>
+      <c r="G649" t="s">
+        <v>12</v>
+      </c>
+      <c r="H649">
+        <v>47.67</v>
+      </c>
+      <c r="I649" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9">
+      <c r="A650">
+        <v>647</v>
+      </c>
+      <c r="B650" t="s">
+        <v>817</v>
+      </c>
+      <c r="C650">
+        <v>532407</v>
+      </c>
+      <c r="D650">
+        <v>1</v>
+      </c>
+      <c r="E650">
+        <v>0</v>
+      </c>
+      <c r="F650" t="s">
+        <v>11</v>
+      </c>
+      <c r="G650" t="s">
+        <v>12</v>
+      </c>
+      <c r="H650">
+        <v>47.67</v>
+      </c>
+      <c r="I650" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9">
+      <c r="A651">
+        <v>648</v>
+      </c>
+      <c r="B651" t="s">
+        <v>818</v>
+      </c>
+      <c r="C651" t="s">
+        <v>47</v>
+      </c>
+      <c r="D651">
+        <v>1</v>
+      </c>
+      <c r="E651">
+        <v>0</v>
+      </c>
+      <c r="F651" t="s">
+        <v>11</v>
+      </c>
+      <c r="G651" t="s">
+        <v>12</v>
+      </c>
+      <c r="H651">
+        <v>47.67</v>
+      </c>
+      <c r="I651" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9">
+      <c r="A652">
+        <v>649</v>
+      </c>
+      <c r="B652" t="s">
+        <v>819</v>
+      </c>
+      <c r="C652">
+        <v>509409</v>
+      </c>
+      <c r="D652">
+        <v>1</v>
+      </c>
+      <c r="E652">
+        <v>0</v>
+      </c>
+      <c r="F652" t="s">
+        <v>11</v>
+      </c>
+      <c r="G652" t="s">
+        <v>12</v>
+      </c>
+      <c r="H652">
+        <v>47.67</v>
+      </c>
+      <c r="I652" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9">
+      <c r="A653">
+        <v>650</v>
+      </c>
+      <c r="B653" t="s">
+        <v>820</v>
+      </c>
+      <c r="C653">
+        <v>535204</v>
+      </c>
+      <c r="D653">
+        <v>1</v>
+      </c>
+      <c r="E653">
+        <v>0</v>
+      </c>
+      <c r="F653" t="s">
+        <v>11</v>
+      </c>
+      <c r="G653" t="s">
+        <v>12</v>
+      </c>
+      <c r="H653">
+        <v>47.67</v>
+      </c>
+      <c r="I653" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9">
+      <c r="A654">
+        <v>651</v>
+      </c>
+      <c r="B654" t="s">
+        <v>821</v>
+      </c>
+      <c r="C654">
+        <v>533255</v>
+      </c>
+      <c r="D654">
+        <v>1</v>
+      </c>
+      <c r="E654">
+        <v>0</v>
+      </c>
+      <c r="F654" t="s">
+        <v>11</v>
+      </c>
+      <c r="G654" t="s">
+        <v>12</v>
+      </c>
+      <c r="H654">
+        <v>47.67</v>
+      </c>
+      <c r="I654" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9">
+      <c r="A655">
+        <v>652</v>
+      </c>
+      <c r="B655" t="s">
+        <v>822</v>
+      </c>
+      <c r="C655">
+        <v>522124</v>
+      </c>
+      <c r="D655">
+        <v>1</v>
+      </c>
+      <c r="E655">
+        <v>0</v>
+      </c>
+      <c r="F655" t="s">
+        <v>11</v>
+      </c>
+      <c r="G655" t="s">
+        <v>12</v>
+      </c>
+      <c r="H655">
+        <v>47.67</v>
+      </c>
+      <c r="I655" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9">
+      <c r="A656">
+        <v>653</v>
+      </c>
+      <c r="B656" t="s">
+        <v>823</v>
+      </c>
+      <c r="C656">
+        <v>581113</v>
+      </c>
+      <c r="D656">
+        <v>1</v>
+      </c>
+      <c r="E656">
+        <v>0</v>
+      </c>
+      <c r="F656" t="s">
+        <v>11</v>
+      </c>
+      <c r="G656" t="s">
+        <v>12</v>
+      </c>
+      <c r="H656">
+        <v>47.67</v>
+      </c>
+      <c r="I656" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9">
+      <c r="A657">
+        <v>654</v>
+      </c>
+      <c r="B657" t="s">
+        <v>824</v>
+      </c>
+      <c r="C657">
+        <v>505476</v>
+      </c>
+      <c r="D657">
+        <v>1</v>
+      </c>
+      <c r="E657">
+        <v>0</v>
+      </c>
+      <c r="F657" t="s">
+        <v>11</v>
+      </c>
+      <c r="G657" t="s">
+        <v>12</v>
+      </c>
+      <c r="H657">
+        <v>47.67</v>
+      </c>
+      <c r="I657" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9">
+      <c r="A658">
+        <v>655</v>
+      </c>
+      <c r="B658" t="s">
+        <v>825</v>
+      </c>
+      <c r="C658">
+        <v>571432</v>
+      </c>
+      <c r="D658">
+        <v>1</v>
+      </c>
+      <c r="E658">
+        <v>0</v>
+      </c>
+      <c r="F658" t="s">
+        <v>11</v>
+      </c>
+      <c r="G658" t="s">
+        <v>12</v>
+      </c>
+      <c r="H658">
+        <v>47.67</v>
+      </c>
+      <c r="I658" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9">
+      <c r="A659">
+        <v>656</v>
+      </c>
+      <c r="B659" t="s">
+        <v>826</v>
+      </c>
+      <c r="C659">
+        <v>522647</v>
+      </c>
+      <c r="D659">
+        <v>1</v>
+      </c>
+      <c r="E659">
+        <v>0</v>
+      </c>
+      <c r="F659" t="s">
+        <v>11</v>
+      </c>
+      <c r="G659" t="s">
+        <v>12</v>
+      </c>
+      <c r="H659">
+        <v>47.67</v>
+      </c>
+      <c r="I659" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9">
+      <c r="A660">
+        <v>657</v>
+      </c>
+      <c r="B660" t="s">
+        <v>827</v>
+      </c>
+      <c r="C660">
+        <v>575020</v>
+      </c>
+      <c r="D660">
+        <v>1</v>
+      </c>
+      <c r="E660">
+        <v>0</v>
+      </c>
+      <c r="F660" t="s">
+        <v>11</v>
+      </c>
+      <c r="G660" t="s">
+        <v>12</v>
+      </c>
+      <c r="H660">
+        <v>47.67</v>
+      </c>
+      <c r="I660" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9">
+      <c r="A661">
+        <v>658</v>
+      </c>
+      <c r="B661" t="s">
+        <v>828</v>
+      </c>
+      <c r="C661">
+        <v>587118</v>
+      </c>
+      <c r="D661">
+        <v>1</v>
+      </c>
+      <c r="E661">
+        <v>0</v>
+      </c>
+      <c r="F661" t="s">
+        <v>11</v>
+      </c>
+      <c r="G661" t="s">
+        <v>12</v>
+      </c>
+      <c r="H661">
+        <v>47.67</v>
+      </c>
+      <c r="I661" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9">
+      <c r="A662">
+        <v>659</v>
+      </c>
+      <c r="B662" t="s">
+        <v>829</v>
+      </c>
+      <c r="C662">
+        <v>573122</v>
+      </c>
+      <c r="D662">
+        <v>1</v>
+      </c>
+      <c r="E662">
+        <v>0</v>
+      </c>
+      <c r="F662" t="s">
+        <v>11</v>
+      </c>
+      <c r="G662" t="s">
+        <v>12</v>
+      </c>
+      <c r="H662">
+        <v>47.67</v>
+      </c>
+      <c r="I662" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9">
+      <c r="A663">
+        <v>660</v>
+      </c>
+      <c r="B663" t="s">
+        <v>830</v>
+      </c>
+      <c r="C663">
+        <v>573112</v>
+      </c>
+      <c r="D663">
+        <v>1</v>
+      </c>
+      <c r="E663">
+        <v>0</v>
+      </c>
+      <c r="F663" t="s">
+        <v>11</v>
+      </c>
+      <c r="G663" t="s">
+        <v>12</v>
+      </c>
+      <c r="H663">
+        <v>47.67</v>
+      </c>
+      <c r="I663" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9">
+      <c r="A664">
+        <v>661</v>
+      </c>
+      <c r="B664" t="s">
+        <v>831</v>
+      </c>
+      <c r="C664">
+        <v>508250</v>
+      </c>
+      <c r="D664">
+        <v>1</v>
+      </c>
+      <c r="E664">
+        <v>0</v>
+      </c>
+      <c r="F664" t="s">
+        <v>11</v>
+      </c>
+      <c r="G664" t="s">
+        <v>12</v>
+      </c>
+      <c r="H664">
+        <v>47.67</v>
+      </c>
+      <c r="I664" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9">
+      <c r="A665">
+        <v>662</v>
+      </c>
+      <c r="B665" t="s">
+        <v>832</v>
+      </c>
+      <c r="C665">
+        <v>591237</v>
+      </c>
+      <c r="D665">
+        <v>1</v>
+      </c>
+      <c r="E665">
+        <v>0</v>
+      </c>
+      <c r="F665" t="s">
+        <v>11</v>
+      </c>
+      <c r="G665" t="s">
+        <v>12</v>
+      </c>
+      <c r="H665">
+        <v>47.67</v>
+      </c>
+      <c r="I665" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9">
+      <c r="A666">
+        <v>663</v>
+      </c>
+      <c r="B666" t="s">
+        <v>833</v>
+      </c>
+      <c r="C666">
+        <v>503307</v>
+      </c>
+      <c r="D666">
+        <v>1</v>
+      </c>
+      <c r="E666">
+        <v>0</v>
+      </c>
+      <c r="F666" t="s">
+        <v>11</v>
+      </c>
+      <c r="G666" t="s">
+        <v>12</v>
+      </c>
+      <c r="H666">
+        <v>47.67</v>
+      </c>
+      <c r="I666" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9">
+      <c r="A667">
+        <v>664</v>
+      </c>
+      <c r="B667" t="s">
+        <v>834</v>
+      </c>
+      <c r="C667">
+        <v>574111</v>
+      </c>
+      <c r="D667">
+        <v>1</v>
+      </c>
+      <c r="E667">
+        <v>0</v>
+      </c>
+      <c r="F667" t="s">
+        <v>11</v>
+      </c>
+      <c r="G667" t="s">
+        <v>12</v>
+      </c>
+      <c r="H667">
+        <v>47.67</v>
+      </c>
+      <c r="I667" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9">
+      <c r="A668">
+        <v>665</v>
+      </c>
+      <c r="B668" t="s">
+        <v>835</v>
+      </c>
+      <c r="C668">
+        <v>591102</v>
+      </c>
+      <c r="D668">
+        <v>1</v>
+      </c>
+      <c r="E668">
+        <v>0</v>
+      </c>
+      <c r="F668" t="s">
+        <v>11</v>
+      </c>
+      <c r="G668" t="s">
+        <v>12</v>
+      </c>
+      <c r="H668">
+        <v>47.67</v>
+      </c>
+      <c r="I668" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9">
+      <c r="A669">
+        <v>666</v>
+      </c>
+      <c r="B669" t="s">
+        <v>836</v>
+      </c>
+      <c r="C669">
+        <v>509207</v>
+      </c>
+      <c r="D669">
+        <v>1</v>
+      </c>
+      <c r="E669">
+        <v>0</v>
+      </c>
+      <c r="F669" t="s">
+        <v>11</v>
+      </c>
+      <c r="G669" t="s">
+        <v>12</v>
+      </c>
+      <c r="H669">
+        <v>47.67</v>
+      </c>
+      <c r="I669" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9">
+      <c r="A670">
+        <v>667</v>
+      </c>
+      <c r="B670" t="s">
+        <v>837</v>
+      </c>
+      <c r="C670">
+        <v>580028</v>
+      </c>
+      <c r="D670">
+        <v>1</v>
+      </c>
+      <c r="E670">
+        <v>0</v>
+      </c>
+      <c r="F670" t="s">
+        <v>11</v>
+      </c>
+      <c r="G670" t="s">
+        <v>12</v>
+      </c>
+      <c r="H670">
+        <v>47.67</v>
+      </c>
+      <c r="I670" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9">
+      <c r="A671">
+        <v>668</v>
+      </c>
+      <c r="B671" t="s">
+        <v>838</v>
+      </c>
+      <c r="C671">
+        <v>576213</v>
+      </c>
+      <c r="D671">
+        <v>1</v>
+      </c>
+      <c r="E671">
+        <v>0</v>
+      </c>
+      <c r="F671" t="s">
+        <v>11</v>
+      </c>
+      <c r="G671" t="s">
+        <v>12</v>
+      </c>
+      <c r="H671">
+        <v>47.67</v>
+      </c>
+      <c r="I671" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9">
+      <c r="A672">
+        <v>669</v>
+      </c>
+      <c r="B672" t="s">
+        <v>839</v>
+      </c>
+      <c r="C672">
+        <v>504311</v>
+      </c>
+      <c r="D672">
+        <v>1</v>
+      </c>
+      <c r="E672">
+        <v>0</v>
+      </c>
+      <c r="F672" t="s">
+        <v>11</v>
+      </c>
+      <c r="G672" t="s">
+        <v>12</v>
+      </c>
+      <c r="H672">
+        <v>47.67</v>
+      </c>
+      <c r="I672" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9">
+      <c r="A673">
+        <v>670</v>
+      </c>
+      <c r="B673" t="s">
+        <v>840</v>
+      </c>
+      <c r="C673">
+        <v>570016</v>
+      </c>
+      <c r="D673">
+        <v>1</v>
+      </c>
+      <c r="E673">
+        <v>0</v>
+      </c>
+      <c r="F673" t="s">
+        <v>11</v>
+      </c>
+      <c r="G673" t="s">
+        <v>12</v>
+      </c>
+      <c r="H673">
+        <v>47.67</v>
+      </c>
+      <c r="I673" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9">
+      <c r="A674">
+        <v>671</v>
+      </c>
+      <c r="B674" t="s">
+        <v>841</v>
+      </c>
+      <c r="C674">
+        <v>500118</v>
+      </c>
+      <c r="D674">
+        <v>1</v>
+      </c>
+      <c r="E674">
+        <v>0</v>
+      </c>
+      <c r="F674" t="s">
+        <v>11</v>
+      </c>
+      <c r="G674" t="s">
+        <v>12</v>
+      </c>
+      <c r="H674">
+        <v>47.67</v>
+      </c>
+      <c r="I674" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9">
+      <c r="A675">
+        <v>672</v>
+      </c>
+      <c r="B675" t="s">
+        <v>842</v>
+      </c>
+      <c r="C675">
+        <v>503310</v>
+      </c>
+      <c r="D675">
+        <v>1</v>
+      </c>
+      <c r="E675">
+        <v>0</v>
+      </c>
+      <c r="F675" t="s">
+        <v>11</v>
+      </c>
+      <c r="G675" t="s">
+        <v>12</v>
+      </c>
+      <c r="H675">
+        <v>47.67</v>
+      </c>
+      <c r="I675" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9">
+      <c r="A676">
+        <v>673</v>
+      </c>
+      <c r="B676" t="s">
+        <v>843</v>
+      </c>
+      <c r="C676">
+        <v>591102</v>
+      </c>
+      <c r="D676">
+        <v>1</v>
+      </c>
+      <c r="E676">
+        <v>0</v>
+      </c>
+      <c r="F676" t="s">
+        <v>11</v>
+      </c>
+      <c r="G676" t="s">
+        <v>12</v>
+      </c>
+      <c r="H676">
+        <v>47.67</v>
+      </c>
+      <c r="I676" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9">
+      <c r="A677">
+        <v>674</v>
+      </c>
+      <c r="B677" t="s">
+        <v>844</v>
+      </c>
+      <c r="C677">
+        <v>509358</v>
+      </c>
+      <c r="D677">
+        <v>1</v>
+      </c>
+      <c r="E677">
+        <v>0</v>
+      </c>
+      <c r="F677" t="s">
+        <v>11</v>
+      </c>
+      <c r="G677" t="s">
+        <v>12</v>
+      </c>
+      <c r="H677">
+        <v>47.67</v>
+      </c>
+      <c r="I677" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9">
+      <c r="A678">
+        <v>675</v>
+      </c>
+      <c r="B678" t="s">
+        <v>845</v>
+      </c>
+      <c r="C678">
+        <v>571604</v>
+      </c>
+      <c r="D678">
+        <v>1</v>
+      </c>
+      <c r="E678">
+        <v>0</v>
+      </c>
+      <c r="F678" t="s">
+        <v>11</v>
+      </c>
+      <c r="G678" t="s">
+        <v>12</v>
+      </c>
+      <c r="H678">
+        <v>47.67</v>
+      </c>
+      <c r="I678" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9">
+      <c r="A679">
+        <v>676</v>
+      </c>
+      <c r="B679" t="s">
+        <v>846</v>
+      </c>
+      <c r="C679">
+        <v>506381</v>
+      </c>
+      <c r="D679">
+        <v>1</v>
+      </c>
+      <c r="E679">
+        <v>0</v>
+      </c>
+      <c r="F679" t="s">
+        <v>11</v>
+      </c>
+      <c r="G679" t="s">
+        <v>12</v>
+      </c>
+      <c r="H679">
+        <v>47.67</v>
+      </c>
+      <c r="I679" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9">
+      <c r="A680">
+        <v>677</v>
+      </c>
+      <c r="B680" t="s">
+        <v>847</v>
+      </c>
+      <c r="C680">
+        <v>504205</v>
+      </c>
+      <c r="D680">
+        <v>1</v>
+      </c>
+      <c r="E680">
+        <v>0</v>
+      </c>
+      <c r="F680" t="s">
+        <v>11</v>
+      </c>
+      <c r="G680" t="s">
+        <v>12</v>
+      </c>
+      <c r="H680">
+        <v>47.67</v>
+      </c>
+      <c r="I680" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9">
+      <c r="A681">
+        <v>678</v>
+      </c>
+      <c r="B681" t="s">
+        <v>848</v>
+      </c>
+      <c r="C681">
+        <v>505471</v>
+      </c>
+      <c r="D681">
+        <v>1</v>
+      </c>
+      <c r="E681">
+        <v>0</v>
+      </c>
+      <c r="F681" t="s">
+        <v>11</v>
+      </c>
+      <c r="G681" t="s">
+        <v>12</v>
+      </c>
+      <c r="H681">
+        <v>47.67</v>
+      </c>
+      <c r="I681" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9">
+      <c r="A682">
+        <v>679</v>
+      </c>
+      <c r="B682" t="s">
+        <v>849</v>
+      </c>
+      <c r="C682">
+        <v>504203</v>
+      </c>
+      <c r="D682">
+        <v>1</v>
+      </c>
+      <c r="E682">
+        <v>0</v>
+      </c>
+      <c r="F682" t="s">
+        <v>11</v>
+      </c>
+      <c r="G682" t="s">
+        <v>12</v>
+      </c>
+      <c r="H682">
+        <v>47.67</v>
+      </c>
+      <c r="I682" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9">
+      <c r="A683">
+        <v>680</v>
+      </c>
+      <c r="B683" t="s">
+        <v>850</v>
+      </c>
+      <c r="C683" t="s">
+        <v>47</v>
+      </c>
+      <c r="D683">
+        <v>1</v>
+      </c>
+      <c r="E683">
+        <v>0</v>
+      </c>
+      <c r="F683" t="s">
+        <v>11</v>
+      </c>
+      <c r="G683" t="s">
+        <v>12</v>
+      </c>
+      <c r="H683">
+        <v>47.67</v>
+      </c>
+      <c r="I683" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9">
+      <c r="A684">
+        <v>681</v>
+      </c>
+      <c r="B684" t="s">
+        <v>851</v>
+      </c>
+      <c r="C684">
+        <v>562127</v>
+      </c>
+      <c r="D684">
+        <v>1</v>
+      </c>
+      <c r="E684">
+        <v>0</v>
+      </c>
+      <c r="F684" t="s">
+        <v>11</v>
+      </c>
+      <c r="G684" t="s">
+        <v>12</v>
+      </c>
+      <c r="H684">
+        <v>47.67</v>
+      </c>
+      <c r="I684" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9">
+      <c r="A685">
+        <v>682</v>
+      </c>
+      <c r="B685" t="s">
+        <v>852</v>
+      </c>
+      <c r="C685">
+        <v>504106</v>
+      </c>
+      <c r="D685">
+        <v>1</v>
+      </c>
+      <c r="E685">
+        <v>0</v>
+      </c>
+      <c r="F685" t="s">
+        <v>11</v>
+      </c>
+      <c r="G685" t="s">
+        <v>12</v>
+      </c>
+      <c r="H685">
+        <v>47.67</v>
+      </c>
+      <c r="I685" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9">
+      <c r="A686">
+        <v>683</v>
+      </c>
+      <c r="B686" t="s">
+        <v>853</v>
+      </c>
+      <c r="C686">
+        <v>571111</v>
+      </c>
+      <c r="D686">
+        <v>1</v>
+      </c>
+      <c r="E686">
+        <v>0</v>
+      </c>
+      <c r="F686" t="s">
+        <v>11</v>
+      </c>
+      <c r="G686" t="s">
+        <v>12</v>
+      </c>
+      <c r="H686">
+        <v>47.67</v>
+      </c>
+      <c r="I686" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687">
+        <v>684</v>
+      </c>
+      <c r="B687" t="s">
+        <v>854</v>
+      </c>
+      <c r="C687">
+        <v>509408</v>
+      </c>
+      <c r="D687">
+        <v>1</v>
+      </c>
+      <c r="E687">
+        <v>0</v>
+      </c>
+      <c r="F687" t="s">
+        <v>11</v>
+      </c>
+      <c r="G687" t="s">
+        <v>12</v>
+      </c>
+      <c r="H687">
+        <v>47.67</v>
+      </c>
+      <c r="I687" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9">
+      <c r="A688">
+        <v>685</v>
+      </c>
+      <c r="B688" t="s">
+        <v>855</v>
+      </c>
+      <c r="C688">
+        <v>562159</v>
+      </c>
+      <c r="D688">
+        <v>1</v>
+      </c>
+      <c r="E688">
+        <v>0</v>
+      </c>
+      <c r="F688" t="s">
+        <v>11</v>
+      </c>
+      <c r="G688" t="s">
+        <v>12</v>
+      </c>
+      <c r="H688">
+        <v>47.67</v>
+      </c>
+      <c r="I688" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9">
+      <c r="A689">
+        <v>686</v>
+      </c>
+      <c r="B689" t="s">
+        <v>856</v>
+      </c>
+      <c r="C689">
+        <v>505185</v>
+      </c>
+      <c r="D689">
+        <v>1</v>
+      </c>
+      <c r="E689">
+        <v>0</v>
+      </c>
+      <c r="F689" t="s">
+        <v>11</v>
+      </c>
+      <c r="G689" t="s">
+        <v>12</v>
+      </c>
+      <c r="H689">
+        <v>47.67</v>
+      </c>
+      <c r="I689" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9">
+      <c r="A690">
+        <v>687</v>
+      </c>
+      <c r="B690" t="s">
+        <v>857</v>
+      </c>
+      <c r="C690">
+        <v>585327</v>
+      </c>
+      <c r="D690">
+        <v>1</v>
+      </c>
+      <c r="E690">
+        <v>0</v>
+      </c>
+      <c r="F690" t="s">
+        <v>11</v>
+      </c>
+      <c r="G690" t="s">
+        <v>12</v>
+      </c>
+      <c r="H690">
+        <v>47.67</v>
+      </c>
+      <c r="I690" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9">
+      <c r="A691">
+        <v>688</v>
+      </c>
+      <c r="B691" t="s">
+        <v>858</v>
+      </c>
+      <c r="C691">
+        <v>587312</v>
+      </c>
+      <c r="D691">
+        <v>1</v>
+      </c>
+      <c r="E691">
+        <v>0</v>
+      </c>
+      <c r="F691" t="s">
+        <v>11</v>
+      </c>
+      <c r="G691" t="s">
+        <v>12</v>
+      </c>
+      <c r="H691">
+        <v>47.67</v>
+      </c>
+      <c r="I691" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9">
+      <c r="A692">
+        <v>689</v>
+      </c>
+      <c r="B692" t="s">
+        <v>859</v>
+      </c>
+      <c r="C692">
+        <v>509382</v>
+      </c>
+      <c r="D692">
+        <v>1</v>
+      </c>
+      <c r="E692">
+        <v>0</v>
+      </c>
+      <c r="F692" t="s">
+        <v>11</v>
+      </c>
+      <c r="G692" t="s">
+        <v>12</v>
+      </c>
+      <c r="H692">
+        <v>47.67</v>
+      </c>
+      <c r="I692" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9">
+      <c r="A693">
+        <v>690</v>
+      </c>
+      <c r="B693" t="s">
+        <v>860</v>
+      </c>
+      <c r="C693">
+        <v>574241</v>
+      </c>
+      <c r="D693">
+        <v>1</v>
+      </c>
+      <c r="E693">
+        <v>0</v>
+      </c>
+      <c r="F693" t="s">
+        <v>11</v>
+      </c>
+      <c r="G693" t="s">
+        <v>12</v>
+      </c>
+      <c r="H693">
+        <v>47.67</v>
+      </c>
+      <c r="I693" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9">
+      <c r="A694">
+        <v>691</v>
+      </c>
+      <c r="B694" t="s">
+        <v>861</v>
+      </c>
+      <c r="C694">
+        <v>573201</v>
+      </c>
+      <c r="D694">
+        <v>1</v>
+      </c>
+      <c r="E694">
+        <v>0</v>
+      </c>
+      <c r="F694" t="s">
+        <v>11</v>
+      </c>
+      <c r="G694" t="s">
+        <v>12</v>
+      </c>
+      <c r="H694">
+        <v>47.67</v>
+      </c>
+      <c r="I694" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695">
+        <v>692</v>
+      </c>
+      <c r="B695" t="s">
+        <v>862</v>
+      </c>
+      <c r="C695">
+        <v>585310</v>
+      </c>
+      <c r="D695">
+        <v>1</v>
+      </c>
+      <c r="E695">
+        <v>0</v>
+      </c>
+      <c r="F695" t="s">
+        <v>11</v>
+      </c>
+      <c r="G695" t="s">
+        <v>12</v>
+      </c>
+      <c r="H695">
+        <v>47.67</v>
+      </c>
+      <c r="I695" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9">
+      <c r="A696">
+        <v>693</v>
+      </c>
+      <c r="B696" t="s">
+        <v>863</v>
+      </c>
+      <c r="C696">
+        <v>574116</v>
+      </c>
+      <c r="D696">
+        <v>1</v>
+      </c>
+      <c r="E696">
+        <v>0</v>
+      </c>
+      <c r="F696" t="s">
+        <v>11</v>
+      </c>
+      <c r="G696" t="s">
+        <v>12</v>
+      </c>
+      <c r="H696">
+        <v>47.67</v>
+      </c>
+      <c r="I696" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697">
+        <v>694</v>
+      </c>
+      <c r="B697" t="s">
+        <v>864</v>
+      </c>
+      <c r="C697">
+        <v>509204</v>
+      </c>
+      <c r="D697">
+        <v>1</v>
+      </c>
+      <c r="E697">
+        <v>0</v>
+      </c>
+      <c r="F697" t="s">
+        <v>11</v>
+      </c>
+      <c r="G697" t="s">
+        <v>12</v>
+      </c>
+      <c r="H697">
+        <v>47.67</v>
+      </c>
+      <c r="I697" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698">
+        <v>695</v>
+      </c>
+      <c r="B698" t="s">
+        <v>865</v>
+      </c>
+      <c r="C698">
+        <v>577526</v>
+      </c>
+      <c r="D698">
+        <v>1</v>
+      </c>
+      <c r="E698">
+        <v>0</v>
+      </c>
+      <c r="F698" t="s">
+        <v>11</v>
+      </c>
+      <c r="G698" t="s">
+        <v>12</v>
+      </c>
+      <c r="H698">
+        <v>47.67</v>
+      </c>
+      <c r="I698" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699">
+        <v>696</v>
+      </c>
+      <c r="B699" t="s">
+        <v>866</v>
+      </c>
+      <c r="C699">
+        <v>505416</v>
+      </c>
+      <c r="D699">
+        <v>1</v>
+      </c>
+      <c r="E699">
+        <v>0</v>
+      </c>
+      <c r="F699" t="s">
+        <v>11</v>
+      </c>
+      <c r="G699" t="s">
+        <v>12</v>
+      </c>
+      <c r="H699">
+        <v>47.67</v>
+      </c>
+      <c r="I699" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700">
+        <v>697</v>
+      </c>
+      <c r="B700" t="s">
+        <v>867</v>
+      </c>
+      <c r="C700">
+        <v>571114</v>
+      </c>
+      <c r="D700">
+        <v>1</v>
+      </c>
+      <c r="E700">
+        <v>0</v>
+      </c>
+      <c r="F700" t="s">
+        <v>11</v>
+      </c>
+      <c r="G700" t="s">
+        <v>12</v>
+      </c>
+      <c r="H700">
+        <v>47.67</v>
+      </c>
+      <c r="I700" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701">
+        <v>698</v>
+      </c>
+      <c r="B701" t="s">
+        <v>868</v>
+      </c>
+      <c r="C701">
+        <v>509217</v>
+      </c>
+      <c r="D701">
+        <v>1</v>
+      </c>
+      <c r="E701">
+        <v>0</v>
+      </c>
+      <c r="F701" t="s">
+        <v>11</v>
+      </c>
+      <c r="G701" t="s">
+        <v>12</v>
+      </c>
+      <c r="H701">
+        <v>47.67</v>
+      </c>
+      <c r="I701" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702">
+        <v>699</v>
+      </c>
+      <c r="B702" t="s">
+        <v>869</v>
+      </c>
+      <c r="C702">
+        <v>576214</v>
+      </c>
+      <c r="D702">
+        <v>1</v>
+      </c>
+      <c r="E702">
+        <v>0</v>
+      </c>
+      <c r="F702" t="s">
+        <v>11</v>
+      </c>
+      <c r="G702" t="s">
+        <v>12</v>
+      </c>
+      <c r="H702">
+        <v>47.67</v>
+      </c>
+      <c r="I702" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703">
+        <v>700</v>
+      </c>
+      <c r="B703" t="s">
+        <v>870</v>
+      </c>
+      <c r="C703">
+        <v>508221</v>
+      </c>
+      <c r="D703">
+        <v>1</v>
+      </c>
+      <c r="E703">
+        <v>0</v>
+      </c>
+      <c r="F703" t="s">
+        <v>11</v>
+      </c>
+      <c r="G703" t="s">
+        <v>12</v>
+      </c>
+      <c r="H703">
+        <v>47.67</v>
+      </c>
+      <c r="I703" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704">
+        <v>701</v>
+      </c>
+      <c r="B704" t="s">
+        <v>871</v>
+      </c>
+      <c r="C704">
+        <v>501218</v>
+      </c>
+      <c r="D704">
+        <v>1</v>
+      </c>
+      <c r="E704">
+        <v>0</v>
+      </c>
+      <c r="F704" t="s">
+        <v>11</v>
+      </c>
+      <c r="G704" t="s">
+        <v>12</v>
+      </c>
+      <c r="H704">
+        <v>47.67</v>
+      </c>
+      <c r="I704" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705">
+        <v>702</v>
+      </c>
+      <c r="B705" t="s">
+        <v>872</v>
+      </c>
+      <c r="C705">
+        <v>506371</v>
+      </c>
+      <c r="D705">
+        <v>1</v>
+      </c>
+      <c r="E705">
+        <v>0</v>
+      </c>
+      <c r="F705" t="s">
+        <v>11</v>
+      </c>
+      <c r="G705" t="s">
+        <v>12</v>
+      </c>
+      <c r="H705">
+        <v>47.67</v>
+      </c>
+      <c r="I705" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706">
+        <v>703</v>
+      </c>
+      <c r="B706" t="s">
+        <v>873</v>
+      </c>
+      <c r="C706">
+        <v>574240</v>
+      </c>
+      <c r="D706">
+        <v>1</v>
+      </c>
+      <c r="E706">
+        <v>0</v>
+      </c>
+      <c r="F706" t="s">
+        <v>11</v>
+      </c>
+      <c r="G706" t="s">
+        <v>12</v>
+      </c>
+      <c r="H706">
+        <v>47.67</v>
+      </c>
+      <c r="I706" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707">
+        <v>704</v>
+      </c>
+      <c r="B707" t="s">
+        <v>874</v>
+      </c>
+      <c r="C707" t="s">
+        <v>47</v>
+      </c>
+      <c r="D707">
+        <v>1</v>
+      </c>
+      <c r="E707">
+        <v>0</v>
+      </c>
+      <c r="F707" t="s">
+        <v>11</v>
+      </c>
+      <c r="G707" t="s">
+        <v>12</v>
+      </c>
+      <c r="H707">
+        <v>47.67</v>
+      </c>
+      <c r="I707" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708">
+        <v>705</v>
+      </c>
+      <c r="B708" t="s">
+        <v>875</v>
+      </c>
+      <c r="C708">
+        <v>573103</v>
+      </c>
+      <c r="D708">
+        <v>1</v>
+      </c>
+      <c r="E708">
+        <v>0</v>
+      </c>
+      <c r="F708" t="s">
+        <v>11</v>
+      </c>
+      <c r="G708" t="s">
+        <v>12</v>
+      </c>
+      <c r="H708">
+        <v>47.67</v>
+      </c>
+      <c r="I708" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709">
+        <v>706</v>
+      </c>
+      <c r="B709" t="s">
+        <v>876</v>
+      </c>
+      <c r="C709">
+        <v>581334</v>
+      </c>
+      <c r="D709">
+        <v>1</v>
+      </c>
+      <c r="E709">
+        <v>0</v>
+      </c>
+      <c r="F709" t="s">
+        <v>11</v>
+      </c>
+      <c r="G709" t="s">
+        <v>12</v>
+      </c>
+      <c r="H709">
+        <v>47.67</v>
+      </c>
+      <c r="I709" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710">
+        <v>707</v>
+      </c>
+      <c r="B710" t="s">
+        <v>877</v>
+      </c>
+      <c r="C710">
+        <v>501141</v>
+      </c>
+      <c r="D710">
+        <v>1</v>
+      </c>
+      <c r="E710">
+        <v>0</v>
+      </c>
+      <c r="F710" t="s">
+        <v>11</v>
+      </c>
+      <c r="G710" t="s">
+        <v>12</v>
+      </c>
+      <c r="H710">
+        <v>47.67</v>
+      </c>
+      <c r="I710" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711">
+        <v>708</v>
+      </c>
+      <c r="B711" t="s">
+        <v>878</v>
+      </c>
+      <c r="C711">
+        <v>572132</v>
+      </c>
+      <c r="D711">
+        <v>1</v>
+      </c>
+      <c r="E711">
+        <v>0</v>
+      </c>
+      <c r="F711" t="s">
+        <v>11</v>
+      </c>
+      <c r="G711" t="s">
+        <v>12</v>
+      </c>
+      <c r="H711">
+        <v>47.67</v>
+      </c>
+      <c r="I711" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712">
+        <v>709</v>
+      </c>
+      <c r="B712" t="s">
+        <v>879</v>
+      </c>
+      <c r="C712">
+        <v>505122</v>
+      </c>
+      <c r="D712">
+        <v>1</v>
+      </c>
+      <c r="E712">
+        <v>0</v>
+      </c>
+      <c r="F712" t="s">
+        <v>11</v>
+      </c>
+      <c r="G712" t="s">
+        <v>12</v>
+      </c>
+      <c r="H712">
+        <v>47.67</v>
+      </c>
+      <c r="I712" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713">
+        <v>710</v>
+      </c>
+      <c r="B713" t="s">
+        <v>880</v>
+      </c>
+      <c r="C713">
+        <v>533440</v>
+      </c>
+      <c r="D713">
+        <v>1</v>
+      </c>
+      <c r="E713">
+        <v>0</v>
+      </c>
+      <c r="F713" t="s">
+        <v>11</v>
+      </c>
+      <c r="G713" t="s">
+        <v>12</v>
+      </c>
+      <c r="H713">
+        <v>47.67</v>
+      </c>
+      <c r="I713" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714">
+        <v>711</v>
+      </c>
+      <c r="B714" t="s">
+        <v>881</v>
+      </c>
+      <c r="C714">
+        <v>505326</v>
+      </c>
+      <c r="D714">
+        <v>1</v>
+      </c>
+      <c r="E714">
+        <v>0</v>
+      </c>
+      <c r="F714" t="s">
+        <v>11</v>
+      </c>
+      <c r="G714" t="s">
+        <v>12</v>
+      </c>
+      <c r="H714">
+        <v>47.67</v>
+      </c>
+      <c r="I714" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715">
+        <v>712</v>
+      </c>
+      <c r="B715" t="s">
+        <v>882</v>
+      </c>
+      <c r="C715">
+        <v>501359</v>
+      </c>
+      <c r="D715">
+        <v>1</v>
+      </c>
+      <c r="E715">
+        <v>0</v>
+      </c>
+      <c r="F715" t="s">
+        <v>11</v>
+      </c>
+      <c r="G715" t="s">
+        <v>12</v>
+      </c>
+      <c r="H715">
+        <v>47.67</v>
+      </c>
+      <c r="I715" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716">
+        <v>713</v>
+      </c>
+      <c r="B716" t="s">
+        <v>883</v>
+      </c>
+      <c r="C716">
+        <v>503224</v>
+      </c>
+      <c r="D716">
+        <v>1</v>
+      </c>
+      <c r="E716">
+        <v>0</v>
+      </c>
+      <c r="F716" t="s">
+        <v>11</v>
+      </c>
+      <c r="G716" t="s">
+        <v>12</v>
+      </c>
+      <c r="H716">
+        <v>47.67</v>
+      </c>
+      <c r="I716" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717">
+        <v>714</v>
+      </c>
+      <c r="B717" t="s">
+        <v>884</v>
+      </c>
+      <c r="C717">
+        <v>508243</v>
+      </c>
+      <c r="D717">
+        <v>1</v>
+      </c>
+      <c r="E717">
+        <v>0</v>
+      </c>
+      <c r="F717" t="s">
+        <v>11</v>
+      </c>
+      <c r="G717" t="s">
+        <v>12</v>
+      </c>
+      <c r="H717">
+        <v>47.67</v>
+      </c>
+      <c r="I717" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718">
+        <v>715</v>
+      </c>
+      <c r="B718" t="s">
+        <v>885</v>
+      </c>
+      <c r="C718">
+        <v>563114</v>
+      </c>
+      <c r="D718">
+        <v>1</v>
+      </c>
+      <c r="E718">
+        <v>0</v>
+      </c>
+      <c r="F718" t="s">
+        <v>11</v>
+      </c>
+      <c r="G718" t="s">
+        <v>12</v>
+      </c>
+      <c r="H718">
+        <v>47.67</v>
+      </c>
+      <c r="I718" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719">
+        <v>716</v>
+      </c>
+      <c r="B719" t="s">
+        <v>886</v>
+      </c>
+      <c r="C719">
+        <v>571124</v>
+      </c>
+      <c r="D719">
+        <v>1</v>
+      </c>
+      <c r="E719">
+        <v>0</v>
+      </c>
+      <c r="F719" t="s">
+        <v>11</v>
+      </c>
+      <c r="G719" t="s">
+        <v>12</v>
+      </c>
+      <c r="H719">
+        <v>47.67</v>
+      </c>
+      <c r="I719" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720">
+        <v>717</v>
+      </c>
+      <c r="B720" t="s">
+        <v>887</v>
+      </c>
+      <c r="C720">
+        <v>508377</v>
+      </c>
+      <c r="D720">
+        <v>1</v>
+      </c>
+      <c r="E720">
+        <v>0</v>
+      </c>
+      <c r="F720" t="s">
+        <v>11</v>
+      </c>
+      <c r="G720" t="s">
+        <v>12</v>
+      </c>
+      <c r="H720">
+        <v>47.67</v>
+      </c>
+      <c r="I720" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721">
+        <v>718</v>
+      </c>
+      <c r="B721" t="s">
+        <v>888</v>
+      </c>
+      <c r="C721" t="s">
+        <v>47</v>
+      </c>
+      <c r="D721">
+        <v>1</v>
+      </c>
+      <c r="E721">
+        <v>0</v>
+      </c>
+      <c r="F721" t="s">
+        <v>11</v>
+      </c>
+      <c r="G721" t="s">
+        <v>12</v>
+      </c>
+      <c r="H721">
+        <v>47.67</v>
+      </c>
+      <c r="I721" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722">
+        <v>719</v>
+      </c>
+      <c r="B722" t="s">
+        <v>889</v>
+      </c>
+      <c r="C722">
+        <v>509321</v>
+      </c>
+      <c r="D722">
+        <v>1</v>
+      </c>
+      <c r="E722">
+        <v>0</v>
+      </c>
+      <c r="F722" t="s">
+        <v>11</v>
+      </c>
+      <c r="G722" t="s">
+        <v>12</v>
+      </c>
+      <c r="H722">
+        <v>47.67</v>
+      </c>
+      <c r="I722" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723">
+        <v>720</v>
+      </c>
+      <c r="B723" t="s">
+        <v>890</v>
+      </c>
+      <c r="C723">
+        <v>502295</v>
+      </c>
+      <c r="D723">
+        <v>1</v>
+      </c>
+      <c r="E723">
+        <v>0</v>
+      </c>
+      <c r="F723" t="s">
+        <v>11</v>
+      </c>
+      <c r="G723" t="s">
+        <v>12</v>
+      </c>
+      <c r="H723">
+        <v>47.67</v>
+      </c>
+      <c r="I723" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724">
+        <v>721</v>
+      </c>
+      <c r="B724" t="s">
+        <v>891</v>
+      </c>
+      <c r="C724">
+        <v>502307</v>
+      </c>
+      <c r="D724">
+        <v>1</v>
+      </c>
+      <c r="E724">
+        <v>0</v>
+      </c>
+      <c r="F724" t="s">
+        <v>11</v>
+      </c>
+      <c r="G724" t="s">
+        <v>12</v>
+      </c>
+      <c r="H724">
+        <v>47.67</v>
+      </c>
+      <c r="I724" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725">
+        <v>722</v>
+      </c>
+      <c r="B725" t="s">
+        <v>892</v>
+      </c>
+      <c r="C725">
+        <v>570008</v>
+      </c>
+      <c r="D725">
+        <v>1</v>
+      </c>
+      <c r="E725">
+        <v>0</v>
+      </c>
+      <c r="F725" t="s">
+        <v>11</v>
+      </c>
+      <c r="G725" t="s">
+        <v>12</v>
+      </c>
+      <c r="H725">
+        <v>47.67</v>
+      </c>
+      <c r="I725" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726">
+        <v>723</v>
+      </c>
+      <c r="B726" t="s">
+        <v>893</v>
+      </c>
+      <c r="C726" t="s">
+        <v>47</v>
+      </c>
+      <c r="D726">
+        <v>1</v>
+      </c>
+      <c r="E726">
+        <v>0</v>
+      </c>
+      <c r="F726" t="s">
+        <v>11</v>
+      </c>
+      <c r="G726" t="s">
+        <v>12</v>
+      </c>
+      <c r="H726">
+        <v>47.67</v>
+      </c>
+      <c r="I726" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727">
+        <v>724</v>
+      </c>
+      <c r="B727" t="s">
+        <v>894</v>
+      </c>
+      <c r="C727">
+        <v>571434</v>
+      </c>
+      <c r="D727">
+        <v>1</v>
+      </c>
+      <c r="E727">
+        <v>0</v>
+      </c>
+      <c r="F727" t="s">
+        <v>11</v>
+      </c>
+      <c r="G727" t="s">
+        <v>12</v>
+      </c>
+      <c r="H727">
+        <v>47.67</v>
+      </c>
+      <c r="I727" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728">
+        <v>725</v>
+      </c>
+      <c r="B728" t="s">
+        <v>895</v>
+      </c>
+      <c r="C728">
+        <v>562111</v>
+      </c>
+      <c r="D728">
+        <v>1</v>
+      </c>
+      <c r="E728">
+        <v>0</v>
+      </c>
+      <c r="F728" t="s">
+        <v>11</v>
+      </c>
+      <c r="G728" t="s">
+        <v>12</v>
+      </c>
+      <c r="H728">
+        <v>47.67</v>
+      </c>
+      <c r="I728" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729">
+        <v>726</v>
+      </c>
+      <c r="B729" t="s">
+        <v>896</v>
+      </c>
+      <c r="C729">
+        <v>508116</v>
+      </c>
+      <c r="D729">
+        <v>1</v>
+      </c>
+      <c r="E729">
+        <v>0</v>
+      </c>
+      <c r="F729" t="s">
+        <v>11</v>
+      </c>
+      <c r="G729" t="s">
+        <v>12</v>
+      </c>
+      <c r="H729">
+        <v>47.67</v>
+      </c>
+      <c r="I729" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730">
+        <v>727</v>
+      </c>
+      <c r="B730" t="s">
+        <v>897</v>
+      </c>
+      <c r="C730">
+        <v>507160</v>
+      </c>
+      <c r="D730">
+        <v>1</v>
+      </c>
+      <c r="E730">
+        <v>0</v>
+      </c>
+      <c r="F730" t="s">
+        <v>11</v>
+      </c>
+      <c r="G730" t="s">
+        <v>12</v>
+      </c>
+      <c r="H730">
+        <v>47.67</v>
+      </c>
+      <c r="I730" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9">
+      <c r="A731">
+        <v>728</v>
+      </c>
+      <c r="B731" t="s">
+        <v>898</v>
+      </c>
+      <c r="C731">
+        <v>508213</v>
+      </c>
+      <c r="D731">
+        <v>1</v>
+      </c>
+      <c r="E731">
+        <v>0</v>
+      </c>
+      <c r="F731" t="s">
+        <v>11</v>
+      </c>
+      <c r="G731" t="s">
+        <v>12</v>
+      </c>
+      <c r="H731">
+        <v>47.67</v>
+      </c>
+      <c r="I731" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9">
+      <c r="A732">
+        <v>729</v>
+      </c>
+      <c r="B732" t="s">
+        <v>899</v>
+      </c>
+      <c r="C732">
+        <v>506112</v>
+      </c>
+      <c r="D732">
+        <v>1</v>
+      </c>
+      <c r="E732">
+        <v>0</v>
+      </c>
+      <c r="F732" t="s">
+        <v>11</v>
+      </c>
+      <c r="G732" t="s">
+        <v>12</v>
+      </c>
+      <c r="H732">
+        <v>47.67</v>
+      </c>
+      <c r="I732" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9">
+      <c r="A733">
+        <v>730</v>
+      </c>
+      <c r="B733" t="s">
+        <v>900</v>
+      </c>
+      <c r="C733">
+        <v>560082</v>
+      </c>
+      <c r="D733">
+        <v>1</v>
+      </c>
+      <c r="E733">
+        <v>0</v>
+      </c>
+      <c r="F733" t="s">
+        <v>11</v>
+      </c>
+      <c r="G733" t="s">
+        <v>12</v>
+      </c>
+      <c r="H733">
+        <v>47.67</v>
+      </c>
+      <c r="I733" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9">
+      <c r="A734">
+        <v>731</v>
+      </c>
+      <c r="B734" t="s">
+        <v>901</v>
+      </c>
+      <c r="C734">
+        <v>533401</v>
+      </c>
+      <c r="D734">
+        <v>1</v>
+      </c>
+      <c r="E734">
+        <v>0</v>
+      </c>
+      <c r="F734" t="s">
+        <v>11</v>
+      </c>
+      <c r="G734" t="s">
+        <v>12</v>
+      </c>
+      <c r="H734">
+        <v>47.67</v>
+      </c>
+      <c r="I734" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9">
+      <c r="A735">
+        <v>732</v>
+      </c>
+      <c r="B735" t="s">
+        <v>902</v>
+      </c>
+      <c r="C735">
+        <v>302225</v>
+      </c>
+      <c r="D735">
+        <v>1</v>
+      </c>
+      <c r="E735">
+        <v>0</v>
+      </c>
+      <c r="F735" t="s">
+        <v>11</v>
+      </c>
+      <c r="G735" t="s">
+        <v>12</v>
+      </c>
+      <c r="H735">
+        <v>47.67</v>
+      </c>
+      <c r="I735" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9">
+      <c r="A736">
+        <v>733</v>
+      </c>
+      <c r="B736" t="s">
+        <v>903</v>
+      </c>
+      <c r="C736">
+        <v>571107</v>
+      </c>
+      <c r="D736">
+        <v>1</v>
+      </c>
+      <c r="E736">
+        <v>0</v>
+      </c>
+      <c r="F736" t="s">
+        <v>11</v>
+      </c>
+      <c r="G736" t="s">
+        <v>12</v>
+      </c>
+      <c r="H736">
+        <v>47.67</v>
+      </c>
+      <c r="I736" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737">
+        <v>734</v>
+      </c>
+      <c r="B737" t="s">
+        <v>904</v>
+      </c>
+      <c r="C737">
+        <v>517257</v>
+      </c>
+      <c r="D737">
+        <v>1</v>
+      </c>
+      <c r="E737">
+        <v>0</v>
+      </c>
+      <c r="F737" t="s">
+        <v>11</v>
+      </c>
+      <c r="G737" t="s">
+        <v>12</v>
+      </c>
+      <c r="H737">
+        <v>47.67</v>
+      </c>
+      <c r="I737" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="A738">
+        <v>735</v>
+      </c>
+      <c r="B738" t="s">
+        <v>905</v>
+      </c>
+      <c r="C738">
+        <v>571130</v>
+      </c>
+      <c r="D738">
+        <v>1</v>
+      </c>
+      <c r="E738">
+        <v>0</v>
+      </c>
+      <c r="F738" t="s">
+        <v>11</v>
+      </c>
+      <c r="G738" t="s">
+        <v>12</v>
+      </c>
+      <c r="H738">
+        <v>47.67</v>
+      </c>
+      <c r="I738" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9">
+      <c r="A739">
+        <v>736</v>
+      </c>
+      <c r="B739" t="s">
+        <v>906</v>
+      </c>
+      <c r="C739">
+        <v>535558</v>
+      </c>
+      <c r="D739">
+        <v>1</v>
+      </c>
+      <c r="E739">
+        <v>0</v>
+      </c>
+      <c r="F739" t="s">
+        <v>11</v>
+      </c>
+      <c r="G739" t="s">
+        <v>12</v>
+      </c>
+      <c r="H739">
+        <v>47.67</v>
+      </c>
+      <c r="I739" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9">
+      <c r="A740">
+        <v>737</v>
+      </c>
+      <c r="B740" t="s">
+        <v>907</v>
+      </c>
+      <c r="C740">
+        <v>523240</v>
+      </c>
+      <c r="D740">
+        <v>1</v>
+      </c>
+      <c r="E740">
+        <v>0</v>
+      </c>
+      <c r="F740" t="s">
+        <v>11</v>
+      </c>
+      <c r="G740" t="s">
+        <v>12</v>
+      </c>
+      <c r="H740">
+        <v>47.67</v>
+      </c>
+      <c r="I740" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9">
+      <c r="A741">
+        <v>738</v>
+      </c>
+      <c r="B741" t="s">
+        <v>908</v>
+      </c>
+      <c r="C741">
+        <v>560074</v>
+      </c>
+      <c r="D741">
+        <v>1</v>
+      </c>
+      <c r="E741">
+        <v>0</v>
+      </c>
+      <c r="F741" t="s">
+        <v>11</v>
+      </c>
+      <c r="G741" t="s">
+        <v>12</v>
+      </c>
+      <c r="H741">
+        <v>47.67</v>
+      </c>
+      <c r="I741" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9">
+      <c r="A742">
+        <v>739</v>
+      </c>
+      <c r="B742" t="s">
+        <v>909</v>
+      </c>
+      <c r="C742">
+        <v>571121</v>
+      </c>
+      <c r="D742">
+        <v>1</v>
+      </c>
+      <c r="E742">
+        <v>0</v>
+      </c>
+      <c r="F742" t="s">
+        <v>11</v>
+      </c>
+      <c r="G742" t="s">
+        <v>12</v>
+      </c>
+      <c r="H742">
+        <v>47.67</v>
+      </c>
+      <c r="I742" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9">
+      <c r="A743">
+        <v>740</v>
+      </c>
+      <c r="B743" t="s">
+        <v>910</v>
+      </c>
+      <c r="C743">
+        <v>562112</v>
+      </c>
+      <c r="D743">
+        <v>1</v>
+      </c>
+      <c r="E743">
+        <v>0</v>
+      </c>
+      <c r="F743" t="s">
+        <v>11</v>
+      </c>
+      <c r="G743" t="s">
+        <v>12</v>
+      </c>
+      <c r="H743">
+        <v>47.67</v>
+      </c>
+      <c r="I743" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9">
+      <c r="A744">
+        <v>741</v>
+      </c>
+      <c r="B744" t="s">
+        <v>911</v>
+      </c>
+      <c r="C744" t="s">
+        <v>47</v>
+      </c>
+      <c r="D744">
+        <v>1</v>
+      </c>
+      <c r="E744">
+        <v>0</v>
+      </c>
+      <c r="F744" t="s">
+        <v>11</v>
+      </c>
+      <c r="G744" t="s">
+        <v>12</v>
+      </c>
+      <c r="H744">
+        <v>47.67</v>
+      </c>
+      <c r="I744" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9">
+      <c r="A745">
+        <v>742</v>
+      </c>
+      <c r="B745" t="s">
+        <v>912</v>
+      </c>
+      <c r="C745" t="s">
+        <v>47</v>
+      </c>
+      <c r="D745">
+        <v>1</v>
+      </c>
+      <c r="E745">
+        <v>0</v>
+      </c>
+      <c r="F745" t="s">
+        <v>11</v>
+      </c>
+      <c r="G745" t="s">
+        <v>12</v>
+      </c>
+      <c r="H745">
+        <v>47.67</v>
+      </c>
+      <c r="I745" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9">
+      <c r="A746">
+        <v>743</v>
+      </c>
+      <c r="B746" t="s">
+        <v>913</v>
+      </c>
+      <c r="C746">
+        <v>574142</v>
+      </c>
+      <c r="D746">
+        <v>1</v>
+      </c>
+      <c r="E746">
+        <v>0</v>
+      </c>
+      <c r="F746" t="s">
+        <v>11</v>
+      </c>
+      <c r="G746" t="s">
+        <v>12</v>
+      </c>
+      <c r="H746">
+        <v>47.67</v>
+      </c>
+      <c r="I746" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9">
+      <c r="A747">
+        <v>744</v>
+      </c>
+      <c r="B747" t="s">
+        <v>914</v>
+      </c>
+      <c r="C747">
+        <v>560105</v>
+      </c>
+      <c r="D747">
+        <v>1</v>
+      </c>
+      <c r="E747">
+        <v>0</v>
+      </c>
+      <c r="F747" t="s">
+        <v>11</v>
+      </c>
+      <c r="G747" t="s">
+        <v>12</v>
+      </c>
+      <c r="H747">
+        <v>47.67</v>
+      </c>
+      <c r="I747" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9">
+      <c r="A748">
+        <v>745</v>
+      </c>
+      <c r="B748" t="s">
+        <v>915</v>
+      </c>
+      <c r="C748">
+        <v>523105</v>
+      </c>
+      <c r="D748">
+        <v>1</v>
+      </c>
+      <c r="E748">
+        <v>0</v>
+      </c>
+      <c r="F748" t="s">
+        <v>11</v>
+      </c>
+      <c r="G748" t="s">
+        <v>12</v>
+      </c>
+      <c r="H748">
+        <v>47.67</v>
+      </c>
+      <c r="I748" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9">
+      <c r="A749">
+        <v>746</v>
+      </c>
+      <c r="B749" t="s">
+        <v>916</v>
+      </c>
+      <c r="C749">
+        <v>582114</v>
+      </c>
+      <c r="D749">
+        <v>1</v>
+      </c>
+      <c r="E749">
+        <v>0</v>
+      </c>
+      <c r="F749" t="s">
+        <v>11</v>
+      </c>
+      <c r="G749" t="s">
+        <v>12</v>
+      </c>
+      <c r="H749">
+        <v>47.67</v>
+      </c>
+      <c r="I749" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9">
+      <c r="A750">
+        <v>747</v>
+      </c>
+      <c r="B750" t="s">
+        <v>917</v>
+      </c>
+      <c r="C750">
+        <v>500028</v>
+      </c>
+      <c r="D750">
+        <v>1</v>
+      </c>
+      <c r="E750">
+        <v>0</v>
+      </c>
+      <c r="F750" t="s">
+        <v>11</v>
+      </c>
+      <c r="G750" t="s">
+        <v>12</v>
+      </c>
+      <c r="H750">
+        <v>47.67</v>
+      </c>
+      <c r="I750" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9">
+      <c r="A751">
+        <v>748</v>
+      </c>
+      <c r="B751" t="s">
+        <v>918</v>
+      </c>
+      <c r="C751">
+        <v>574212</v>
+      </c>
+      <c r="D751">
+        <v>1</v>
+      </c>
+      <c r="E751">
+        <v>0</v>
+      </c>
+      <c r="F751" t="s">
+        <v>11</v>
+      </c>
+      <c r="G751" t="s">
+        <v>12</v>
+      </c>
+      <c r="H751">
+        <v>47.67</v>
+      </c>
+      <c r="I751" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9">
+      <c r="A752">
+        <v>749</v>
+      </c>
+      <c r="B752" t="s">
+        <v>919</v>
+      </c>
+      <c r="C752" t="s">
+        <v>47</v>
+      </c>
+      <c r="D752">
+        <v>1</v>
+      </c>
+      <c r="E752">
+        <v>0</v>
+      </c>
+      <c r="F752" t="s">
+        <v>11</v>
+      </c>
+      <c r="G752" t="s">
+        <v>12</v>
+      </c>
+      <c r="H752">
+        <v>47.67</v>
+      </c>
+      <c r="I752" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9">
+      <c r="A753">
+        <v>750</v>
+      </c>
+      <c r="B753" t="s">
+        <v>920</v>
+      </c>
+      <c r="C753" t="s">
+        <v>47</v>
+      </c>
+      <c r="D753">
+        <v>1</v>
+      </c>
+      <c r="E753">
+        <v>0</v>
+      </c>
+      <c r="F753" t="s">
+        <v>11</v>
+      </c>
+      <c r="G753" t="s">
+        <v>12</v>
+      </c>
+      <c r="H753">
+        <v>47.67</v>
+      </c>
+      <c r="I753" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9">
+      <c r="A754">
+        <v>751</v>
+      </c>
+      <c r="B754" t="s">
+        <v>921</v>
+      </c>
+      <c r="C754">
+        <v>521366</v>
+      </c>
+      <c r="D754">
+        <v>1</v>
+      </c>
+      <c r="E754">
+        <v>0</v>
+      </c>
+      <c r="F754" t="s">
+        <v>11</v>
+      </c>
+      <c r="G754" t="s">
+        <v>12</v>
+      </c>
+      <c r="H754">
+        <v>47.67</v>
+      </c>
+      <c r="I754" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9">
+      <c r="A755">
+        <v>752</v>
+      </c>
+      <c r="B755" t="s">
+        <v>922</v>
+      </c>
+      <c r="C755">
+        <v>584102</v>
+      </c>
+      <c r="D755">
+        <v>1</v>
+      </c>
+      <c r="E755">
+        <v>0</v>
+      </c>
+      <c r="F755" t="s">
+        <v>11</v>
+      </c>
+      <c r="G755" t="s">
+        <v>12</v>
+      </c>
+      <c r="H755">
+        <v>47.67</v>
+      </c>
+      <c r="I755" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9">
+      <c r="A756">
+        <v>753</v>
+      </c>
+      <c r="B756" t="s">
+        <v>923</v>
+      </c>
+      <c r="C756">
+        <v>502319</v>
+      </c>
+      <c r="D756">
+        <v>1</v>
+      </c>
+      <c r="E756">
+        <v>0</v>
+      </c>
+      <c r="F756" t="s">
+        <v>11</v>
+      </c>
+      <c r="G756" t="s">
+        <v>12</v>
+      </c>
+      <c r="H756">
+        <v>47.67</v>
+      </c>
+      <c r="I756" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757">
+        <v>754</v>
+      </c>
+      <c r="B757" t="s">
+        <v>924</v>
+      </c>
+      <c r="C757">
+        <v>521165</v>
+      </c>
+      <c r="D757">
+        <v>1</v>
+      </c>
+      <c r="E757">
+        <v>0</v>
+      </c>
+      <c r="F757" t="s">
+        <v>11</v>
+      </c>
+      <c r="G757" t="s">
+        <v>12</v>
+      </c>
+      <c r="H757">
+        <v>47.67</v>
+      </c>
+      <c r="I757" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758">
+        <v>755</v>
+      </c>
+      <c r="B758" t="s">
+        <v>925</v>
+      </c>
+      <c r="C758">
+        <v>576229</v>
+      </c>
+      <c r="D758">
+        <v>1</v>
+      </c>
+      <c r="E758">
+        <v>0</v>
+      </c>
+      <c r="F758" t="s">
+        <v>11</v>
+      </c>
+      <c r="G758" t="s">
+        <v>12</v>
+      </c>
+      <c r="H758">
+        <v>47.67</v>
+      </c>
+      <c r="I758" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759">
+        <v>756</v>
+      </c>
+      <c r="B759" t="s">
+        <v>926</v>
+      </c>
+      <c r="C759">
+        <v>533005</v>
+      </c>
+      <c r="D759">
+        <v>1</v>
+      </c>
+      <c r="E759">
+        <v>0</v>
+      </c>
+      <c r="F759" t="s">
+        <v>11</v>
+      </c>
+      <c r="G759" t="s">
+        <v>12</v>
+      </c>
+      <c r="H759">
+        <v>47.67</v>
+      </c>
+      <c r="I759" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760">
+        <v>757</v>
+      </c>
+      <c r="B760" t="s">
+        <v>927</v>
+      </c>
+      <c r="C760">
+        <v>584123</v>
+      </c>
+      <c r="D760">
+        <v>1</v>
+      </c>
+      <c r="E760">
+        <v>0</v>
+      </c>
+      <c r="F760" t="s">
+        <v>11</v>
+      </c>
+      <c r="G760" t="s">
+        <v>12</v>
+      </c>
+      <c r="H760">
+        <v>47.67</v>
+      </c>
+      <c r="I760" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761">
+        <v>758</v>
+      </c>
+      <c r="B761" t="s">
+        <v>928</v>
+      </c>
+      <c r="C761" t="s">
+        <v>47</v>
+      </c>
+      <c r="D761">
+        <v>1</v>
+      </c>
+      <c r="E761">
+        <v>0</v>
+      </c>
+      <c r="F761" t="s">
+        <v>11</v>
+      </c>
+      <c r="G761" t="s">
+        <v>12</v>
+      </c>
+      <c r="H761">
+        <v>47.67</v>
+      </c>
+      <c r="I761" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762">
+        <v>759</v>
+      </c>
+      <c r="B762" t="s">
+        <v>929</v>
+      </c>
+      <c r="C762">
+        <v>570027</v>
+      </c>
+      <c r="D762">
+        <v>1</v>
+      </c>
+      <c r="E762">
+        <v>0</v>
+      </c>
+      <c r="F762" t="s">
+        <v>11</v>
+      </c>
+      <c r="G762" t="s">
+        <v>12</v>
+      </c>
+      <c r="H762">
+        <v>47.67</v>
+      </c>
+      <c r="I762" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763">
+        <v>760</v>
+      </c>
+      <c r="B763" t="s">
+        <v>930</v>
+      </c>
+      <c r="C763">
+        <v>522647</v>
+      </c>
+      <c r="D763">
+        <v>1</v>
+      </c>
+      <c r="E763">
+        <v>0</v>
+      </c>
+      <c r="F763" t="s">
+        <v>11</v>
+      </c>
+      <c r="G763" t="s">
+        <v>12</v>
+      </c>
+      <c r="H763">
+        <v>47.67</v>
+      </c>
+      <c r="I763" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764">
+        <v>761</v>
+      </c>
+      <c r="B764" t="s">
+        <v>931</v>
+      </c>
+      <c r="C764">
+        <v>574150</v>
+      </c>
+      <c r="D764">
+        <v>1</v>
+      </c>
+      <c r="E764">
+        <v>0</v>
+      </c>
+      <c r="F764" t="s">
+        <v>11</v>
+      </c>
+      <c r="G764" t="s">
+        <v>12</v>
+      </c>
+      <c r="H764">
+        <v>47.67</v>
+      </c>
+      <c r="I764" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765">
+        <v>762</v>
+      </c>
+      <c r="B765" t="s">
+        <v>932</v>
+      </c>
+      <c r="C765">
+        <v>521215</v>
+      </c>
+      <c r="D765">
+        <v>1</v>
+      </c>
+      <c r="E765">
+        <v>0</v>
+      </c>
+      <c r="F765" t="s">
+        <v>11</v>
+      </c>
+      <c r="G765" t="s">
+        <v>12</v>
+      </c>
+      <c r="H765">
+        <v>47.67</v>
+      </c>
+      <c r="I765" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766">
+        <v>763</v>
+      </c>
+      <c r="B766" t="s">
+        <v>933</v>
+      </c>
+      <c r="C766">
+        <v>562102</v>
+      </c>
+      <c r="D766">
+        <v>1</v>
+      </c>
+      <c r="E766">
+        <v>0</v>
+      </c>
+      <c r="F766" t="s">
+        <v>11</v>
+      </c>
+      <c r="G766" t="s">
+        <v>12</v>
+      </c>
+      <c r="H766">
+        <v>47.67</v>
+      </c>
+      <c r="I766" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767">
+        <v>764</v>
+      </c>
+      <c r="B767" t="s">
+        <v>934</v>
+      </c>
+      <c r="C767">
+        <v>226010</v>
+      </c>
+      <c r="D767">
+        <v>1</v>
+      </c>
+      <c r="E767">
+        <v>0</v>
+      </c>
+      <c r="F767" t="s">
+        <v>11</v>
+      </c>
+      <c r="G767" t="s">
+        <v>12</v>
+      </c>
+      <c r="H767">
+        <v>47.67</v>
+      </c>
+      <c r="I767" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768">
+        <v>765</v>
+      </c>
+      <c r="B768" t="s">
+        <v>935</v>
+      </c>
+      <c r="C768">
+        <v>571104</v>
+      </c>
+      <c r="D768">
+        <v>1</v>
+      </c>
+      <c r="E768">
+        <v>0</v>
+      </c>
+      <c r="F768" t="s">
+        <v>11</v>
+      </c>
+      <c r="G768" t="s">
+        <v>12</v>
+      </c>
+      <c r="H768">
+        <v>47.67</v>
+      </c>
+      <c r="I768" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769">
+        <v>766</v>
+      </c>
+      <c r="B769" t="s">
+        <v>936</v>
+      </c>
+      <c r="C769">
+        <v>577134</v>
+      </c>
+      <c r="D769">
+        <v>1</v>
+      </c>
+      <c r="E769">
+        <v>0</v>
+      </c>
+      <c r="F769" t="s">
+        <v>11</v>
+      </c>
+      <c r="G769" t="s">
+        <v>12</v>
+      </c>
+      <c r="H769">
+        <v>47.67</v>
+      </c>
+      <c r="I769" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770">
+        <v>767</v>
+      </c>
+      <c r="B770" t="s">
+        <v>937</v>
+      </c>
+      <c r="C770">
+        <v>532421</v>
+      </c>
+      <c r="D770">
+        <v>1</v>
+      </c>
+      <c r="E770">
+        <v>0</v>
+      </c>
+      <c r="F770" t="s">
+        <v>11</v>
+      </c>
+      <c r="G770" t="s">
+        <v>12</v>
+      </c>
+      <c r="H770">
+        <v>47.67</v>
+      </c>
+      <c r="I770" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771">
+        <v>768</v>
+      </c>
+      <c r="B771" t="s">
+        <v>938</v>
+      </c>
+      <c r="C771">
+        <v>571214</v>
+      </c>
+      <c r="D771">
+        <v>1</v>
+      </c>
+      <c r="E771">
+        <v>0</v>
+      </c>
+      <c r="F771" t="s">
+        <v>11</v>
+      </c>
+      <c r="G771" t="s">
+        <v>12</v>
+      </c>
+      <c r="H771">
+        <v>47.67</v>
+      </c>
+      <c r="I771" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772">
+        <v>769</v>
+      </c>
+      <c r="B772" t="s">
+        <v>939</v>
+      </c>
+      <c r="C772">
+        <v>521235</v>
+      </c>
+      <c r="D772">
+        <v>1</v>
+      </c>
+      <c r="E772">
+        <v>0</v>
+      </c>
+      <c r="F772" t="s">
+        <v>11</v>
+      </c>
+      <c r="G772" t="s">
+        <v>12</v>
+      </c>
+      <c r="H772">
+        <v>47.67</v>
+      </c>
+      <c r="I772" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773">
+        <v>770</v>
+      </c>
+      <c r="B773" t="s">
+        <v>940</v>
+      </c>
+      <c r="C773">
+        <v>562126</v>
+      </c>
+      <c r="D773">
+        <v>1</v>
+      </c>
+      <c r="E773">
+        <v>0</v>
+      </c>
+      <c r="F773" t="s">
+        <v>11</v>
+      </c>
+      <c r="G773" t="s">
+        <v>12</v>
+      </c>
+      <c r="H773">
+        <v>47.67</v>
+      </c>
+      <c r="I773" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774">
+        <v>771</v>
+      </c>
+      <c r="B774" t="s">
+        <v>941</v>
+      </c>
+      <c r="C774">
+        <v>571439</v>
+      </c>
+      <c r="D774">
+        <v>1</v>
+      </c>
+      <c r="E774">
+        <v>0</v>
+      </c>
+      <c r="F774" t="s">
+        <v>11</v>
+      </c>
+      <c r="G774" t="s">
+        <v>12</v>
+      </c>
+      <c r="H774">
+        <v>47.67</v>
+      </c>
+      <c r="I774" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775">
+        <v>772</v>
+      </c>
+      <c r="B775" t="s">
+        <v>942</v>
+      </c>
+      <c r="C775">
+        <v>535145</v>
+      </c>
+      <c r="D775">
+        <v>1</v>
+      </c>
+      <c r="E775">
+        <v>0</v>
+      </c>
+      <c r="F775" t="s">
+        <v>11</v>
+      </c>
+      <c r="G775" t="s">
+        <v>12</v>
+      </c>
+      <c r="H775">
+        <v>47.67</v>
+      </c>
+      <c r="I775" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9">
+      <c r="A776">
+        <v>773</v>
+      </c>
+      <c r="B776" t="s">
+        <v>943</v>
+      </c>
+      <c r="C776">
+        <v>581318</v>
+      </c>
+      <c r="D776">
+        <v>1</v>
+      </c>
+      <c r="E776">
+        <v>0</v>
+      </c>
+      <c r="F776" t="s">
+        <v>11</v>
+      </c>
+      <c r="G776" t="s">
+        <v>12</v>
+      </c>
+      <c r="H776">
+        <v>47.67</v>
+      </c>
+      <c r="I776" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9">
+      <c r="A777">
+        <v>774</v>
+      </c>
+      <c r="B777" t="s">
+        <v>944</v>
+      </c>
+      <c r="C777">
+        <v>535558</v>
+      </c>
+      <c r="D777">
+        <v>1</v>
+      </c>
+      <c r="E777">
+        <v>0</v>
+      </c>
+      <c r="F777" t="s">
+        <v>11</v>
+      </c>
+      <c r="G777" t="s">
+        <v>12</v>
+      </c>
+      <c r="H777">
+        <v>47.67</v>
+      </c>
+      <c r="I777" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9">
+      <c r="A778">
+        <v>775</v>
+      </c>
+      <c r="B778" t="s">
+        <v>945</v>
+      </c>
+      <c r="C778">
+        <v>563131</v>
+      </c>
+      <c r="D778">
+        <v>1</v>
+      </c>
+      <c r="E778">
+        <v>0</v>
+      </c>
+      <c r="F778" t="s">
+        <v>11</v>
+      </c>
+      <c r="G778" t="s">
+        <v>12</v>
+      </c>
+      <c r="H778">
+        <v>47.67</v>
+      </c>
+      <c r="I778" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9">
+      <c r="A779">
+        <v>776</v>
+      </c>
+      <c r="B779" t="s">
+        <v>946</v>
+      </c>
+      <c r="C779">
+        <v>517536</v>
+      </c>
+      <c r="D779">
+        <v>1</v>
+      </c>
+      <c r="E779">
+        <v>0</v>
+      </c>
+      <c r="F779" t="s">
+        <v>11</v>
+      </c>
+      <c r="G779" t="s">
+        <v>12</v>
+      </c>
+      <c r="H779">
+        <v>47.67</v>
+      </c>
+      <c r="I779" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9">
+      <c r="A780">
+        <v>777</v>
+      </c>
+      <c r="B780" t="s">
+        <v>947</v>
+      </c>
+      <c r="C780">
+        <v>581325</v>
+      </c>
+      <c r="D780">
+        <v>1</v>
+      </c>
+      <c r="E780">
+        <v>0</v>
+      </c>
+      <c r="F780" t="s">
+        <v>11</v>
+      </c>
+      <c r="G780" t="s">
+        <v>12</v>
+      </c>
+      <c r="H780">
+        <v>47.67</v>
+      </c>
+      <c r="I780" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9">
+      <c r="A781">
+        <v>778</v>
+      </c>
+      <c r="B781" t="s">
+        <v>948</v>
+      </c>
+      <c r="C781">
+        <v>533450</v>
+      </c>
+      <c r="D781">
+        <v>1</v>
+      </c>
+      <c r="E781">
+        <v>0</v>
+      </c>
+      <c r="F781" t="s">
+        <v>11</v>
+      </c>
+      <c r="G781" t="s">
+        <v>12</v>
+      </c>
+      <c r="H781">
+        <v>47.67</v>
+      </c>
+      <c r="I781" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9">
+      <c r="A782">
+        <v>779</v>
+      </c>
+      <c r="B782" t="s">
+        <v>949</v>
+      </c>
+      <c r="C782" t="s">
+        <v>47</v>
+      </c>
+      <c r="D782">
+        <v>1</v>
+      </c>
+      <c r="E782">
+        <v>0</v>
+      </c>
+      <c r="F782" t="s">
+        <v>11</v>
+      </c>
+      <c r="G782" t="s">
+        <v>12</v>
+      </c>
+      <c r="H782">
+        <v>47.67</v>
+      </c>
+      <c r="I782" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9">
+      <c r="A783">
+        <v>780</v>
+      </c>
+      <c r="B783" t="s">
+        <v>950</v>
+      </c>
+      <c r="C783">
+        <v>523230</v>
+      </c>
+      <c r="D783">
+        <v>1</v>
+      </c>
+      <c r="E783">
+        <v>0</v>
+      </c>
+      <c r="F783" t="s">
+        <v>11</v>
+      </c>
+      <c r="G783" t="s">
+        <v>12</v>
+      </c>
+      <c r="H783">
+        <v>47.67</v>
+      </c>
+      <c r="I783" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9">
+      <c r="A784">
+        <v>781</v>
+      </c>
+      <c r="B784" t="s">
+        <v>951</v>
+      </c>
+      <c r="C784" t="s">
+        <v>47</v>
+      </c>
+      <c r="D784">
+        <v>1</v>
+      </c>
+      <c r="E784">
+        <v>0</v>
+      </c>
+      <c r="F784" t="s">
+        <v>11</v>
+      </c>
+      <c r="G784" t="s">
+        <v>12</v>
+      </c>
+      <c r="H784">
+        <v>47.67</v>
+      </c>
+      <c r="I784" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9">
+      <c r="A785">
+        <v>782</v>
+      </c>
+      <c r="B785" t="s">
+        <v>952</v>
+      </c>
+      <c r="C785" t="s">
+        <v>47</v>
+      </c>
+      <c r="D785">
+        <v>1</v>
+      </c>
+      <c r="E785">
+        <v>0</v>
+      </c>
+      <c r="F785" t="s">
+        <v>11</v>
+      </c>
+      <c r="G785" t="s">
+        <v>12</v>
+      </c>
+      <c r="H785">
+        <v>47.67</v>
+      </c>
+      <c r="I785" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9">
+      <c r="A786">
+        <v>783</v>
+      </c>
+      <c r="B786" t="s">
+        <v>953</v>
+      </c>
+      <c r="C786">
+        <v>560119</v>
+      </c>
+      <c r="D786">
+        <v>1</v>
+      </c>
+      <c r="E786">
+        <v>0</v>
+      </c>
+      <c r="F786" t="s">
+        <v>11</v>
+      </c>
+      <c r="G786" t="s">
+        <v>12</v>
+      </c>
+      <c r="H786">
+        <v>47.67</v>
+      </c>
+      <c r="I786" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9">
+      <c r="A787">
+        <v>784</v>
+      </c>
+      <c r="B787" t="s">
+        <v>954</v>
+      </c>
+      <c r="C787">
+        <v>534235</v>
+      </c>
+      <c r="D787">
+        <v>1</v>
+      </c>
+      <c r="E787">
+        <v>0</v>
+      </c>
+      <c r="F787" t="s">
+        <v>11</v>
+      </c>
+      <c r="G787" t="s">
+        <v>12</v>
+      </c>
+      <c r="H787">
+        <v>47.67</v>
+      </c>
+      <c r="I787" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9">
+      <c r="A788">
+        <v>785</v>
+      </c>
+      <c r="B788" t="s">
+        <v>955</v>
+      </c>
+      <c r="C788">
+        <v>523247</v>
+      </c>
+      <c r="D788">
+        <v>1</v>
+      </c>
+      <c r="E788">
+        <v>0</v>
+      </c>
+      <c r="F788" t="s">
+        <v>11</v>
+      </c>
+      <c r="G788" t="s">
+        <v>12</v>
+      </c>
+      <c r="H788">
+        <v>47.67</v>
+      </c>
+      <c r="I788" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9">
+      <c r="A789">
+        <v>786</v>
+      </c>
+      <c r="B789" t="s">
+        <v>956</v>
+      </c>
+      <c r="C789">
+        <v>571123</v>
+      </c>
+      <c r="D789">
+        <v>1</v>
+      </c>
+      <c r="E789">
+        <v>0</v>
+      </c>
+      <c r="F789" t="s">
+        <v>11</v>
+      </c>
+      <c r="G789" t="s">
+        <v>12</v>
+      </c>
+      <c r="H789">
+        <v>47.67</v>
+      </c>
+      <c r="I789" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9">
+      <c r="A790">
+        <v>787</v>
+      </c>
+      <c r="B790" t="s">
+        <v>957</v>
+      </c>
+      <c r="C790">
+        <v>534235</v>
+      </c>
+      <c r="D790">
+        <v>1</v>
+      </c>
+      <c r="E790">
+        <v>0</v>
+      </c>
+      <c r="F790" t="s">
+        <v>11</v>
+      </c>
+      <c r="G790" t="s">
+        <v>12</v>
+      </c>
+      <c r="H790">
+        <v>47.67</v>
+      </c>
+      <c r="I790" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9">
+      <c r="A791">
+        <v>788</v>
+      </c>
+      <c r="B791" t="s">
+        <v>958</v>
+      </c>
+      <c r="C791">
+        <v>534312</v>
+      </c>
+      <c r="D791">
+        <v>1</v>
+      </c>
+      <c r="E791">
+        <v>0</v>
+      </c>
+      <c r="F791" t="s">
+        <v>11</v>
+      </c>
+      <c r="G791" t="s">
+        <v>12</v>
+      </c>
+      <c r="H791">
+        <v>47.67</v>
+      </c>
+      <c r="I791" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9">
+      <c r="A792">
+        <v>789</v>
+      </c>
+      <c r="B792" t="s">
+        <v>959</v>
+      </c>
+      <c r="C792">
+        <v>571422</v>
+      </c>
+      <c r="D792">
+        <v>1</v>
+      </c>
+      <c r="E792">
+        <v>0</v>
+      </c>
+      <c r="F792" t="s">
+        <v>11</v>
+      </c>
+      <c r="G792" t="s">
+        <v>12</v>
+      </c>
+      <c r="H792">
+        <v>47.67</v>
+      </c>
+      <c r="I792" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9">
+      <c r="A793">
+        <v>790</v>
+      </c>
+      <c r="B793" t="s">
+        <v>960</v>
+      </c>
+      <c r="C793">
+        <v>571432</v>
+      </c>
+      <c r="D793">
+        <v>1</v>
+      </c>
+      <c r="E793">
+        <v>0</v>
+      </c>
+      <c r="F793" t="s">
+        <v>11</v>
+      </c>
+      <c r="G793" t="s">
+        <v>12</v>
+      </c>
+      <c r="H793">
+        <v>47.67</v>
+      </c>
+      <c r="I793" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9">
+      <c r="A794">
+        <v>791</v>
+      </c>
+      <c r="B794" t="s">
+        <v>961</v>
+      </c>
+      <c r="C794">
+        <v>521165</v>
+      </c>
+      <c r="D794">
+        <v>1</v>
+      </c>
+      <c r="E794">
+        <v>0</v>
+      </c>
+      <c r="F794" t="s">
+        <v>11</v>
+      </c>
+      <c r="G794" t="s">
+        <v>12</v>
+      </c>
+      <c r="H794">
+        <v>47.67</v>
+      </c>
+      <c r="I794" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9">
+      <c r="A795">
+        <v>792</v>
+      </c>
+      <c r="B795" t="s">
+        <v>962</v>
+      </c>
+      <c r="C795">
+        <v>524121</v>
+      </c>
+      <c r="D795">
+        <v>1</v>
+      </c>
+      <c r="E795">
+        <v>0</v>
+      </c>
+      <c r="F795" t="s">
+        <v>11</v>
+      </c>
+      <c r="G795" t="s">
+        <v>12</v>
+      </c>
+      <c r="H795">
+        <v>47.67</v>
+      </c>
+      <c r="I795" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9">
+      <c r="A796">
+        <v>793</v>
+      </c>
+      <c r="B796" t="s">
+        <v>963</v>
+      </c>
+      <c r="C796">
+        <v>400003</v>
+      </c>
+      <c r="D796">
+        <v>1</v>
+      </c>
+      <c r="E796">
+        <v>0</v>
+      </c>
+      <c r="F796" t="s">
+        <v>11</v>
+      </c>
+      <c r="G796" t="s">
+        <v>12</v>
+      </c>
+      <c r="H796">
+        <v>47.67</v>
+      </c>
+      <c r="I796" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9">
+      <c r="A797">
+        <v>794</v>
+      </c>
+      <c r="B797" t="s">
+        <v>964</v>
+      </c>
+      <c r="C797">
+        <v>571430</v>
+      </c>
+      <c r="D797">
+        <v>1</v>
+      </c>
+      <c r="E797">
+        <v>0</v>
+      </c>
+      <c r="F797" t="s">
+        <v>11</v>
+      </c>
+      <c r="G797" t="s">
+        <v>12</v>
+      </c>
+      <c r="H797">
+        <v>47.67</v>
+      </c>
+      <c r="I797" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9">
+      <c r="A798">
+        <v>795</v>
+      </c>
+      <c r="B798" t="s">
+        <v>965</v>
+      </c>
+      <c r="C798">
+        <v>111680</v>
+      </c>
+      <c r="D798">
+        <v>1</v>
+      </c>
+      <c r="E798">
+        <v>0</v>
+      </c>
+      <c r="F798" t="s">
+        <v>11</v>
+      </c>
+      <c r="G798" t="s">
+        <v>12</v>
+      </c>
+      <c r="H798">
+        <v>47.67</v>
+      </c>
+      <c r="I798" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9">
+      <c r="A799">
+        <v>796</v>
+      </c>
+      <c r="B799" t="s">
+        <v>966</v>
+      </c>
+      <c r="C799">
+        <v>516101</v>
+      </c>
+      <c r="D799">
+        <v>1</v>
+      </c>
+      <c r="E799">
+        <v>0</v>
+      </c>
+      <c r="F799" t="s">
+        <v>11</v>
+      </c>
+      <c r="G799" t="s">
+        <v>12</v>
+      </c>
+      <c r="H799">
+        <v>47.67</v>
+      </c>
+      <c r="I799" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9">
+      <c r="A800">
+        <v>797</v>
+      </c>
+      <c r="B800" t="s">
+        <v>967</v>
+      </c>
+      <c r="C800">
+        <v>563130</v>
+      </c>
+      <c r="D800">
+        <v>1</v>
+      </c>
+      <c r="E800">
+        <v>0</v>
+      </c>
+      <c r="F800" t="s">
+        <v>11</v>
+      </c>
+      <c r="G800" t="s">
+        <v>12</v>
+      </c>
+      <c r="H800">
+        <v>47.67</v>
+      </c>
+      <c r="I800" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9">
+      <c r="A801">
+        <v>798</v>
+      </c>
+      <c r="B801" t="s">
+        <v>968</v>
+      </c>
+      <c r="C801">
+        <v>516380</v>
+      </c>
+      <c r="D801">
+        <v>1</v>
+      </c>
+      <c r="E801">
+        <v>0</v>
+      </c>
+      <c r="F801" t="s">
+        <v>11</v>
+      </c>
+      <c r="G801" t="s">
+        <v>12</v>
+      </c>
+      <c r="H801">
+        <v>47.67</v>
+      </c>
+      <c r="I801" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9">
+      <c r="A802">
+        <v>799</v>
+      </c>
+      <c r="B802" t="s">
+        <v>969</v>
+      </c>
+      <c r="C802">
+        <v>521333</v>
+      </c>
+      <c r="D802">
+        <v>1</v>
+      </c>
+      <c r="E802">
+        <v>0</v>
+      </c>
+      <c r="F802" t="s">
+        <v>11</v>
+      </c>
+      <c r="G802" t="s">
+        <v>12</v>
+      </c>
+      <c r="H802">
+        <v>47.67</v>
+      </c>
+      <c r="I802" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9">
+      <c r="A803">
+        <v>800</v>
+      </c>
+      <c r="B803" t="s">
+        <v>970</v>
+      </c>
+      <c r="C803">
+        <v>521126</v>
+      </c>
+      <c r="D803">
+        <v>1</v>
+      </c>
+      <c r="E803">
+        <v>0</v>
+      </c>
+      <c r="F803" t="s">
+        <v>11</v>
+      </c>
+      <c r="G803" t="s">
+        <v>12</v>
+      </c>
+      <c r="H803">
+        <v>47.67</v>
+      </c>
+      <c r="I803" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9">
+      <c r="A804">
+        <v>801</v>
+      </c>
+      <c r="B804" t="s">
+        <v>971</v>
+      </c>
+      <c r="C804">
+        <v>577227</v>
+      </c>
+      <c r="D804">
+        <v>1</v>
+      </c>
+      <c r="E804">
+        <v>0</v>
+      </c>
+      <c r="F804" t="s">
+        <v>11</v>
+      </c>
+      <c r="G804" t="s">
+        <v>12</v>
+      </c>
+      <c r="H804">
+        <v>47.67</v>
+      </c>
+      <c r="I804" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9">
+      <c r="A805">
+        <v>802</v>
+      </c>
+      <c r="B805" t="s">
+        <v>972</v>
+      </c>
+      <c r="C805">
+        <v>532312</v>
+      </c>
+      <c r="D805">
+        <v>1</v>
+      </c>
+      <c r="E805">
+        <v>0</v>
+      </c>
+      <c r="F805" t="s">
+        <v>11</v>
+      </c>
+      <c r="G805" t="s">
+        <v>12</v>
+      </c>
+      <c r="H805">
+        <v>47.67</v>
+      </c>
+      <c r="I805" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9">
+      <c r="A806">
+        <v>803</v>
+      </c>
+      <c r="B806" t="s">
+        <v>973</v>
+      </c>
+      <c r="C806">
+        <v>577116</v>
+      </c>
+      <c r="D806">
+        <v>1</v>
+      </c>
+      <c r="E806">
+        <v>0</v>
+      </c>
+      <c r="F806" t="s">
+        <v>11</v>
+      </c>
+      <c r="G806" t="s">
+        <v>12</v>
+      </c>
+      <c r="H806">
+        <v>47.67</v>
+      </c>
+      <c r="I806" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9">
+      <c r="A807">
+        <v>804</v>
+      </c>
+      <c r="B807" t="s">
+        <v>974</v>
+      </c>
+      <c r="C807">
+        <v>521456</v>
+      </c>
+      <c r="D807">
+        <v>1</v>
+      </c>
+      <c r="E807">
+        <v>0</v>
+      </c>
+      <c r="F807" t="s">
+        <v>11</v>
+      </c>
+      <c r="G807" t="s">
+        <v>12</v>
+      </c>
+      <c r="H807">
+        <v>47.67</v>
+      </c>
+      <c r="I807" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9">
+      <c r="A808">
+        <v>805</v>
+      </c>
+      <c r="B808" t="s">
+        <v>975</v>
+      </c>
+      <c r="C808">
+        <v>563115</v>
+      </c>
+      <c r="D808">
+        <v>1</v>
+      </c>
+      <c r="E808">
+        <v>0</v>
+      </c>
+      <c r="F808" t="s">
+        <v>11</v>
+      </c>
+      <c r="G808" t="s">
+        <v>12</v>
+      </c>
+      <c r="H808">
+        <v>47.67</v>
+      </c>
+      <c r="I808" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9">
+      <c r="A809">
+        <v>806</v>
+      </c>
+      <c r="B809" t="s">
+        <v>976</v>
+      </c>
+      <c r="C809">
+        <v>533223</v>
+      </c>
+      <c r="D809">
+        <v>1</v>
+      </c>
+      <c r="E809">
+        <v>0</v>
+      </c>
+      <c r="F809" t="s">
+        <v>11</v>
+      </c>
+      <c r="G809" t="s">
+        <v>12</v>
+      </c>
+      <c r="H809">
+        <v>47.67</v>
+      </c>
+      <c r="I809" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9">
+      <c r="A810">
+        <v>807</v>
+      </c>
+      <c r="B810" t="s">
+        <v>977</v>
+      </c>
+      <c r="C810">
+        <v>524137</v>
+      </c>
+      <c r="D810">
+        <v>1</v>
+      </c>
+      <c r="E810">
+        <v>0</v>
+      </c>
+      <c r="F810" t="s">
+        <v>11</v>
+      </c>
+      <c r="G810" t="s">
+        <v>12</v>
+      </c>
+      <c r="H810">
+        <v>47.67</v>
+      </c>
+      <c r="I810" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9">
+      <c r="A811">
+        <v>808</v>
+      </c>
+      <c r="B811" t="s">
+        <v>978</v>
+      </c>
+      <c r="C811">
+        <v>572123</v>
+      </c>
+      <c r="D811">
+        <v>1</v>
+      </c>
+      <c r="E811">
+        <v>0</v>
+      </c>
+      <c r="F811" t="s">
+        <v>11</v>
+      </c>
+      <c r="G811" t="s">
+        <v>12</v>
+      </c>
+      <c r="H811">
+        <v>47.67</v>
+      </c>
+      <c r="I811" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9">
+      <c r="A812">
+        <v>809</v>
+      </c>
+      <c r="B812" t="s">
+        <v>979</v>
+      </c>
+      <c r="C812">
+        <v>581359</v>
+      </c>
+      <c r="D812">
+        <v>1</v>
+      </c>
+      <c r="E812">
+        <v>0</v>
+      </c>
+      <c r="F812" t="s">
+        <v>11</v>
+      </c>
+      <c r="G812" t="s">
+        <v>12</v>
+      </c>
+      <c r="H812">
+        <v>47.67</v>
+      </c>
+      <c r="I812" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9">
+      <c r="A813">
+        <v>810</v>
+      </c>
+      <c r="B813" t="s">
+        <v>980</v>
+      </c>
+      <c r="C813">
+        <v>531011</v>
+      </c>
+      <c r="D813">
+        <v>1</v>
+      </c>
+      <c r="E813">
+        <v>0</v>
+      </c>
+      <c r="F813" t="s">
+        <v>11</v>
+      </c>
+      <c r="G813" t="s">
+        <v>12</v>
+      </c>
+      <c r="H813">
+        <v>47.67</v>
+      </c>
+      <c r="I813" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9">
+      <c r="A814">
+        <v>811</v>
+      </c>
+      <c r="B814" t="s">
+        <v>981</v>
+      </c>
+      <c r="C814">
+        <v>581334</v>
+      </c>
+      <c r="D814">
+        <v>1</v>
+      </c>
+      <c r="E814">
+        <v>0</v>
+      </c>
+      <c r="F814" t="s">
+        <v>11</v>
+      </c>
+      <c r="G814" t="s">
+        <v>12</v>
+      </c>
+      <c r="H814">
+        <v>47.67</v>
+      </c>
+      <c r="I814" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9">
+      <c r="A815">
+        <v>812</v>
+      </c>
+      <c r="B815" t="s">
+        <v>982</v>
+      </c>
+      <c r="C815">
+        <v>516434</v>
+      </c>
+      <c r="D815">
+        <v>1</v>
+      </c>
+      <c r="E815">
+        <v>0</v>
+      </c>
+      <c r="F815" t="s">
+        <v>11</v>
+      </c>
+      <c r="G815" t="s">
+        <v>12</v>
+      </c>
+      <c r="H815">
+        <v>47.67</v>
+      </c>
+      <c r="I815" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9">
+      <c r="A816">
+        <v>813</v>
+      </c>
+      <c r="B816" t="s">
+        <v>983</v>
+      </c>
+      <c r="C816">
+        <v>562112</v>
+      </c>
+      <c r="D816">
+        <v>1</v>
+      </c>
+      <c r="E816">
+        <v>0</v>
+      </c>
+      <c r="F816" t="s">
+        <v>11</v>
+      </c>
+      <c r="G816" t="s">
+        <v>12</v>
+      </c>
+      <c r="H816">
+        <v>47.67</v>
+      </c>
+      <c r="I816" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9">
+      <c r="A817">
+        <v>814</v>
+      </c>
+      <c r="B817" t="s">
+        <v>984</v>
+      </c>
+      <c r="C817">
+        <v>518002</v>
+      </c>
+      <c r="D817">
+        <v>1</v>
+      </c>
+      <c r="E817">
+        <v>0</v>
+      </c>
+      <c r="F817" t="s">
+        <v>11</v>
+      </c>
+      <c r="G817" t="s">
+        <v>12</v>
+      </c>
+      <c r="H817">
+        <v>47.67</v>
+      </c>
+      <c r="I817" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9">
+      <c r="A818">
+        <v>815</v>
+      </c>
+      <c r="B818" t="s">
+        <v>985</v>
+      </c>
+      <c r="C818">
+        <v>581314</v>
+      </c>
+      <c r="D818">
+        <v>1</v>
+      </c>
+      <c r="E818">
+        <v>0</v>
+      </c>
+      <c r="F818" t="s">
+        <v>11</v>
+      </c>
+      <c r="G818" t="s">
+        <v>12</v>
+      </c>
+      <c r="H818">
+        <v>47.67</v>
+      </c>
+      <c r="I818" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9">
+      <c r="A819">
+        <v>816</v>
+      </c>
+      <c r="B819" t="s">
+        <v>986</v>
+      </c>
+      <c r="C819">
+        <v>521111</v>
+      </c>
+      <c r="D819">
+        <v>1</v>
+      </c>
+      <c r="E819">
+        <v>0</v>
+      </c>
+      <c r="F819" t="s">
+        <v>11</v>
+      </c>
+      <c r="G819" t="s">
+        <v>12</v>
+      </c>
+      <c r="H819">
+        <v>47.67</v>
+      </c>
+      <c r="I819" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9">
+      <c r="A820">
+        <v>817</v>
+      </c>
+      <c r="B820" t="s">
+        <v>987</v>
+      </c>
+      <c r="C820">
+        <v>534122</v>
+      </c>
+      <c r="D820">
+        <v>1</v>
+      </c>
+      <c r="E820">
+        <v>0</v>
+      </c>
+      <c r="F820" t="s">
+        <v>11</v>
+      </c>
+      <c r="G820" t="s">
+        <v>12</v>
+      </c>
+      <c r="H820">
+        <v>47.67</v>
+      </c>
+      <c r="I820" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9">
+      <c r="A821">
+        <v>818</v>
+      </c>
+      <c r="B821" t="s">
+        <v>988</v>
+      </c>
+      <c r="C821">
+        <v>572218</v>
+      </c>
+      <c r="D821">
+        <v>1</v>
+      </c>
+      <c r="E821">
+        <v>0</v>
+      </c>
+      <c r="F821" t="s">
+        <v>11</v>
+      </c>
+      <c r="G821" t="s">
+        <v>12</v>
+      </c>
+      <c r="H821">
+        <v>47.67</v>
+      </c>
+      <c r="I821" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9">
+      <c r="A822">
+        <v>819</v>
+      </c>
+      <c r="B822" t="s">
+        <v>989</v>
+      </c>
+      <c r="C822">
+        <v>581325</v>
+      </c>
+      <c r="D822">
+        <v>1</v>
+      </c>
+      <c r="E822">
+        <v>0</v>
+      </c>
+      <c r="F822" t="s">
+        <v>11</v>
+      </c>
+      <c r="G822" t="s">
+        <v>12</v>
+      </c>
+      <c r="H822">
+        <v>47.67</v>
+      </c>
+      <c r="I822" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9">
+      <c r="A823">
+        <v>820</v>
+      </c>
+      <c r="B823" t="s">
+        <v>990</v>
+      </c>
+      <c r="C823">
+        <v>533286</v>
+      </c>
+      <c r="D823">
+        <v>1</v>
+      </c>
+      <c r="E823">
+        <v>0</v>
+      </c>
+      <c r="F823" t="s">
+        <v>11</v>
+      </c>
+      <c r="G823" t="s">
+        <v>12</v>
+      </c>
+      <c r="H823">
+        <v>47.67</v>
+      </c>
+      <c r="I823" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9">
+      <c r="A824">
+        <v>821</v>
+      </c>
+      <c r="B824" t="s">
+        <v>991</v>
+      </c>
+      <c r="C824">
+        <v>581115</v>
+      </c>
+      <c r="D824">
+        <v>1</v>
+      </c>
+      <c r="E824">
+        <v>0</v>
+      </c>
+      <c r="F824" t="s">
+        <v>11</v>
+      </c>
+      <c r="G824" t="s">
+        <v>12</v>
+      </c>
+      <c r="H824">
+        <v>47.67</v>
+      </c>
+      <c r="I824" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9">
+      <c r="A825">
+        <v>822</v>
+      </c>
+      <c r="B825" t="s">
+        <v>992</v>
+      </c>
+      <c r="C825">
+        <v>532185</v>
+      </c>
+      <c r="D825">
+        <v>1</v>
+      </c>
+      <c r="E825">
+        <v>0</v>
+      </c>
+      <c r="F825" t="s">
+        <v>11</v>
+      </c>
+      <c r="G825" t="s">
+        <v>12</v>
+      </c>
+      <c r="H825">
+        <v>47.67</v>
+      </c>
+      <c r="I825" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9">
+      <c r="A826">
+        <v>823</v>
+      </c>
+      <c r="B826" t="s">
+        <v>993</v>
+      </c>
+      <c r="C826">
+        <v>523240</v>
+      </c>
+      <c r="D826">
+        <v>1</v>
+      </c>
+      <c r="E826">
+        <v>0</v>
+      </c>
+      <c r="F826" t="s">
+        <v>11</v>
+      </c>
+      <c r="G826" t="s">
+        <v>12</v>
+      </c>
+      <c r="H826">
+        <v>47.67</v>
+      </c>
+      <c r="I826" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9">
+      <c r="A827">
+        <v>824</v>
+      </c>
+      <c r="B827" t="s">
+        <v>994</v>
+      </c>
+      <c r="C827">
+        <v>577112</v>
+      </c>
+      <c r="D827">
+        <v>1</v>
+      </c>
+      <c r="E827">
+        <v>0</v>
+      </c>
+      <c r="F827" t="s">
+        <v>11</v>
+      </c>
+      <c r="G827" t="s">
+        <v>12</v>
+      </c>
+      <c r="H827">
+        <v>47.67</v>
+      </c>
+      <c r="I827" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9">
+      <c r="A828">
+        <v>825</v>
+      </c>
+      <c r="B828" t="s">
+        <v>995</v>
+      </c>
+      <c r="C828">
+        <v>521120</v>
+      </c>
+      <c r="D828">
+        <v>1</v>
+      </c>
+      <c r="E828">
+        <v>0</v>
+      </c>
+      <c r="F828" t="s">
+        <v>11</v>
+      </c>
+      <c r="G828" t="s">
+        <v>12</v>
+      </c>
+      <c r="H828">
+        <v>47.67</v>
+      </c>
+      <c r="I828" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9">
+      <c r="A829">
+        <v>826</v>
+      </c>
+      <c r="B829" t="s">
+        <v>996</v>
+      </c>
+      <c r="C829">
+        <v>507123</v>
+      </c>
+      <c r="D829">
+        <v>1</v>
+      </c>
+      <c r="E829">
+        <v>0</v>
+      </c>
+      <c r="F829" t="s">
+        <v>11</v>
+      </c>
+      <c r="G829" t="s">
+        <v>12</v>
+      </c>
+      <c r="H829">
+        <v>47.67</v>
+      </c>
+      <c r="I829" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9">
+      <c r="A830">
+        <v>827</v>
+      </c>
+      <c r="B830" t="s">
+        <v>997</v>
+      </c>
+      <c r="C830">
+        <v>585327</v>
+      </c>
+      <c r="D830">
+        <v>1</v>
+      </c>
+      <c r="E830">
+        <v>0</v>
+      </c>
+      <c r="F830" t="s">
+        <v>11</v>
+      </c>
+      <c r="G830" t="s">
+        <v>12</v>
+      </c>
+      <c r="H830">
+        <v>47.67</v>
+      </c>
+      <c r="I830" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9">
+      <c r="A831">
+        <v>828</v>
+      </c>
+      <c r="B831" t="s">
+        <v>998</v>
+      </c>
+      <c r="C831">
+        <v>521126</v>
+      </c>
+      <c r="D831">
+        <v>1</v>
+      </c>
+      <c r="E831">
+        <v>0</v>
+      </c>
+      <c r="F831" t="s">
+        <v>11</v>
+      </c>
+      <c r="G831" t="s">
+        <v>12</v>
+      </c>
+      <c r="H831">
+        <v>47.67</v>
+      </c>
+      <c r="I831" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9">
+      <c r="A832">
+        <v>829</v>
+      </c>
+      <c r="B832" t="s">
+        <v>999</v>
+      </c>
+      <c r="C832">
+        <v>573211</v>
+      </c>
+      <c r="D832">
+        <v>1</v>
+      </c>
+      <c r="E832">
+        <v>0</v>
+      </c>
+      <c r="F832" t="s">
+        <v>11</v>
+      </c>
+      <c r="G832" t="s">
+        <v>12</v>
+      </c>
+      <c r="H832">
+        <v>47.67</v>
+      </c>
+      <c r="I832" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9">
+      <c r="A833">
+        <v>830</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C833">
+        <v>521230</v>
+      </c>
+      <c r="D833">
+        <v>1</v>
+      </c>
+      <c r="E833">
+        <v>0</v>
+      </c>
+      <c r="F833" t="s">
+        <v>11</v>
+      </c>
+      <c r="G833" t="s">
+        <v>12</v>
+      </c>
+      <c r="H833">
+        <v>47.67</v>
+      </c>
+      <c r="I833" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9">
+      <c r="A834">
+        <v>831</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C834">
+        <v>571403</v>
+      </c>
+      <c r="D834">
+        <v>1</v>
+      </c>
+      <c r="E834">
+        <v>0</v>
+      </c>
+      <c r="F834" t="s">
+        <v>11</v>
+      </c>
+      <c r="G834" t="s">
+        <v>12</v>
+      </c>
+      <c r="H834">
+        <v>47.67</v>
+      </c>
+      <c r="I834" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9">
+      <c r="A835">
+        <v>832</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C835">
+        <v>505001</v>
+      </c>
+      <c r="D835">
+        <v>1</v>
+      </c>
+      <c r="E835">
+        <v>0</v>
+      </c>
+      <c r="F835" t="s">
+        <v>11</v>
+      </c>
+      <c r="G835" t="s">
+        <v>12</v>
+      </c>
+      <c r="H835">
+        <v>47.67</v>
+      </c>
+      <c r="I835" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9">
+      <c r="A836">
+        <v>833</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C836" t="s">
+        <v>47</v>
+      </c>
+      <c r="D836">
+        <v>1</v>
+      </c>
+      <c r="E836">
+        <v>0</v>
+      </c>
+      <c r="F836" t="s">
+        <v>11</v>
+      </c>
+      <c r="G836" t="s">
+        <v>12</v>
+      </c>
+      <c r="H836">
+        <v>47.67</v>
+      </c>
+      <c r="I836" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9">
+      <c r="A837">
+        <v>834</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C837">
+        <v>563160</v>
+      </c>
+      <c r="D837">
+        <v>1</v>
+      </c>
+      <c r="E837">
+        <v>0</v>
+      </c>
+      <c r="F837" t="s">
+        <v>11</v>
+      </c>
+      <c r="G837" t="s">
+        <v>12</v>
+      </c>
+      <c r="H837">
+        <v>47.67</v>
+      </c>
+      <c r="I837" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9">
+      <c r="A838">
+        <v>835</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C838">
+        <v>521228</v>
+      </c>
+      <c r="D838">
+        <v>1</v>
+      </c>
+      <c r="E838">
+        <v>0</v>
+      </c>
+      <c r="F838" t="s">
+        <v>11</v>
+      </c>
+      <c r="G838" t="s">
+        <v>12</v>
+      </c>
+      <c r="H838">
+        <v>47.67</v>
+      </c>
+      <c r="I838" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9">
+      <c r="A839">
+        <v>836</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C839">
+        <v>524411</v>
+      </c>
+      <c r="D839">
+        <v>1</v>
+      </c>
+      <c r="E839">
+        <v>0</v>
+      </c>
+      <c r="F839" t="s">
+        <v>11</v>
+      </c>
+      <c r="G839" t="s">
+        <v>12</v>
+      </c>
+      <c r="H839">
+        <v>47.67</v>
+      </c>
+      <c r="I839" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9">
+      <c r="A840">
+        <v>837</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C840">
+        <v>700037</v>
+      </c>
+      <c r="D840">
+        <v>1</v>
+      </c>
+      <c r="E840">
+        <v>0</v>
+      </c>
+      <c r="F840" t="s">
+        <v>11</v>
+      </c>
+      <c r="G840" t="s">
+        <v>12</v>
+      </c>
+      <c r="H840">
+        <v>47.67</v>
+      </c>
+      <c r="I840" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9">
+      <c r="A841">
+        <v>838</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C841">
+        <v>570026</v>
+      </c>
+      <c r="D841">
+        <v>1</v>
+      </c>
+      <c r="E841">
+        <v>0</v>
+      </c>
+      <c r="F841" t="s">
+        <v>11</v>
+      </c>
+      <c r="G841" t="s">
+        <v>12</v>
+      </c>
+      <c r="H841">
+        <v>47.67</v>
+      </c>
+      <c r="I841" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9">
+      <c r="A842">
+        <v>839</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C842">
+        <v>101431</v>
+      </c>
+      <c r="D842">
+        <v>1</v>
+      </c>
+      <c r="E842">
+        <v>0</v>
+      </c>
+      <c r="F842" t="s">
+        <v>11</v>
+      </c>
+      <c r="G842" t="s">
+        <v>12</v>
+      </c>
+      <c r="H842">
+        <v>47.67</v>
+      </c>
+      <c r="I842" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9">
+      <c r="A843">
+        <v>840</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C843" t="s">
+        <v>47</v>
+      </c>
+      <c r="D843">
+        <v>1</v>
+      </c>
+      <c r="E843">
+        <v>0</v>
+      </c>
+      <c r="F843" t="s">
+        <v>11</v>
+      </c>
+      <c r="G843" t="s">
+        <v>12</v>
+      </c>
+      <c r="H843">
+        <v>47.67</v>
+      </c>
+      <c r="I843" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9">
+      <c r="A844">
+        <v>841</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C844">
+        <v>507303</v>
+      </c>
+      <c r="D844">
+        <v>1</v>
+      </c>
+      <c r="E844">
+        <v>0</v>
+      </c>
+      <c r="F844" t="s">
+        <v>11</v>
+      </c>
+      <c r="G844" t="s">
+        <v>12</v>
+      </c>
+      <c r="H844">
+        <v>47.67</v>
+      </c>
+      <c r="I844" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9">
+      <c r="A845">
+        <v>842</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C845">
+        <v>563124</v>
+      </c>
+      <c r="D845">
+        <v>1</v>
+      </c>
+      <c r="E845">
+        <v>0</v>
+      </c>
+      <c r="F845" t="s">
+        <v>11</v>
+      </c>
+      <c r="G845" t="s">
+        <v>12</v>
+      </c>
+      <c r="H845">
+        <v>47.67</v>
+      </c>
+      <c r="I845" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9">
+      <c r="A846">
+        <v>843</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C846">
+        <v>581103</v>
+      </c>
+      <c r="D846">
+        <v>1</v>
+      </c>
+      <c r="E846">
+        <v>0</v>
+      </c>
+      <c r="F846" t="s">
+        <v>11</v>
+      </c>
+      <c r="G846" t="s">
+        <v>12</v>
+      </c>
+      <c r="H846">
+        <v>47.67</v>
+      </c>
+      <c r="I846" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9">
+      <c r="A847">
+        <v>844</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C847">
+        <v>524305</v>
+      </c>
+      <c r="D847">
+        <v>1</v>
+      </c>
+      <c r="E847">
+        <v>0</v>
+      </c>
+      <c r="F847" t="s">
+        <v>11</v>
+      </c>
+      <c r="G847" t="s">
+        <v>12</v>
+      </c>
+      <c r="H847">
+        <v>47.67</v>
+      </c>
+      <c r="I847" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9">
+      <c r="A848">
+        <v>845</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C848">
+        <v>533262</v>
+      </c>
+      <c r="D848">
+        <v>1</v>
+      </c>
+      <c r="E848">
+        <v>0</v>
+      </c>
+      <c r="F848" t="s">
+        <v>11</v>
+      </c>
+      <c r="G848" t="s">
+        <v>12</v>
+      </c>
+      <c r="H848">
+        <v>47.67</v>
+      </c>
+      <c r="I848" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9">
+      <c r="A849">
+        <v>846</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C849">
+        <v>517125</v>
+      </c>
+      <c r="D849">
+        <v>1</v>
+      </c>
+      <c r="E849">
+        <v>0</v>
+      </c>
+      <c r="F849" t="s">
+        <v>11</v>
+      </c>
+      <c r="G849" t="s">
+        <v>12</v>
+      </c>
+      <c r="H849">
+        <v>47.67</v>
+      </c>
+      <c r="I849" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9">
+      <c r="A850">
+        <v>847</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C850">
+        <v>577527</v>
+      </c>
+      <c r="D850">
+        <v>1</v>
+      </c>
+      <c r="E850">
+        <v>0</v>
+      </c>
+      <c r="F850" t="s">
+        <v>11</v>
+      </c>
+      <c r="G850" t="s">
+        <v>12</v>
+      </c>
+      <c r="H850">
+        <v>47.67</v>
+      </c>
+      <c r="I850" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9">
+      <c r="A851">
+        <v>848</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C851">
+        <v>506132</v>
+      </c>
+      <c r="D851">
+        <v>1</v>
+      </c>
+      <c r="E851">
+        <v>0</v>
+      </c>
+      <c r="F851" t="s">
+        <v>11</v>
+      </c>
+      <c r="G851" t="s">
+        <v>12</v>
+      </c>
+      <c r="H851">
+        <v>47.67</v>
+      </c>
+      <c r="I851" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9">
+      <c r="A852">
+        <v>849</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C852">
+        <v>515405</v>
+      </c>
+      <c r="D852">
+        <v>1</v>
+      </c>
+      <c r="E852">
+        <v>0</v>
+      </c>
+      <c r="F852" t="s">
+        <v>11</v>
+      </c>
+      <c r="G852" t="s">
+        <v>12</v>
+      </c>
+      <c r="H852">
+        <v>47.67</v>
+      </c>
+      <c r="I852" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9">
+      <c r="A853">
+        <v>850</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C853">
+        <v>535546</v>
+      </c>
+      <c r="D853">
+        <v>1</v>
+      </c>
+      <c r="E853">
+        <v>0</v>
+      </c>
+      <c r="F853" t="s">
+        <v>11</v>
+      </c>
+      <c r="G853" t="s">
+        <v>12</v>
+      </c>
+      <c r="H853">
+        <v>47.67</v>
+      </c>
+      <c r="I853" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9">
+      <c r="A854">
+        <v>851</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C854">
+        <v>561202</v>
+      </c>
+      <c r="D854">
+        <v>1</v>
+      </c>
+      <c r="E854">
+        <v>0</v>
+      </c>
+      <c r="F854" t="s">
+        <v>11</v>
+      </c>
+      <c r="G854" t="s">
+        <v>12</v>
+      </c>
+      <c r="H854">
+        <v>47.67</v>
+      </c>
+      <c r="I854" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9">
+      <c r="A855">
+        <v>852</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C855">
+        <v>517588</v>
+      </c>
+      <c r="D855">
+        <v>1</v>
+      </c>
+      <c r="E855">
+        <v>0</v>
+      </c>
+      <c r="F855" t="s">
+        <v>11</v>
+      </c>
+      <c r="G855" t="s">
+        <v>12</v>
+      </c>
+      <c r="H855">
+        <v>47.67</v>
+      </c>
+      <c r="I855" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9">
+      <c r="A856">
+        <v>853</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C856">
+        <v>507203</v>
+      </c>
+      <c r="D856">
+        <v>1</v>
+      </c>
+      <c r="E856">
+        <v>0</v>
+      </c>
+      <c r="F856" t="s">
+        <v>11</v>
+      </c>
+      <c r="G856" t="s">
+        <v>12</v>
+      </c>
+      <c r="H856">
+        <v>47.67</v>
+      </c>
+      <c r="I856" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9">
+      <c r="A857">
+        <v>854</v>
+      </c>
+      <c r="B857" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C857">
+        <v>225444</v>
+      </c>
+      <c r="D857">
+        <v>1</v>
+      </c>
+      <c r="E857">
+        <v>0</v>
+      </c>
+      <c r="F857" t="s">
+        <v>11</v>
+      </c>
+      <c r="G857" t="s">
+        <v>12</v>
+      </c>
+      <c r="H857">
+        <v>47.67</v>
+      </c>
+      <c r="I857" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="858" spans="1:9">
+      <c r="A858">
+        <v>855</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C858">
+        <v>584111</v>
+      </c>
+      <c r="D858">
+        <v>1</v>
+      </c>
+      <c r="E858">
+        <v>0</v>
+      </c>
+      <c r="F858" t="s">
+        <v>11</v>
+      </c>
+      <c r="G858" t="s">
+        <v>12</v>
+      </c>
+      <c r="H858">
+        <v>47.67</v>
+      </c>
+      <c r="I858" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9">
+      <c r="A859">
+        <v>856</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C859">
+        <v>535250</v>
+      </c>
+      <c r="D859">
+        <v>1</v>
+      </c>
+      <c r="E859">
+        <v>0</v>
+      </c>
+      <c r="F859" t="s">
+        <v>11</v>
+      </c>
+      <c r="G859" t="s">
+        <v>12</v>
+      </c>
+      <c r="H859">
+        <v>47.67</v>
+      </c>
+      <c r="I859" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9">
+      <c r="A860">
+        <v>857</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C860">
+        <v>507301</v>
+      </c>
+      <c r="D860">
+        <v>1</v>
+      </c>
+      <c r="E860">
+        <v>0</v>
+      </c>
+      <c r="F860" t="s">
+        <v>11</v>
+      </c>
+      <c r="G860" t="s">
+        <v>12</v>
+      </c>
+      <c r="H860">
+        <v>47.67</v>
+      </c>
+      <c r="I860" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9">
+      <c r="A861">
+        <v>858</v>
+      </c>
+      <c r="B861" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C861">
+        <v>517520</v>
+      </c>
+      <c r="D861">
+        <v>1</v>
+      </c>
+      <c r="E861">
+        <v>0</v>
+      </c>
+      <c r="F861" t="s">
+        <v>11</v>
+      </c>
+      <c r="G861" t="s">
+        <v>12</v>
+      </c>
+      <c r="H861">
+        <v>47.67</v>
+      </c>
+      <c r="I861" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9">
+      <c r="A862">
+        <v>859</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C862">
+        <v>586203</v>
+      </c>
+      <c r="D862">
+        <v>1</v>
+      </c>
+      <c r="E862">
+        <v>0</v>
+      </c>
+      <c r="F862" t="s">
+        <v>11</v>
+      </c>
+      <c r="G862" t="s">
+        <v>12</v>
+      </c>
+      <c r="H862">
+        <v>47.67</v>
+      </c>
+      <c r="I862" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9">
+      <c r="A863">
+        <v>860</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C863">
+        <v>585310</v>
+      </c>
+      <c r="D863">
+        <v>1</v>
+      </c>
+      <c r="E863">
+        <v>0</v>
+      </c>
+      <c r="F863" t="s">
+        <v>11</v>
+      </c>
+      <c r="G863" t="s">
+        <v>12</v>
+      </c>
+      <c r="H863">
+        <v>47.67</v>
+      </c>
+      <c r="I863" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9">
+      <c r="A864">
+        <v>861</v>
+      </c>
+      <c r="B864" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C864">
+        <v>515110</v>
+      </c>
+      <c r="D864">
+        <v>1</v>
+      </c>
+      <c r="E864">
+        <v>0</v>
+      </c>
+      <c r="F864" t="s">
+        <v>11</v>
+      </c>
+      <c r="G864" t="s">
+        <v>12</v>
+      </c>
+      <c r="H864">
+        <v>47.67</v>
+      </c>
+      <c r="I864" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9">
+      <c r="A865">
+        <v>862</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C865">
+        <v>571252</v>
+      </c>
+      <c r="D865">
+        <v>1</v>
+      </c>
+      <c r="E865">
+        <v>0</v>
+      </c>
+      <c r="F865" t="s">
+        <v>11</v>
+      </c>
+      <c r="G865" t="s">
+        <v>12</v>
+      </c>
+      <c r="H865">
+        <v>47.67</v>
+      </c>
+      <c r="I865" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9">
+      <c r="A866">
+        <v>863</v>
+      </c>
+      <c r="B866" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C866" t="s">
+        <v>47</v>
+      </c>
+      <c r="D866">
+        <v>1</v>
+      </c>
+      <c r="E866">
+        <v>0</v>
+      </c>
+      <c r="F866" t="s">
+        <v>11</v>
+      </c>
+      <c r="G866" t="s">
+        <v>12</v>
+      </c>
+      <c r="H866">
+        <v>47.67</v>
+      </c>
+      <c r="I866" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9">
+      <c r="A867">
+        <v>864</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C867">
+        <v>585214</v>
+      </c>
+      <c r="D867">
+        <v>1</v>
+      </c>
+      <c r="E867">
+        <v>0</v>
+      </c>
+      <c r="F867" t="s">
+        <v>11</v>
+      </c>
+      <c r="G867" t="s">
+        <v>12</v>
+      </c>
+      <c r="H867">
+        <v>47.67</v>
+      </c>
+      <c r="I867" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9">
+      <c r="A868">
+        <v>865</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C868">
+        <v>507117</v>
+      </c>
+      <c r="D868">
+        <v>1</v>
+      </c>
+      <c r="E868">
+        <v>0</v>
+      </c>
+      <c r="F868" t="s">
+        <v>11</v>
+      </c>
+      <c r="G868" t="s">
+        <v>12</v>
+      </c>
+      <c r="H868">
+        <v>47.67</v>
+      </c>
+      <c r="I868" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9">
+      <c r="A869">
+        <v>866</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C869">
+        <v>583229</v>
+      </c>
+      <c r="D869">
+        <v>1</v>
+      </c>
+      <c r="E869">
+        <v>0</v>
+      </c>
+      <c r="F869" t="s">
+        <v>11</v>
+      </c>
+      <c r="G869" t="s">
+        <v>12</v>
+      </c>
+      <c r="H869">
+        <v>47.67</v>
+      </c>
+      <c r="I869" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9">
+      <c r="A870">
+        <v>867</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C870">
+        <v>591201</v>
+      </c>
+      <c r="D870">
+        <v>1</v>
+      </c>
+      <c r="E870">
+        <v>0</v>
+      </c>
+      <c r="F870" t="s">
+        <v>11</v>
+      </c>
+      <c r="G870" t="s">
+        <v>12</v>
+      </c>
+      <c r="H870">
+        <v>47.67</v>
+      </c>
+      <c r="I870" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9">
+      <c r="A871">
+        <v>868</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C871">
+        <v>517112</v>
+      </c>
+      <c r="D871">
+        <v>1</v>
+      </c>
+      <c r="E871">
+        <v>0</v>
+      </c>
+      <c r="F871" t="s">
+        <v>11</v>
+      </c>
+      <c r="G871" t="s">
+        <v>12</v>
+      </c>
+      <c r="H871">
+        <v>47.67</v>
+      </c>
+      <c r="I871" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9">
+      <c r="A872">
+        <v>869</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C872">
+        <v>147148</v>
+      </c>
+      <c r="D872">
+        <v>1</v>
+      </c>
+      <c r="E872">
+        <v>0</v>
+      </c>
+      <c r="F872" t="s">
+        <v>11</v>
+      </c>
+      <c r="G872" t="s">
+        <v>12</v>
+      </c>
+      <c r="H872">
+        <v>47.67</v>
+      </c>
+      <c r="I872" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9">
+      <c r="A873">
+        <v>870</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C873">
+        <v>571114</v>
+      </c>
+      <c r="D873">
+        <v>1</v>
+      </c>
+      <c r="E873">
+        <v>0</v>
+      </c>
+      <c r="F873" t="s">
+        <v>11</v>
+      </c>
+      <c r="G873" t="s">
+        <v>12</v>
+      </c>
+      <c r="H873">
+        <v>47.67</v>
+      </c>
+      <c r="I873" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9">
+      <c r="A874">
+        <v>871</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C874">
+        <v>533451</v>
+      </c>
+      <c r="D874">
+        <v>1</v>
+      </c>
+      <c r="E874">
+        <v>0</v>
+      </c>
+      <c r="F874" t="s">
+        <v>11</v>
+      </c>
+      <c r="G874" t="s">
+        <v>12</v>
+      </c>
+      <c r="H874">
+        <v>47.67</v>
+      </c>
+      <c r="I874" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9">
+      <c r="A875">
+        <v>872</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C875">
+        <v>591213</v>
+      </c>
+      <c r="D875">
+        <v>1</v>
+      </c>
+      <c r="E875">
+        <v>0</v>
+      </c>
+      <c r="F875" t="s">
+        <v>11</v>
+      </c>
+      <c r="G875" t="s">
+        <v>12</v>
+      </c>
+      <c r="H875">
+        <v>47.67</v>
+      </c>
+      <c r="I875" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9">
+      <c r="A876">
+        <v>873</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C876">
+        <v>571426</v>
+      </c>
+      <c r="D876">
+        <v>1</v>
+      </c>
+      <c r="E876">
+        <v>0</v>
+      </c>
+      <c r="F876" t="s">
+        <v>11</v>
+      </c>
+      <c r="G876" t="s">
+        <v>12</v>
+      </c>
+      <c r="H876">
+        <v>47.67</v>
+      </c>
+      <c r="I876" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="877" spans="1:9">
+      <c r="A877">
+        <v>874</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C877">
+        <v>507101</v>
+      </c>
+      <c r="D877">
+        <v>1</v>
+      </c>
+      <c r="E877">
+        <v>0</v>
+      </c>
+      <c r="F877" t="s">
+        <v>11</v>
+      </c>
+      <c r="G877" t="s">
+        <v>12</v>
+      </c>
+      <c r="H877">
+        <v>47.67</v>
+      </c>
+      <c r="I877" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="878" spans="1:9">
+      <c r="A878">
+        <v>875</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C878">
+        <v>523169</v>
+      </c>
+      <c r="D878">
+        <v>1</v>
+      </c>
+      <c r="E878">
+        <v>0</v>
+      </c>
+      <c r="F878" t="s">
+        <v>11</v>
+      </c>
+      <c r="G878" t="s">
+        <v>12</v>
+      </c>
+      <c r="H878">
+        <v>47.67</v>
+      </c>
+      <c r="I878" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="879" spans="1:9">
+      <c r="A879">
+        <v>876</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C879">
+        <v>562122</v>
+      </c>
+      <c r="D879">
+        <v>1</v>
+      </c>
+      <c r="E879">
+        <v>0</v>
+      </c>
+      <c r="F879" t="s">
+        <v>11</v>
+      </c>
+      <c r="G879" t="s">
+        <v>12</v>
+      </c>
+      <c r="H879">
+        <v>47.67</v>
+      </c>
+      <c r="I879" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9">
+      <c r="A880">
+        <v>877</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C880">
+        <v>534101</v>
+      </c>
+      <c r="D880">
+        <v>1</v>
+      </c>
+      <c r="E880">
+        <v>0</v>
+      </c>
+      <c r="F880" t="s">
+        <v>11</v>
+      </c>
+      <c r="G880" t="s">
+        <v>12</v>
+      </c>
+      <c r="H880">
+        <v>47.67</v>
+      </c>
+      <c r="I880" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9">
+      <c r="A881">
+        <v>878</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C881">
+        <v>521180</v>
+      </c>
+      <c r="D881">
+        <v>1</v>
+      </c>
+      <c r="E881">
+        <v>0</v>
+      </c>
+      <c r="F881" t="s">
+        <v>11</v>
+      </c>
+      <c r="G881" t="s">
+        <v>12</v>
+      </c>
+      <c r="H881">
+        <v>47.67</v>
+      </c>
+      <c r="I881" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="882" spans="1:9">
+      <c r="A882">
+        <v>879</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C882">
+        <v>581352</v>
+      </c>
+      <c r="D882">
+        <v>1</v>
+      </c>
+      <c r="E882">
+        <v>0</v>
+      </c>
+      <c r="F882" t="s">
+        <v>11</v>
+      </c>
+      <c r="G882" t="s">
+        <v>12</v>
+      </c>
+      <c r="H882">
+        <v>47.67</v>
+      </c>
+      <c r="I882" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="883" spans="1:9">
+      <c r="A883">
+        <v>880</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C883">
+        <v>581106</v>
+      </c>
+      <c r="D883">
+        <v>1</v>
+      </c>
+      <c r="E883">
+        <v>0</v>
+      </c>
+      <c r="F883" t="s">
+        <v>11</v>
+      </c>
+      <c r="G883" t="s">
+        <v>12</v>
+      </c>
+      <c r="H883">
+        <v>47.67</v>
+      </c>
+      <c r="I883" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="884" spans="1:9">
+      <c r="A884">
+        <v>881</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C884">
+        <v>506101</v>
+      </c>
+      <c r="D884">
+        <v>1</v>
+      </c>
+      <c r="E884">
+        <v>0</v>
+      </c>
+      <c r="F884" t="s">
+        <v>11</v>
+      </c>
+      <c r="G884" t="s">
+        <v>12</v>
+      </c>
+      <c r="H884">
+        <v>47.67</v>
+      </c>
+      <c r="I884" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="885" spans="1:9">
+      <c r="A885">
+        <v>882</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C885">
+        <v>524315</v>
+      </c>
+      <c r="D885">
+        <v>1</v>
+      </c>
+      <c r="E885">
+        <v>0</v>
+      </c>
+      <c r="F885" t="s">
+        <v>11</v>
+      </c>
+      <c r="G885" t="s">
+        <v>12</v>
+      </c>
+      <c r="H885">
+        <v>47.67</v>
+      </c>
+      <c r="I885" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="886" spans="1:9">
+      <c r="A886">
+        <v>883</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C886" t="s">
+        <v>47</v>
+      </c>
+      <c r="D886">
+        <v>1</v>
+      </c>
+      <c r="E886">
+        <v>0</v>
+      </c>
+      <c r="F886" t="s">
+        <v>11</v>
+      </c>
+      <c r="G886" t="s">
+        <v>12</v>
+      </c>
+      <c r="H886">
+        <v>47.67</v>
+      </c>
+      <c r="I886" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="887" spans="1:9">
+      <c r="A887">
+        <v>884</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C887">
+        <v>585211</v>
+      </c>
+      <c r="D887">
+        <v>1</v>
+      </c>
+      <c r="E887">
+        <v>0</v>
+      </c>
+      <c r="F887" t="s">
+        <v>11</v>
+      </c>
+      <c r="G887" t="s">
+        <v>12</v>
+      </c>
+      <c r="H887">
+        <v>47.67</v>
+      </c>
+      <c r="I887" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="888" spans="1:9">
+      <c r="A888">
+        <v>885</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C888">
+        <v>518464</v>
+      </c>
+      <c r="D888">
+        <v>1</v>
+      </c>
+      <c r="E888">
+        <v>0</v>
+      </c>
+      <c r="F888" t="s">
+        <v>11</v>
+      </c>
+      <c r="G888" t="s">
+        <v>12</v>
+      </c>
+      <c r="H888">
+        <v>47.67</v>
+      </c>
+      <c r="I888" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="889" spans="1:9">
+      <c r="A889">
+        <v>886</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C889">
+        <v>591126</v>
+      </c>
+      <c r="D889">
+        <v>1</v>
+      </c>
+      <c r="E889">
+        <v>0</v>
+      </c>
+      <c r="F889" t="s">
+        <v>11</v>
+      </c>
+      <c r="G889" t="s">
+        <v>12</v>
+      </c>
+      <c r="H889">
+        <v>47.67</v>
+      </c>
+      <c r="I889" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="890" spans="1:9">
+      <c r="A890">
+        <v>887</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C890">
+        <v>577598</v>
+      </c>
+      <c r="D890">
+        <v>1</v>
+      </c>
+      <c r="E890">
+        <v>0</v>
+      </c>
+      <c r="F890" t="s">
+        <v>11</v>
+      </c>
+      <c r="G890" t="s">
+        <v>12</v>
+      </c>
+      <c r="H890">
+        <v>47.67</v>
+      </c>
+      <c r="I890" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="891" spans="1:9">
+      <c r="A891">
+        <v>888</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C891">
+        <v>534425</v>
+      </c>
+      <c r="D891">
+        <v>1</v>
+      </c>
+      <c r="E891">
+        <v>0</v>
+      </c>
+      <c r="F891" t="s">
+        <v>11</v>
+      </c>
+      <c r="G891" t="s">
+        <v>12</v>
+      </c>
+      <c r="H891">
+        <v>47.67</v>
+      </c>
+      <c r="I891" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="892" spans="1:9">
+      <c r="A892">
+        <v>889</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C892">
+        <v>518004</v>
+      </c>
+      <c r="D892">
+        <v>1</v>
+      </c>
+      <c r="E892">
+        <v>0</v>
+      </c>
+      <c r="F892" t="s">
+        <v>11</v>
+      </c>
+      <c r="G892" t="s">
+        <v>12</v>
+      </c>
+      <c r="H892">
+        <v>47.67</v>
+      </c>
+      <c r="I892" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="893" spans="1:9">
+      <c r="A893">
+        <v>890</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C893">
+        <v>581111</v>
+      </c>
+      <c r="D893">
+        <v>1</v>
+      </c>
+      <c r="E893">
+        <v>0</v>
+      </c>
+      <c r="F893" t="s">
+        <v>11</v>
+      </c>
+      <c r="G893" t="s">
+        <v>12</v>
+      </c>
+      <c r="H893">
+        <v>47.67</v>
+      </c>
+      <c r="I893" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="894" spans="1:9">
+      <c r="A894">
+        <v>891</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C894">
+        <v>503185</v>
+      </c>
+      <c r="D894">
+        <v>1</v>
+      </c>
+      <c r="E894">
+        <v>0</v>
+      </c>
+      <c r="F894" t="s">
+        <v>11</v>
+      </c>
+      <c r="G894" t="s">
+        <v>12</v>
+      </c>
+      <c r="H894">
+        <v>47.67</v>
+      </c>
+      <c r="I894" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="895" spans="1:9">
+      <c r="A895">
+        <v>892</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C895">
+        <v>534449</v>
+      </c>
+      <c r="D895">
+        <v>1</v>
+      </c>
+      <c r="E895">
+        <v>0</v>
+      </c>
+      <c r="F895" t="s">
+        <v>11</v>
+      </c>
+      <c r="G895" t="s">
+        <v>12</v>
+      </c>
+      <c r="H895">
+        <v>47.67</v>
+      </c>
+      <c r="I895" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="896" spans="1:9">
+      <c r="A896">
+        <v>893</v>
+      </c>
+      <c r="B896" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C896">
+        <v>581104</v>
+      </c>
+      <c r="D896">
+        <v>1</v>
+      </c>
+      <c r="E896">
+        <v>0</v>
+      </c>
+      <c r="F896" t="s">
+        <v>11</v>
+      </c>
+      <c r="G896" t="s">
+        <v>12</v>
+      </c>
+      <c r="H896">
+        <v>47.67</v>
+      </c>
+      <c r="I896" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="897" spans="1:9">
+      <c r="A897">
+        <v>894</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C897">
+        <v>534342</v>
+      </c>
+      <c r="D897">
+        <v>1</v>
+      </c>
+      <c r="E897">
+        <v>0</v>
+      </c>
+      <c r="F897" t="s">
+        <v>11</v>
+      </c>
+      <c r="G897" t="s">
+        <v>12</v>
+      </c>
+      <c r="H897">
+        <v>47.67</v>
+      </c>
+      <c r="I897" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="898" spans="1:9">
+      <c r="A898">
+        <v>895</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C898">
+        <v>581329</v>
+      </c>
+      <c r="D898">
+        <v>1</v>
+      </c>
+      <c r="E898">
+        <v>0</v>
+      </c>
+      <c r="F898" t="s">
+        <v>11</v>
+      </c>
+      <c r="G898" t="s">
+        <v>12</v>
+      </c>
+      <c r="H898">
+        <v>47.67</v>
+      </c>
+      <c r="I898" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="899" spans="1:9">
+      <c r="A899">
+        <v>896</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C899">
+        <v>587313</v>
+      </c>
+      <c r="D899">
+        <v>1</v>
+      </c>
+      <c r="E899">
+        <v>0</v>
+      </c>
+      <c r="F899" t="s">
+        <v>11</v>
+      </c>
+      <c r="G899" t="s">
+        <v>12</v>
+      </c>
+      <c r="H899">
+        <v>47.67</v>
+      </c>
+      <c r="I899" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="900" spans="1:9">
+      <c r="A900">
+        <v>897</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C900">
+        <v>583227</v>
+      </c>
+      <c r="D900">
+        <v>1</v>
+      </c>
+      <c r="E900">
+        <v>0</v>
+      </c>
+      <c r="F900" t="s">
+        <v>11</v>
+      </c>
+      <c r="G900" t="s">
+        <v>12</v>
+      </c>
+      <c r="H900">
+        <v>47.67</v>
+      </c>
+      <c r="I900" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="901" spans="1:9">
+      <c r="A901">
+        <v>898</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C901">
+        <v>591309</v>
+      </c>
+      <c r="D901">
+        <v>1</v>
+      </c>
+      <c r="E901">
+        <v>0</v>
+      </c>
+      <c r="F901" t="s">
+        <v>11</v>
+      </c>
+      <c r="G901" t="s">
+        <v>12</v>
+      </c>
+      <c r="H901">
+        <v>47.67</v>
+      </c>
+      <c r="I901" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="902" spans="1:9">
+      <c r="A902">
+        <v>899</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C902">
+        <v>585307</v>
+      </c>
+      <c r="D902">
+        <v>1</v>
+      </c>
+      <c r="E902">
+        <v>0</v>
+      </c>
+      <c r="F902" t="s">
+        <v>11</v>
+      </c>
+      <c r="G902" t="s">
+        <v>12</v>
+      </c>
+      <c r="H902">
+        <v>47.67</v>
+      </c>
+      <c r="I902" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="903" spans="1:9">
+      <c r="A903">
+        <v>900</v>
+      </c>
+      <c r="B903" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C903">
+        <v>515134</v>
+      </c>
+      <c r="D903">
+        <v>1</v>
+      </c>
+      <c r="E903">
+        <v>0</v>
+      </c>
+      <c r="F903" t="s">
+        <v>11</v>
+      </c>
+      <c r="G903" t="s">
+        <v>12</v>
+      </c>
+      <c r="H903">
+        <v>47.67</v>
+      </c>
+      <c r="I903" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="904" spans="1:9">
+      <c r="A904">
+        <v>901</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C904">
+        <v>571439</v>
+      </c>
+      <c r="D904">
+        <v>1</v>
+      </c>
+      <c r="E904">
+        <v>0</v>
+      </c>
+      <c r="F904" t="s">
+        <v>11</v>
+      </c>
+      <c r="G904" t="s">
+        <v>12</v>
+      </c>
+      <c r="H904">
+        <v>47.67</v>
+      </c>
+      <c r="I904" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="905" spans="1:9">
+      <c r="A905">
+        <v>902</v>
+      </c>
+      <c r="B905" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C905">
+        <v>518222</v>
+      </c>
+      <c r="D905">
+        <v>1</v>
+      </c>
+      <c r="E905">
+        <v>0</v>
+      </c>
+      <c r="F905" t="s">
+        <v>11</v>
+      </c>
+      <c r="G905" t="s">
+        <v>12</v>
+      </c>
+      <c r="H905">
+        <v>47.67</v>
+      </c>
+      <c r="I905" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="906" spans="1:9">
+      <c r="A906">
+        <v>903</v>
+      </c>
+      <c r="B906" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C906">
+        <v>518222</v>
+      </c>
+      <c r="D906">
+        <v>1</v>
+      </c>
+      <c r="E906">
+        <v>0</v>
+      </c>
+      <c r="F906" t="s">
+        <v>11</v>
+      </c>
+      <c r="G906" t="s">
+        <v>12</v>
+      </c>
+      <c r="H906">
+        <v>47.67</v>
+      </c>
+      <c r="I906" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="907" spans="1:9">
+      <c r="A907">
+        <v>904</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C907">
+        <v>534318</v>
+      </c>
+      <c r="D907">
+        <v>1</v>
+      </c>
+      <c r="E907">
+        <v>0</v>
+      </c>
+      <c r="F907" t="s">
+        <v>11</v>
+      </c>
+      <c r="G907" t="s">
+        <v>12</v>
+      </c>
+      <c r="H907">
+        <v>47.67</v>
+      </c>
+      <c r="I907" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="908" spans="1:9">
+      <c r="A908">
+        <v>905</v>
+      </c>
+      <c r="B908" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C908" t="s">
+        <v>47</v>
+      </c>
+      <c r="D908">
+        <v>1</v>
+      </c>
+      <c r="E908">
+        <v>0</v>
+      </c>
+      <c r="F908" t="s">
+        <v>11</v>
+      </c>
+      <c r="G908" t="s">
+        <v>12</v>
+      </c>
+      <c r="H908">
+        <v>47.67</v>
+      </c>
+      <c r="I908" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="909" spans="1:9">
+      <c r="A909">
+        <v>906</v>
+      </c>
+      <c r="B909" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C909">
+        <v>518222</v>
+      </c>
+      <c r="D909">
+        <v>1</v>
+      </c>
+      <c r="E909">
+        <v>0</v>
+      </c>
+      <c r="F909" t="s">
+        <v>11</v>
+      </c>
+      <c r="G909" t="s">
+        <v>12</v>
+      </c>
+      <c r="H909">
+        <v>47.67</v>
+      </c>
+      <c r="I909" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="910" spans="1:9">
+      <c r="A910">
+        <v>907</v>
+      </c>
+      <c r="B910" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C910">
+        <v>572227</v>
+      </c>
+      <c r="D910">
+        <v>1</v>
+      </c>
+      <c r="E910">
+        <v>0</v>
+      </c>
+      <c r="F910" t="s">
+        <v>11</v>
+      </c>
+      <c r="G910" t="s">
+        <v>12</v>
+      </c>
+      <c r="H910">
+        <v>47.67</v>
+      </c>
+      <c r="I910" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="911" spans="1:9">
+      <c r="A911">
+        <v>908</v>
+      </c>
+      <c r="B911" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C911">
+        <v>533342</v>
+      </c>
+      <c r="D911">
+        <v>1</v>
+      </c>
+      <c r="E911">
+        <v>0</v>
+      </c>
+      <c r="F911" t="s">
+        <v>11</v>
+      </c>
+      <c r="G911" t="s">
+        <v>12</v>
+      </c>
+      <c r="H911">
+        <v>47.67</v>
+      </c>
+      <c r="I911" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="912" spans="1:9">
+      <c r="A912">
+        <v>909</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C912" t="s">
+        <v>47</v>
+      </c>
+      <c r="D912">
+        <v>1</v>
+      </c>
+      <c r="E912">
+        <v>0</v>
+      </c>
+      <c r="F912" t="s">
+        <v>11</v>
+      </c>
+      <c r="G912" t="s">
+        <v>12</v>
+      </c>
+      <c r="H912">
+        <v>47.67</v>
+      </c>
+      <c r="I912" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="913" spans="1:9">
+      <c r="A913">
+        <v>910</v>
+      </c>
+      <c r="B913" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C913">
+        <v>517583</v>
+      </c>
+      <c r="D913">
+        <v>1</v>
+      </c>
+      <c r="E913">
+        <v>0</v>
+      </c>
+      <c r="F913" t="s">
+        <v>11</v>
+      </c>
+      <c r="G913" t="s">
+        <v>12</v>
+      </c>
+      <c r="H913">
+        <v>47.67</v>
+      </c>
+      <c r="I913" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="914" spans="1:9">
+      <c r="A914">
+        <v>911</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C914">
+        <v>584125</v>
+      </c>
+      <c r="D914">
+        <v>1</v>
+      </c>
+      <c r="E914">
+        <v>0</v>
+      </c>
+      <c r="F914" t="s">
+        <v>11</v>
+      </c>
+      <c r="G914" t="s">
+        <v>12</v>
+      </c>
+      <c r="H914">
+        <v>47.67</v>
+      </c>
+      <c r="I914" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="915" spans="1:9">
+      <c r="A915">
+        <v>912</v>
+      </c>
+      <c r="B915" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C915">
+        <v>518360</v>
+      </c>
+      <c r="D915">
+        <v>1</v>
+      </c>
+      <c r="E915">
+        <v>0</v>
+      </c>
+      <c r="F915" t="s">
+        <v>11</v>
+      </c>
+      <c r="G915" t="s">
+        <v>12</v>
+      </c>
+      <c r="H915">
+        <v>47.67</v>
+      </c>
+      <c r="I915" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="916" spans="1:9">
+      <c r="A916">
+        <v>913</v>
+      </c>
+      <c r="B916" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C916">
+        <v>591302</v>
+      </c>
+      <c r="D916">
+        <v>1</v>
+      </c>
+      <c r="E916">
+        <v>0</v>
+      </c>
+      <c r="F916" t="s">
+        <v>11</v>
+      </c>
+      <c r="G916" t="s">
+        <v>12</v>
+      </c>
+      <c r="H916">
+        <v>47.67</v>
+      </c>
+      <c r="I916" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="917" spans="1:9">
+      <c r="A917">
+        <v>914</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C917">
+        <v>505184</v>
+      </c>
+      <c r="D917">
+        <v>1</v>
+      </c>
+      <c r="E917">
+        <v>0</v>
+      </c>
+      <c r="F917" t="s">
+        <v>11</v>
+      </c>
+      <c r="G917" t="s">
+        <v>12</v>
+      </c>
+      <c r="H917">
+        <v>47.67</v>
+      </c>
+      <c r="I917" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="918" spans="1:9">
+      <c r="A918">
+        <v>915</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C918">
+        <v>563132</v>
+      </c>
+      <c r="D918">
+        <v>1</v>
+      </c>
+      <c r="E918">
+        <v>0</v>
+      </c>
+      <c r="F918" t="s">
+        <v>11</v>
+      </c>
+      <c r="G918" t="s">
+        <v>12</v>
+      </c>
+      <c r="H918">
+        <v>47.67</v>
+      </c>
+      <c r="I918" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="919" spans="1:9">
+      <c r="A919">
+        <v>916</v>
+      </c>
+      <c r="B919" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C919">
+        <v>577427</v>
+      </c>
+      <c r="D919">
+        <v>1</v>
+      </c>
+      <c r="E919">
+        <v>0</v>
+      </c>
+      <c r="F919" t="s">
+        <v>11</v>
+      </c>
+      <c r="G919" t="s">
+        <v>12</v>
+      </c>
+      <c r="H919">
+        <v>47.67</v>
+      </c>
+      <c r="I919" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="920" spans="1:9">
+      <c r="A920">
+        <v>917</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C920">
+        <v>533262</v>
+      </c>
+      <c r="D920">
+        <v>1</v>
+      </c>
+      <c r="E920">
+        <v>0</v>
+      </c>
+      <c r="F920" t="s">
+        <v>11</v>
+      </c>
+      <c r="G920" t="s">
+        <v>12</v>
+      </c>
+      <c r="H920">
+        <v>47.67</v>
+      </c>
+      <c r="I920" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="921" spans="1:9">
+      <c r="A921">
+        <v>918</v>
+      </c>
+      <c r="B921" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C921">
+        <v>584124</v>
+      </c>
+      <c r="D921">
+        <v>1</v>
+      </c>
+      <c r="E921">
+        <v>0</v>
+      </c>
+      <c r="F921" t="s">
+        <v>11</v>
+      </c>
+      <c r="G921" t="s">
+        <v>12</v>
+      </c>
+      <c r="H921">
+        <v>47.67</v>
+      </c>
+      <c r="I921" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="922" spans="1:9">
+      <c r="A922">
+        <v>919</v>
+      </c>
+      <c r="B922" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C922">
+        <v>523167</v>
+      </c>
+      <c r="D922">
+        <v>1</v>
+      </c>
+      <c r="E922">
+        <v>0</v>
+      </c>
+      <c r="F922" t="s">
+        <v>11</v>
+      </c>
+      <c r="G922" t="s">
+        <v>12</v>
+      </c>
+      <c r="H922">
+        <v>47.67</v>
+      </c>
+      <c r="I922" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="923" spans="1:9">
+      <c r="A923">
+        <v>920</v>
+      </c>
+      <c r="B923" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C923">
+        <v>591126</v>
+      </c>
+      <c r="D923">
+        <v>1</v>
+      </c>
+      <c r="E923">
+        <v>0</v>
+      </c>
+      <c r="F923" t="s">
+        <v>11</v>
+      </c>
+      <c r="G923" t="s">
+        <v>12</v>
+      </c>
+      <c r="H923">
+        <v>47.67</v>
+      </c>
+      <c r="I923" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="924" spans="1:9">
+      <c r="A924">
+        <v>921</v>
+      </c>
+      <c r="B924" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C924">
+        <v>517416</v>
+      </c>
+      <c r="D924">
+        <v>1</v>
+      </c>
+      <c r="E924">
+        <v>0</v>
+      </c>
+      <c r="F924" t="s">
+        <v>11</v>
+      </c>
+      <c r="G924" t="s">
+        <v>12</v>
+      </c>
+      <c r="H924">
+        <v>47.67</v>
+      </c>
+      <c r="I924" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="925" spans="1:9">
+      <c r="A925">
+        <v>922</v>
+      </c>
+      <c r="B925" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C925">
+        <v>582120</v>
+      </c>
+      <c r="D925">
+        <v>1</v>
+      </c>
+      <c r="E925">
+        <v>0</v>
+      </c>
+      <c r="F925" t="s">
+        <v>11</v>
+      </c>
+      <c r="G925" t="s">
+        <v>12</v>
+      </c>
+      <c r="H925">
+        <v>47.67</v>
+      </c>
+      <c r="I925" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="926" spans="1:9">
+      <c r="A926">
+        <v>923</v>
+      </c>
+      <c r="B926" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C926">
+        <v>583219</v>
+      </c>
+      <c r="D926">
+        <v>1</v>
+      </c>
+      <c r="E926">
+        <v>0</v>
+      </c>
+      <c r="F926" t="s">
+        <v>11</v>
+      </c>
+      <c r="G926" t="s">
+        <v>12</v>
+      </c>
+      <c r="H926">
+        <v>47.67</v>
+      </c>
+      <c r="I926" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="927" spans="1:9">
+      <c r="A927">
+        <v>924</v>
+      </c>
+      <c r="B927" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C927">
+        <v>533212</v>
+      </c>
+      <c r="D927">
+        <v>1</v>
+      </c>
+      <c r="E927">
+        <v>0</v>
+      </c>
+      <c r="F927" t="s">
+        <v>11</v>
+      </c>
+      <c r="G927" t="s">
+        <v>12</v>
+      </c>
+      <c r="H927">
+        <v>47.67</v>
+      </c>
+      <c r="I927" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="928" spans="1:9">
+      <c r="A928">
+        <v>925</v>
+      </c>
+      <c r="B928" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C928">
+        <v>111220</v>
+      </c>
+      <c r="D928">
+        <v>1</v>
+      </c>
+      <c r="E928">
+        <v>0</v>
+      </c>
+      <c r="F928" t="s">
+        <v>11</v>
+      </c>
+      <c r="G928" t="s">
+        <v>12</v>
+      </c>
+      <c r="H928">
+        <v>47.67</v>
+      </c>
+      <c r="I928" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="929" spans="1:9">
+      <c r="A929">
+        <v>926</v>
+      </c>
+      <c r="B929" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C929">
+        <v>583212</v>
+      </c>
+      <c r="D929">
+        <v>1</v>
+      </c>
+      <c r="E929">
+        <v>0</v>
+      </c>
+      <c r="F929" t="s">
+        <v>11</v>
+      </c>
+      <c r="G929" t="s">
+        <v>12</v>
+      </c>
+      <c r="H929">
+        <v>47.67</v>
+      </c>
+      <c r="I929" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="930" spans="1:9">
+      <c r="A930">
+        <v>927</v>
+      </c>
+      <c r="B930" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C930">
+        <v>509125</v>
+      </c>
+      <c r="D930">
+        <v>1</v>
+      </c>
+      <c r="E930">
+        <v>0</v>
+      </c>
+      <c r="F930" t="s">
+        <v>11</v>
+      </c>
+      <c r="G930" t="s">
+        <v>12</v>
+      </c>
+      <c r="H930">
+        <v>47.67</v>
+      </c>
+      <c r="I930" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="931" spans="1:9">
+      <c r="A931">
+        <v>928</v>
+      </c>
+      <c r="B931" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C931">
+        <v>575028</v>
+      </c>
+      <c r="D931">
+        <v>1</v>
+      </c>
+      <c r="E931">
+        <v>0</v>
+      </c>
+      <c r="F931" t="s">
+        <v>11</v>
+      </c>
+      <c r="G931" t="s">
+        <v>12</v>
+      </c>
+      <c r="H931">
+        <v>47.67</v>
+      </c>
+      <c r="I931" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="932" spans="1:9">
+      <c r="A932">
+        <v>929</v>
+      </c>
+      <c r="B932" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C932">
+        <v>522019</v>
+      </c>
+      <c r="D932">
+        <v>1</v>
+      </c>
+      <c r="E932">
+        <v>0</v>
+      </c>
+      <c r="F932" t="s">
+        <v>11</v>
+      </c>
+      <c r="G932" t="s">
+        <v>12</v>
+      </c>
+      <c r="H932">
+        <v>47.67</v>
+      </c>
+      <c r="I932" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="933" spans="1:9">
+      <c r="A933">
+        <v>930</v>
+      </c>
+      <c r="B933" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C933">
+        <v>502001</v>
+      </c>
+      <c r="D933">
+        <v>1</v>
+      </c>
+      <c r="E933">
+        <v>0</v>
+      </c>
+      <c r="F933" t="s">
+        <v>11</v>
+      </c>
+      <c r="G933" t="s">
+        <v>12</v>
+      </c>
+      <c r="H933">
+        <v>47.67</v>
+      </c>
+      <c r="I933" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="934" spans="1:9">
+      <c r="A934">
+        <v>931</v>
+      </c>
+      <c r="B934" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C934">
+        <v>521344</v>
+      </c>
+      <c r="D934">
+        <v>1</v>
+      </c>
+      <c r="E934">
+        <v>0</v>
+      </c>
+      <c r="F934" t="s">
+        <v>11</v>
+      </c>
+      <c r="G934" t="s">
+        <v>12</v>
+      </c>
+      <c r="H934">
+        <v>47.67</v>
+      </c>
+      <c r="I934" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="935" spans="1:9">
+      <c r="A935">
+        <v>932</v>
+      </c>
+      <c r="B935" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C935">
+        <v>591317</v>
+      </c>
+      <c r="D935">
+        <v>1</v>
+      </c>
+      <c r="E935">
+        <v>0</v>
+      </c>
+      <c r="F935" t="s">
+        <v>11</v>
+      </c>
+      <c r="G935" t="s">
+        <v>12</v>
+      </c>
+      <c r="H935">
+        <v>47.67</v>
+      </c>
+      <c r="I935" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="936" spans="1:9">
+      <c r="A936">
+        <v>933</v>
+      </c>
+      <c r="B936" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C936">
+        <v>523201</v>
+      </c>
+      <c r="D936">
+        <v>1</v>
+      </c>
+      <c r="E936">
+        <v>0</v>
+      </c>
+      <c r="F936" t="s">
+        <v>11</v>
+      </c>
+      <c r="G936" t="s">
+        <v>12</v>
+      </c>
+      <c r="H936">
+        <v>47.67</v>
+      </c>
+      <c r="I936" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="937" spans="1:9">
+      <c r="A937">
+        <v>934</v>
+      </c>
+      <c r="B937" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C937">
+        <v>532405</v>
+      </c>
+      <c r="D937">
+        <v>1</v>
+      </c>
+      <c r="E937">
+        <v>0</v>
+      </c>
+      <c r="F937" t="s">
+        <v>11</v>
+      </c>
+      <c r="G937" t="s">
+        <v>12</v>
+      </c>
+      <c r="H937">
+        <v>47.67</v>
+      </c>
+      <c r="I937" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="938" spans="1:9">
+      <c r="A938">
+        <v>935</v>
+      </c>
+      <c r="B938" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C938">
+        <v>561211</v>
+      </c>
+      <c r="D938">
+        <v>1</v>
+      </c>
+      <c r="E938">
+        <v>0</v>
+      </c>
+      <c r="F938" t="s">
+        <v>11</v>
+      </c>
+      <c r="G938" t="s">
+        <v>12</v>
+      </c>
+      <c r="H938">
+        <v>47.67</v>
+      </c>
+      <c r="I938" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="939" spans="1:9">
+      <c r="A939">
+        <v>936</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C939">
+        <v>522324</v>
+      </c>
+      <c r="D939">
+        <v>1</v>
+      </c>
+      <c r="E939">
+        <v>0</v>
+      </c>
+      <c r="F939" t="s">
+        <v>11</v>
+      </c>
+      <c r="G939" t="s">
+        <v>12</v>
+      </c>
+      <c r="H939">
+        <v>47.67</v>
+      </c>
+      <c r="I939" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="940" spans="1:9">
+      <c r="A940">
+        <v>937</v>
+      </c>
+      <c r="B940" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C940">
+        <v>131103</v>
+      </c>
+      <c r="D940">
+        <v>1</v>
+      </c>
+      <c r="E940">
+        <v>0</v>
+      </c>
+      <c r="F940" t="s">
+        <v>11</v>
+      </c>
+      <c r="G940" t="s">
+        <v>12</v>
+      </c>
+      <c r="H940">
+        <v>47.67</v>
+      </c>
+      <c r="I940" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="941" spans="1:9">
+      <c r="A941">
+        <v>938</v>
+      </c>
+      <c r="B941" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C941">
+        <v>586103</v>
+      </c>
+      <c r="D941">
+        <v>1</v>
+      </c>
+      <c r="E941">
+        <v>0</v>
+      </c>
+      <c r="F941" t="s">
+        <v>11</v>
+      </c>
+      <c r="G941" t="s">
+        <v>12</v>
+      </c>
+      <c r="H941">
+        <v>47.67</v>
+      </c>
+      <c r="I941" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="942" spans="1:9">
+      <c r="A942">
+        <v>939</v>
+      </c>
+      <c r="B942" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C942">
+        <v>521157</v>
+      </c>
+      <c r="D942">
+        <v>1</v>
+      </c>
+      <c r="E942">
+        <v>0</v>
+      </c>
+      <c r="F942" t="s">
+        <v>11</v>
+      </c>
+      <c r="G942" t="s">
+        <v>12</v>
+      </c>
+      <c r="H942">
+        <v>47.67</v>
+      </c>
+      <c r="I942" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="943" spans="1:9">
+      <c r="A943">
+        <v>940</v>
+      </c>
+      <c r="B943" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C943">
+        <v>577139</v>
+      </c>
+      <c r="D943">
+        <v>1</v>
+      </c>
+      <c r="E943">
+        <v>0</v>
+      </c>
+      <c r="F943" t="s">
+        <v>11</v>
+      </c>
+      <c r="G943" t="s">
+        <v>12</v>
+      </c>
+      <c r="H943">
+        <v>47.67</v>
+      </c>
+      <c r="I943" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="944" spans="1:9">
+      <c r="A944">
+        <v>941</v>
+      </c>
+      <c r="B944" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C944">
+        <v>506167</v>
+      </c>
+      <c r="D944">
+        <v>1</v>
+      </c>
+      <c r="E944">
+        <v>0</v>
+      </c>
+      <c r="F944" t="s">
+        <v>11</v>
+      </c>
+      <c r="G944" t="s">
+        <v>12</v>
+      </c>
+      <c r="H944">
+        <v>47.67</v>
+      </c>
+      <c r="I944" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="945" spans="1:9">
+      <c r="A945">
+        <v>942</v>
+      </c>
+      <c r="B945" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C945">
+        <v>523230</v>
+      </c>
+      <c r="D945">
+        <v>1</v>
+      </c>
+      <c r="E945">
+        <v>0</v>
+      </c>
+      <c r="F945" t="s">
+        <v>11</v>
+      </c>
+      <c r="G945" t="s">
+        <v>12</v>
+      </c>
+      <c r="H945">
+        <v>47.67</v>
+      </c>
+      <c r="I945" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="946" spans="1:9">
+      <c r="A946">
+        <v>943</v>
+      </c>
+      <c r="B946" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C946">
+        <v>562119</v>
+      </c>
+      <c r="D946">
+        <v>1</v>
+      </c>
+      <c r="E946">
+        <v>0</v>
+      </c>
+      <c r="F946" t="s">
+        <v>11</v>
+      </c>
+      <c r="G946" t="s">
+        <v>12</v>
+      </c>
+      <c r="H946">
+        <v>47.67</v>
+      </c>
+      <c r="I946" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="947" spans="1:9">
+      <c r="A947">
+        <v>944</v>
+      </c>
+      <c r="B947" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C947">
+        <v>504251</v>
+      </c>
+      <c r="D947">
+        <v>1</v>
+      </c>
+      <c r="E947">
+        <v>0</v>
+      </c>
+      <c r="F947" t="s">
+        <v>11</v>
+      </c>
+      <c r="G947" t="s">
+        <v>12</v>
+      </c>
+      <c r="H947">
+        <v>47.67</v>
+      </c>
+      <c r="I947" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="948" spans="1:9">
+      <c r="A948">
+        <v>945</v>
+      </c>
+      <c r="B948" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C948">
+        <v>523247</v>
+      </c>
+      <c r="D948">
+        <v>1</v>
+      </c>
+      <c r="E948">
+        <v>0</v>
+      </c>
+      <c r="F948" t="s">
+        <v>11</v>
+      </c>
+      <c r="G948" t="s">
+        <v>12</v>
+      </c>
+      <c r="H948">
+        <v>47.67</v>
+      </c>
+      <c r="I948" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="949" spans="1:9">
+      <c r="A949">
+        <v>946</v>
+      </c>
+      <c r="B949" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C949">
+        <v>572214</v>
+      </c>
+      <c r="D949">
+        <v>1</v>
+      </c>
+      <c r="E949">
+        <v>0</v>
+      </c>
+      <c r="F949" t="s">
+        <v>11</v>
+      </c>
+      <c r="G949" t="s">
+        <v>12</v>
+      </c>
+      <c r="H949">
+        <v>47.67</v>
+      </c>
+      <c r="I949" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="950" spans="1:9">
+      <c r="A950">
+        <v>947</v>
+      </c>
+      <c r="B950" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C950">
+        <v>586212</v>
+      </c>
+      <c r="D950">
+        <v>1</v>
+      </c>
+      <c r="E950">
+        <v>0</v>
+      </c>
+      <c r="F950" t="s">
+        <v>11</v>
+      </c>
+      <c r="G950" t="s">
+        <v>12</v>
+      </c>
+      <c r="H950">
+        <v>47.67</v>
+      </c>
+      <c r="I950" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="951" spans="1:9">
+      <c r="A951">
+        <v>948</v>
+      </c>
+      <c r="B951" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C951">
+        <v>581329</v>
+      </c>
+      <c r="D951">
+        <v>1</v>
+      </c>
+      <c r="E951">
+        <v>0</v>
+      </c>
+      <c r="F951" t="s">
+        <v>11</v>
+      </c>
+      <c r="G951" t="s">
+        <v>12</v>
+      </c>
+      <c r="H951">
+        <v>47.67</v>
+      </c>
+      <c r="I951" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="952" spans="1:9">
+      <c r="A952">
+        <v>949</v>
+      </c>
+      <c r="B952" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C952">
+        <v>503111</v>
+      </c>
+      <c r="D952">
+        <v>1</v>
+      </c>
+      <c r="E952">
+        <v>0</v>
+      </c>
+      <c r="F952" t="s">
+        <v>11</v>
+      </c>
+      <c r="G952" t="s">
+        <v>12</v>
+      </c>
+      <c r="H952">
+        <v>47.67</v>
+      </c>
+      <c r="I952" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="953" spans="1:9">
+      <c r="A953">
+        <v>950</v>
+      </c>
+      <c r="B953" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C953">
+        <v>533211</v>
+      </c>
+      <c r="D953">
+        <v>1</v>
+      </c>
+      <c r="E953">
+        <v>0</v>
+      </c>
+      <c r="F953" t="s">
+        <v>11</v>
+      </c>
+      <c r="G953" t="s">
+        <v>12</v>
+      </c>
+      <c r="H953">
+        <v>47.67</v>
+      </c>
+      <c r="I953" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="954" spans="1:9">
+      <c r="A954">
+        <v>951</v>
+      </c>
+      <c r="B954" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C954">
+        <v>587312</v>
+      </c>
+      <c r="D954">
+        <v>1</v>
+      </c>
+      <c r="E954">
+        <v>0</v>
+      </c>
+      <c r="F954" t="s">
+        <v>11</v>
+      </c>
+      <c r="G954" t="s">
+        <v>12</v>
+      </c>
+      <c r="H954">
+        <v>47.67</v>
+      </c>
+      <c r="I954" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="955" spans="1:9">
+      <c r="A955">
+        <v>952</v>
+      </c>
+      <c r="B955" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C955">
+        <v>523226</v>
+      </c>
+      <c r="D955">
+        <v>1</v>
+      </c>
+      <c r="E955">
+        <v>0</v>
+      </c>
+      <c r="F955" t="s">
+        <v>11</v>
+      </c>
+      <c r="G955" t="s">
+        <v>12</v>
+      </c>
+      <c r="H955">
+        <v>47.67</v>
+      </c>
+      <c r="I955" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="956" spans="1:9">
+      <c r="A956">
+        <v>953</v>
+      </c>
+      <c r="B956" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C956">
+        <v>518543</v>
+      </c>
+      <c r="D956">
+        <v>1</v>
+      </c>
+      <c r="E956">
+        <v>0</v>
+      </c>
+      <c r="F956" t="s">
+        <v>11</v>
+      </c>
+      <c r="G956" t="s">
+        <v>12</v>
+      </c>
+      <c r="H956">
+        <v>47.67</v>
+      </c>
+      <c r="I956" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="957" spans="1:9">
+      <c r="A957">
+        <v>954</v>
+      </c>
+      <c r="B957" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C957">
+        <v>561101</v>
+      </c>
+      <c r="D957">
+        <v>1</v>
+      </c>
+      <c r="E957">
+        <v>0</v>
+      </c>
+      <c r="F957" t="s">
+        <v>11</v>
+      </c>
+      <c r="G957" t="s">
+        <v>12</v>
+      </c>
+      <c r="H957">
+        <v>47.67</v>
+      </c>
+      <c r="I957" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="958" spans="1:9">
+      <c r="A958">
+        <v>955</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C958">
+        <v>571107</v>
+      </c>
+      <c r="D958">
+        <v>1</v>
+      </c>
+      <c r="E958">
+        <v>0</v>
+      </c>
+      <c r="F958" t="s">
+        <v>11</v>
+      </c>
+      <c r="G958" t="s">
+        <v>12</v>
+      </c>
+      <c r="H958">
+        <v>47.67</v>
+      </c>
+      <c r="I958" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="959" spans="1:9">
+      <c r="A959">
+        <v>956</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C959">
+        <v>534341</v>
+      </c>
+      <c r="D959">
+        <v>1</v>
+      </c>
+      <c r="E959">
+        <v>0</v>
+      </c>
+      <c r="F959" t="s">
+        <v>11</v>
+      </c>
+      <c r="G959" t="s">
+        <v>12</v>
+      </c>
+      <c r="H959">
+        <v>47.67</v>
+      </c>
+      <c r="I959" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="960" spans="1:9">
+      <c r="A960">
+        <v>957</v>
+      </c>
+      <c r="B960" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C960">
+        <v>533253</v>
+      </c>
+      <c r="D960">
+        <v>1</v>
+      </c>
+      <c r="E960">
+        <v>0</v>
+      </c>
+      <c r="F960" t="s">
+        <v>11</v>
+      </c>
+      <c r="G960" t="s">
+        <v>12</v>
+      </c>
+      <c r="H960">
+        <v>47.67</v>
+      </c>
+      <c r="I960" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="961" spans="1:9">
+      <c r="A961">
+        <v>958</v>
+      </c>
+      <c r="B961" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C961">
+        <v>600110</v>
+      </c>
+      <c r="D961">
+        <v>1</v>
+      </c>
+      <c r="E961">
+        <v>0</v>
+      </c>
+      <c r="F961" t="s">
+        <v>11</v>
+      </c>
+      <c r="G961" t="s">
+        <v>12</v>
+      </c>
+      <c r="H961">
+        <v>47.67</v>
+      </c>
+      <c r="I961" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="962" spans="1:9">
+      <c r="A962">
+        <v>959</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C962">
+        <v>577528</v>
+      </c>
+      <c r="D962">
+        <v>1</v>
+      </c>
+      <c r="E962">
+        <v>0</v>
+      </c>
+      <c r="F962" t="s">
+        <v>11</v>
+      </c>
+      <c r="G962" t="s">
+        <v>12</v>
+      </c>
+      <c r="H962">
+        <v>47.67</v>
+      </c>
+      <c r="I962" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="963" spans="1:9">
+      <c r="A963">
+        <v>960</v>
+      </c>
+      <c r="B963" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C963">
+        <v>583236</v>
+      </c>
+      <c r="D963">
+        <v>1</v>
+      </c>
+      <c r="E963">
+        <v>0</v>
+      </c>
+      <c r="F963" t="s">
+        <v>11</v>
+      </c>
+      <c r="G963" t="s">
+        <v>12</v>
+      </c>
+      <c r="H963">
+        <v>47.67</v>
+      </c>
+      <c r="I963" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="964" spans="1:9">
+      <c r="A964">
+        <v>961</v>
+      </c>
+      <c r="B964" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C964">
+        <v>532460</v>
+      </c>
+      <c r="D964">
+        <v>1</v>
+      </c>
+      <c r="E964">
+        <v>0</v>
+      </c>
+      <c r="F964" t="s">
+        <v>11</v>
+      </c>
+      <c r="G964" t="s">
+        <v>12</v>
+      </c>
+      <c r="H964">
+        <v>47.67</v>
+      </c>
+      <c r="I964" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="965" spans="1:9">
+      <c r="A965">
+        <v>962</v>
+      </c>
+      <c r="B965" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C965">
+        <v>587313</v>
+      </c>
+      <c r="D965">
+        <v>1</v>
+      </c>
+      <c r="E965">
+        <v>0</v>
+      </c>
+      <c r="F965" t="s">
+        <v>11</v>
+      </c>
+      <c r="G965" t="s">
+        <v>12</v>
+      </c>
+      <c r="H965">
+        <v>47.67</v>
+      </c>
+      <c r="I965" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="966" spans="1:9">
+      <c r="A966">
+        <v>963</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C966">
+        <v>534313</v>
+      </c>
+      <c r="D966">
+        <v>1</v>
+      </c>
+      <c r="E966">
+        <v>0</v>
+      </c>
+      <c r="F966" t="s">
+        <v>11</v>
+      </c>
+      <c r="G966" t="s">
+        <v>12</v>
+      </c>
+      <c r="H966">
+        <v>47.67</v>
+      </c>
+      <c r="I966" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="967" spans="1:9">
+      <c r="A967">
+        <v>964</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C967">
+        <v>524228</v>
+      </c>
+      <c r="D967">
+        <v>1</v>
+      </c>
+      <c r="E967">
+        <v>0</v>
+      </c>
+      <c r="F967" t="s">
+        <v>11</v>
+      </c>
+      <c r="G967" t="s">
+        <v>12</v>
+      </c>
+      <c r="H967">
+        <v>47.67</v>
+      </c>
+      <c r="I967" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="968" spans="1:9">
+      <c r="A968">
+        <v>965</v>
+      </c>
+      <c r="B968" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C968">
+        <v>501218</v>
+      </c>
+      <c r="D968">
+        <v>1</v>
+      </c>
+      <c r="E968">
+        <v>0</v>
+      </c>
+      <c r="F968" t="s">
+        <v>11</v>
+      </c>
+      <c r="G968" t="s">
+        <v>12</v>
+      </c>
+      <c r="H968">
+        <v>47.67</v>
+      </c>
+      <c r="I968" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="969" spans="1:9">
+      <c r="A969">
+        <v>966</v>
+      </c>
+      <c r="B969" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C969">
+        <v>585202</v>
+      </c>
+      <c r="D969">
+        <v>1</v>
+      </c>
+      <c r="E969">
+        <v>0</v>
+      </c>
+      <c r="F969" t="s">
+        <v>11</v>
+      </c>
+      <c r="G969" t="s">
+        <v>12</v>
+      </c>
+      <c r="H969">
+        <v>47.67</v>
+      </c>
+      <c r="I969" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="970" spans="1:9">
+      <c r="A970">
+        <v>967</v>
+      </c>
+      <c r="B970" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C970">
+        <v>591312</v>
+      </c>
+      <c r="D970">
+        <v>1</v>
+      </c>
+      <c r="E970">
+        <v>0</v>
+      </c>
+      <c r="F970" t="s">
+        <v>11</v>
+      </c>
+      <c r="G970" t="s">
+        <v>12</v>
+      </c>
+      <c r="H970">
+        <v>47.67</v>
+      </c>
+      <c r="I970" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="971" spans="1:9">
+      <c r="A971">
+        <v>968</v>
+      </c>
+      <c r="B971" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C971">
+        <v>501141</v>
+      </c>
+      <c r="D971">
+        <v>1</v>
+      </c>
+      <c r="E971">
+        <v>0</v>
+      </c>
+      <c r="F971" t="s">
+        <v>11</v>
+      </c>
+      <c r="G971" t="s">
+        <v>12</v>
+      </c>
+      <c r="H971">
+        <v>47.67</v>
+      </c>
+      <c r="I971" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="972" spans="1:9">
+      <c r="A972">
+        <v>969</v>
+      </c>
+      <c r="B972" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C972">
+        <v>516130</v>
+      </c>
+      <c r="D972">
+        <v>1</v>
+      </c>
+      <c r="E972">
+        <v>0</v>
+      </c>
+      <c r="F972" t="s">
+        <v>11</v>
+      </c>
+      <c r="G972" t="s">
+        <v>12</v>
+      </c>
+      <c r="H972">
+        <v>47.67</v>
+      </c>
+      <c r="I972" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="973" spans="1:9">
+      <c r="A973">
+        <v>970</v>
+      </c>
+      <c r="B973" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C973">
+        <v>581111</v>
+      </c>
+      <c r="D973">
+        <v>1</v>
+      </c>
+      <c r="E973">
+        <v>0</v>
+      </c>
+      <c r="F973" t="s">
+        <v>11</v>
+      </c>
+      <c r="G973" t="s">
+        <v>12</v>
+      </c>
+      <c r="H973">
+        <v>47.67</v>
+      </c>
+      <c r="I973" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="974" spans="1:9">
+      <c r="A974">
+        <v>971</v>
+      </c>
+      <c r="B974" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C974">
+        <v>583217</v>
+      </c>
+      <c r="D974">
+        <v>1</v>
+      </c>
+      <c r="E974">
+        <v>0</v>
+      </c>
+      <c r="F974" t="s">
+        <v>11</v>
+      </c>
+      <c r="G974" t="s">
+        <v>12</v>
+      </c>
+      <c r="H974">
+        <v>47.67</v>
+      </c>
+      <c r="I974" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="975" spans="1:9">
+      <c r="A975">
+        <v>972</v>
+      </c>
+      <c r="B975" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C975">
+        <v>577418</v>
+      </c>
+      <c r="D975">
+        <v>1</v>
+      </c>
+      <c r="E975">
+        <v>0</v>
+      </c>
+      <c r="F975" t="s">
+        <v>11</v>
+      </c>
+      <c r="G975" t="s">
+        <v>12</v>
+      </c>
+      <c r="H975">
+        <v>47.67</v>
+      </c>
+      <c r="I975" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="976" spans="1:9">
+      <c r="A976">
+        <v>973</v>
+      </c>
+      <c r="B976" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C976">
+        <v>506169</v>
+      </c>
+      <c r="D976">
+        <v>1</v>
+      </c>
+      <c r="E976">
+        <v>0</v>
+      </c>
+      <c r="F976" t="s">
+        <v>11</v>
+      </c>
+      <c r="G976" t="s">
+        <v>12</v>
+      </c>
+      <c r="H976">
+        <v>47.67</v>
+      </c>
+      <c r="I976" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="977" spans="1:9">
+      <c r="A977">
+        <v>974</v>
+      </c>
+      <c r="B977" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C977">
+        <v>587118</v>
+      </c>
+      <c r="D977">
+        <v>1</v>
+      </c>
+      <c r="E977">
+        <v>0</v>
+      </c>
+      <c r="F977" t="s">
+        <v>11</v>
+      </c>
+      <c r="G977" t="s">
+        <v>12</v>
+      </c>
+      <c r="H977">
+        <v>47.67</v>
+      </c>
+      <c r="I977" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="978" spans="1:9">
+      <c r="A978">
+        <v>975</v>
+      </c>
+      <c r="B978" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C978">
+        <v>535270</v>
+      </c>
+      <c r="D978">
+        <v>1</v>
+      </c>
+      <c r="E978">
+        <v>0</v>
+      </c>
+      <c r="F978" t="s">
+        <v>11</v>
+      </c>
+      <c r="G978" t="s">
+        <v>12</v>
+      </c>
+      <c r="H978">
+        <v>47.67</v>
+      </c>
+      <c r="I978" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="979" spans="1:9">
+      <c r="A979">
+        <v>976</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C979">
+        <v>504102</v>
+      </c>
+      <c r="D979">
+        <v>1</v>
+      </c>
+      <c r="E979">
+        <v>0</v>
+      </c>
+      <c r="F979" t="s">
+        <v>11</v>
+      </c>
+      <c r="G979" t="s">
+        <v>12</v>
+      </c>
+      <c r="H979">
+        <v>47.67</v>
+      </c>
+      <c r="I979" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="980" spans="1:9">
+      <c r="A980">
+        <v>977</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C980">
+        <v>112157</v>
+      </c>
+      <c r="D980">
+        <v>1</v>
+      </c>
+      <c r="E980">
+        <v>0</v>
+      </c>
+      <c r="F980" t="s">
+        <v>11</v>
+      </c>
+      <c r="G980" t="s">
+        <v>12</v>
+      </c>
+      <c r="H980">
+        <v>47.67</v>
+      </c>
+      <c r="I980" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="981" spans="1:9">
+      <c r="A981">
+        <v>978</v>
+      </c>
+      <c r="B981" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C981">
+        <v>521101</v>
+      </c>
+      <c r="D981">
+        <v>1</v>
+      </c>
+      <c r="E981">
+        <v>0</v>
+      </c>
+      <c r="F981" t="s">
+        <v>11</v>
+      </c>
+      <c r="G981" t="s">
+        <v>12</v>
+      </c>
+      <c r="H981">
+        <v>47.67</v>
+      </c>
+      <c r="I981" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="982" spans="1:9">
+      <c r="A982">
+        <v>979</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C982">
+        <v>533406</v>
+      </c>
+      <c r="D982">
+        <v>1</v>
+      </c>
+      <c r="E982">
+        <v>0</v>
+      </c>
+      <c r="F982" t="s">
+        <v>11</v>
+      </c>
+      <c r="G982" t="s">
+        <v>12</v>
+      </c>
+      <c r="H982">
+        <v>47.67</v>
+      </c>
+      <c r="I982" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="983" spans="1:9">
+      <c r="A983">
+        <v>980</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C983">
+        <v>581106</v>
+      </c>
+      <c r="D983">
+        <v>1</v>
+      </c>
+      <c r="E983">
+        <v>0</v>
+      </c>
+      <c r="F983" t="s">
+        <v>11</v>
+      </c>
+      <c r="G983" t="s">
+        <v>12</v>
+      </c>
+      <c r="H983">
+        <v>47.67</v>
+      </c>
+      <c r="I983" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="984" spans="1:9">
+      <c r="A984">
+        <v>981</v>
+      </c>
+      <c r="B984" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C984">
+        <v>534313</v>
+      </c>
+      <c r="D984">
+        <v>1</v>
+      </c>
+      <c r="E984">
+        <v>0</v>
+      </c>
+      <c r="F984" t="s">
+        <v>11</v>
+      </c>
+      <c r="G984" t="s">
+        <v>12</v>
+      </c>
+      <c r="H984">
+        <v>47.67</v>
+      </c>
+      <c r="I984" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="985" spans="1:9">
+      <c r="A985">
+        <v>982</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C985">
+        <v>508252</v>
+      </c>
+      <c r="D985">
+        <v>1</v>
+      </c>
+      <c r="E985">
+        <v>0</v>
+      </c>
+      <c r="F985" t="s">
+        <v>11</v>
+      </c>
+      <c r="G985" t="s">
+        <v>12</v>
+      </c>
+      <c r="H985">
+        <v>47.67</v>
+      </c>
+      <c r="I985" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="986" spans="1:9">
+      <c r="A986">
+        <v>983</v>
+      </c>
+      <c r="B986" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C986">
+        <v>273666</v>
+      </c>
+      <c r="D986">
+        <v>1</v>
+      </c>
+      <c r="E986">
+        <v>0</v>
+      </c>
+      <c r="F986" t="s">
+        <v>11</v>
+      </c>
+      <c r="G986" t="s">
+        <v>12</v>
+      </c>
+      <c r="H986">
+        <v>47.67</v>
+      </c>
+      <c r="I986" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="987" spans="1:9">
+      <c r="A987">
+        <v>984</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C987">
+        <v>562135</v>
+      </c>
+      <c r="D987">
+        <v>1</v>
+      </c>
+      <c r="E987">
+        <v>0</v>
+      </c>
+      <c r="F987" t="s">
+        <v>11</v>
+      </c>
+      <c r="G987" t="s">
+        <v>12</v>
+      </c>
+      <c r="H987">
+        <v>47.67</v>
+      </c>
+      <c r="I987" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="988" spans="1:9">
+      <c r="A988">
+        <v>985</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C988">
+        <v>582208</v>
+      </c>
+      <c r="D988">
+        <v>1</v>
+      </c>
+      <c r="E988">
+        <v>0</v>
+      </c>
+      <c r="F988" t="s">
+        <v>11</v>
+      </c>
+      <c r="G988" t="s">
+        <v>12</v>
+      </c>
+      <c r="H988">
+        <v>47.67</v>
+      </c>
+      <c r="I988" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="989" spans="1:9">
+      <c r="A989">
+        <v>986</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C989">
+        <v>509228</v>
+      </c>
+      <c r="D989">
+        <v>1</v>
+      </c>
+      <c r="E989">
+        <v>0</v>
+      </c>
+      <c r="F989" t="s">
+        <v>11</v>
+      </c>
+      <c r="G989" t="s">
+        <v>12</v>
+      </c>
+      <c r="H989">
+        <v>47.67</v>
+      </c>
+      <c r="I989" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="990" spans="1:9">
+      <c r="A990">
+        <v>987</v>
+      </c>
+      <c r="B990" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C990">
+        <v>534442</v>
+      </c>
+      <c r="D990">
+        <v>1</v>
+      </c>
+      <c r="E990">
+        <v>0</v>
+      </c>
+      <c r="F990" t="s">
+        <v>11</v>
+      </c>
+      <c r="G990" t="s">
+        <v>12</v>
+      </c>
+      <c r="H990">
+        <v>47.67</v>
+      </c>
+      <c r="I990" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="991" spans="1:9">
+      <c r="A991">
+        <v>988</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C991">
+        <v>585223</v>
+      </c>
+      <c r="D991">
+        <v>1</v>
+      </c>
+      <c r="E991">
+        <v>0</v>
+      </c>
+      <c r="F991" t="s">
+        <v>11</v>
+      </c>
+      <c r="G991" t="s">
+        <v>12</v>
+      </c>
+      <c r="H991">
+        <v>47.67</v>
+      </c>
+      <c r="I991" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="992" spans="1:9">
+      <c r="A992">
+        <v>989</v>
+      </c>
+      <c r="B992" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C992">
+        <v>521185</v>
+      </c>
+      <c r="D992">
+        <v>1</v>
+      </c>
+      <c r="E992">
+        <v>0</v>
+      </c>
+      <c r="F992" t="s">
+        <v>11</v>
+      </c>
+      <c r="G992" t="s">
+        <v>12</v>
+      </c>
+      <c r="H992">
+        <v>47.67</v>
+      </c>
+      <c r="I992" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="993" spans="1:9">
+      <c r="A993">
+        <v>990</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C993">
+        <v>563157</v>
+      </c>
+      <c r="D993">
+        <v>1</v>
+      </c>
+      <c r="E993">
+        <v>0</v>
+      </c>
+      <c r="F993" t="s">
+        <v>11</v>
+      </c>
+      <c r="G993" t="s">
+        <v>12</v>
+      </c>
+      <c r="H993">
+        <v>47.67</v>
+      </c>
+      <c r="I993" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="994" spans="1:9">
+      <c r="A994">
+        <v>991</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C994">
+        <v>516227</v>
+      </c>
+      <c r="D994">
+        <v>1</v>
+      </c>
+      <c r="E994">
+        <v>0</v>
+      </c>
+      <c r="F994" t="s">
+        <v>11</v>
+      </c>
+      <c r="G994" t="s">
+        <v>12</v>
+      </c>
+      <c r="H994">
+        <v>47.67</v>
+      </c>
+      <c r="I994" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="995" spans="1:9">
+      <c r="A995">
+        <v>992</v>
+      </c>
+      <c r="B995" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C995">
+        <v>583273</v>
+      </c>
+      <c r="D995">
+        <v>1</v>
+      </c>
+      <c r="E995">
+        <v>0</v>
+      </c>
+      <c r="F995" t="s">
+        <v>11</v>
+      </c>
+      <c r="G995" t="s">
+        <v>12</v>
+      </c>
+      <c r="H995">
+        <v>47.67</v>
+      </c>
+      <c r="I995" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="996" spans="1:9">
+      <c r="A996">
+        <v>993</v>
+      </c>
+      <c r="B996" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C996">
+        <v>583101</v>
+      </c>
+      <c r="D996">
+        <v>1</v>
+      </c>
+      <c r="E996">
+        <v>0</v>
+      </c>
+      <c r="F996" t="s">
+        <v>11</v>
+      </c>
+      <c r="G996" t="s">
+        <v>12</v>
+      </c>
+      <c r="H996">
+        <v>47.67</v>
+      </c>
+      <c r="I996" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="997" spans="1:9">
+      <c r="A997">
+        <v>994</v>
+      </c>
+      <c r="B997" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C997">
+        <v>523333</v>
+      </c>
+      <c r="D997">
+        <v>1</v>
+      </c>
+      <c r="E997">
+        <v>0</v>
+      </c>
+      <c r="F997" t="s">
+        <v>11</v>
+      </c>
+      <c r="G997" t="s">
+        <v>12</v>
+      </c>
+      <c r="H997">
+        <v>47.67</v>
+      </c>
+      <c r="I997" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="998" spans="1:9">
+      <c r="A998">
+        <v>995</v>
+      </c>
+      <c r="B998" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C998">
+        <v>517325</v>
+      </c>
+      <c r="D998">
+        <v>1</v>
+      </c>
+      <c r="E998">
+        <v>0</v>
+      </c>
+      <c r="F998" t="s">
+        <v>11</v>
+      </c>
+      <c r="G998" t="s">
+        <v>12</v>
+      </c>
+      <c r="H998">
+        <v>47.67</v>
+      </c>
+      <c r="I998" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="999" spans="1:9">
+      <c r="A999">
+        <v>996</v>
+      </c>
+      <c r="B999" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C999" t="s">
+        <v>47</v>
+      </c>
+      <c r="D999">
+        <v>1</v>
+      </c>
+      <c r="E999">
+        <v>0</v>
+      </c>
+      <c r="F999" t="s">
+        <v>11</v>
+      </c>
+      <c r="G999" t="s">
+        <v>12</v>
+      </c>
+      <c r="H999">
+        <v>47.67</v>
+      </c>
+      <c r="I999" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:9">
+      <c r="A1000">
+        <v>997</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C1000">
+        <v>533215</v>
+      </c>
+      <c r="D1000">
+        <v>1</v>
+      </c>
+      <c r="E1000">
+        <v>0</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1000">
+        <v>47.67</v>
+      </c>
+      <c r="I1000" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:9">
+      <c r="A1001">
+        <v>998</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C1001">
+        <v>584128</v>
+      </c>
+      <c r="D1001">
+        <v>1</v>
+      </c>
+      <c r="E1001">
+        <v>0</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1001">
+        <v>47.67</v>
+      </c>
+      <c r="I1001" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:9">
+      <c r="A1002">
+        <v>999</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C1002">
+        <v>521324</v>
+      </c>
+      <c r="D1002">
+        <v>1</v>
+      </c>
+      <c r="E1002">
+        <v>0</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1002">
+        <v>47.67</v>
+      </c>
+      <c r="I1002" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:9">
+      <c r="A1003">
+        <v>1000</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C1003">
+        <v>515775</v>
+      </c>
+      <c r="D1003">
+        <v>1</v>
+      </c>
+      <c r="E1003">
+        <v>0</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1003">
+        <v>47.67</v>
+      </c>
+      <c r="I1003" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:9">
+      <c r="A1004">
+        <v>1001</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C1004">
+        <v>518124</v>
+      </c>
+      <c r="D1004">
+        <v>1</v>
+      </c>
+      <c r="E1004">
+        <v>0</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1004">
+        <v>47.67</v>
+      </c>
+      <c r="I1004" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:9">
+      <c r="A1005">
+        <v>1002</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C1005">
+        <v>534452</v>
+      </c>
+      <c r="D1005">
+        <v>1</v>
+      </c>
+      <c r="E1005">
+        <v>0</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1005">
+        <v>47.67</v>
+      </c>
+      <c r="I1005" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:9">
+      <c r="A1006">
+        <v>1003</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C1006">
+        <v>581359</v>
+      </c>
+      <c r="D1006">
+        <v>1</v>
+      </c>
+      <c r="E1006">
+        <v>0</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1006">
+        <v>47.67</v>
+      </c>
+      <c r="I1006" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:9">
+      <c r="A1007">
+        <v>1004</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C1007">
+        <v>523357</v>
+      </c>
+      <c r="D1007">
+        <v>1</v>
+      </c>
+      <c r="E1007">
+        <v>0</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1007">
+        <v>47.67</v>
+      </c>
+      <c r="I1007" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:9">
+      <c r="A1008">
+        <v>1005</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C1008">
+        <v>575018</v>
+      </c>
+      <c r="D1008">
+        <v>1</v>
+      </c>
+      <c r="E1008">
+        <v>0</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1008">
+        <v>47.67</v>
+      </c>
+      <c r="I1008" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:9">
+      <c r="A1009">
+        <v>1006</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C1009">
+        <v>516309</v>
+      </c>
+      <c r="D1009">
+        <v>1</v>
+      </c>
+      <c r="E1009">
+        <v>0</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1009">
+        <v>47.67</v>
+      </c>
+      <c r="I1009" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:9">
+      <c r="A1010">
+        <v>1007</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C1010">
+        <v>576105</v>
+      </c>
+      <c r="D1010">
+        <v>1</v>
+      </c>
+      <c r="E1010">
+        <v>0</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1010">
+        <v>47.67</v>
+      </c>
+      <c r="I1010" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:9">
+      <c r="A1011">
+        <v>1008</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C1011">
+        <v>222117</v>
+      </c>
+      <c r="D1011">
+        <v>1</v>
+      </c>
+      <c r="E1011">
+        <v>0</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1011">
+        <v>47.67</v>
+      </c>
+      <c r="I1011" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:9">
+      <c r="A1012">
+        <v>1009</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1012">
+        <v>1</v>
+      </c>
+      <c r="E1012">
+        <v>0</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1012">
+        <v>47.67</v>
+      </c>
+      <c r="I1012" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:9">
+      <c r="A1013">
+        <v>1010</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C1013">
+        <v>522426</v>
+      </c>
+      <c r="D1013">
+        <v>1</v>
+      </c>
+      <c r="E1013">
+        <v>0</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1013">
+        <v>47.67</v>
+      </c>
+      <c r="I1013" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:9">
+      <c r="A1014">
+        <v>1011</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1014">
+        <v>501301</v>
+      </c>
+      <c r="D1014">
+        <v>1</v>
+      </c>
+      <c r="E1014">
+        <v>0</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1014">
+        <v>47.67</v>
+      </c>
+      <c r="I1014" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:9">
+      <c r="A1015">
+        <v>1012</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1015">
+        <v>1</v>
+      </c>
+      <c r="E1015">
+        <v>0</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1015">
+        <v>47.67</v>
+      </c>
+      <c r="I1015" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:9">
+      <c r="A1016">
+        <v>1013</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C1016">
+        <v>571213</v>
+      </c>
+      <c r="D1016">
+        <v>1</v>
+      </c>
+      <c r="E1016">
+        <v>0</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1016">
+        <v>47.67</v>
+      </c>
+      <c r="I1016" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:9">
+      <c r="A1017">
+        <v>1014</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1017">
+        <v>224011</v>
+      </c>
+      <c r="D1017">
+        <v>1</v>
+      </c>
+      <c r="E1017">
+        <v>0</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1017">
+        <v>47.67</v>
+      </c>
+      <c r="I1017" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:9">
+      <c r="A1018">
+        <v>1015</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C1018">
+        <v>682035</v>
+      </c>
+      <c r="D1018">
+        <v>1</v>
+      </c>
+      <c r="E1018">
+        <v>0</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1018">
+        <v>47.67</v>
+      </c>
+      <c r="I1018" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:9">
+      <c r="A1019">
+        <v>1016</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C1019">
+        <v>533468</v>
+      </c>
+      <c r="D1019">
+        <v>1</v>
+      </c>
+      <c r="E1019">
+        <v>0</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1019">
+        <v>47.67</v>
+      </c>
+      <c r="I1019" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:9">
+      <c r="A1020">
+        <v>1017</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C1020">
+        <v>522020</v>
+      </c>
+      <c r="D1020">
+        <v>1</v>
+      </c>
+      <c r="E1020">
+        <v>0</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1020">
+        <v>47.67</v>
+      </c>
+      <c r="I1020" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:9">
+      <c r="A1021">
+        <v>1018</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C1021">
+        <v>571103</v>
+      </c>
+      <c r="D1021">
+        <v>1</v>
+      </c>
+      <c r="E1021">
+        <v>0</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1021">
+        <v>47.67</v>
+      </c>
+      <c r="I1021" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:9">
+      <c r="A1022">
+        <v>1019</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C1022">
+        <v>518134</v>
+      </c>
+      <c r="D1022">
+        <v>1</v>
+      </c>
+      <c r="E1022">
+        <v>0</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1022">
+        <v>47.67</v>
+      </c>
+      <c r="I1022" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:9">
+      <c r="A1023">
+        <v>1020</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C1023">
+        <v>505467</v>
+      </c>
+      <c r="D1023">
+        <v>1</v>
+      </c>
+      <c r="E1023">
+        <v>0</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1023">
+        <v>47.67</v>
+      </c>
+      <c r="I1023" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:9">
+      <c r="A1024">
+        <v>1021</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1024">
+        <v>1</v>
+      </c>
+      <c r="E1024">
+        <v>0</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1024">
+        <v>47.67</v>
+      </c>
+      <c r="I1024" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:9">
+      <c r="A1025">
+        <v>1022</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C1025">
+        <v>581204</v>
+      </c>
+      <c r="D1025">
+        <v>1</v>
+      </c>
+      <c r="E1025">
+        <v>0</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1025">
+        <v>47.67</v>
+      </c>
+      <c r="I1025" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:9">
+      <c r="A1026">
+        <v>1023</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C1026">
+        <v>533462</v>
+      </c>
+      <c r="D1026">
+        <v>1</v>
+      </c>
+      <c r="E1026">
+        <v>0</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1026">
+        <v>47.67</v>
+      </c>
+      <c r="I1026" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:9">
+      <c r="A1027">
+        <v>1024</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C1027">
+        <v>273055</v>
+      </c>
+      <c r="D1027">
+        <v>1</v>
+      </c>
+      <c r="E1027">
+        <v>0</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1027">
+        <v>47.67</v>
+      </c>
+      <c r="I1027" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:9">
+      <c r="A1028">
+        <v>1025</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1028">
+        <v>1</v>
+      </c>
+      <c r="E1028">
+        <v>0</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1028">
+        <v>47.67</v>
+      </c>
+      <c r="I1028" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:9">
+      <c r="A1029">
+        <v>1026</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C1029">
+        <v>531113</v>
+      </c>
+      <c r="D1029">
+        <v>1</v>
+      </c>
+      <c r="E1029">
+        <v>0</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1029">
+        <v>47.67</v>
+      </c>
+      <c r="I1029" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:9">
+      <c r="A1030">
+        <v>1027</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C1030">
+        <v>531025</v>
+      </c>
+      <c r="D1030">
+        <v>1</v>
+      </c>
+      <c r="E1030">
+        <v>0</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1030">
+        <v>47.67</v>
+      </c>
+      <c r="I1030" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:9">
+      <c r="A1031">
+        <v>1028</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C1031">
+        <v>509216</v>
+      </c>
+      <c r="D1031">
+        <v>1</v>
+      </c>
+      <c r="E1031">
+        <v>0</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1031">
+        <v>47.67</v>
+      </c>
+      <c r="I1031" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:9">
+      <c r="A1032">
+        <v>1029</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C1032">
+        <v>531011</v>
+      </c>
+      <c r="D1032">
+        <v>1</v>
+      </c>
+      <c r="E1032">
+        <v>0</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1032">
+        <v>47.67</v>
+      </c>
+      <c r="I1032" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:9">
+      <c r="A1033">
+        <v>1030</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C1033">
+        <v>534328</v>
+      </c>
+      <c r="D1033">
+        <v>1</v>
+      </c>
+      <c r="E1033">
+        <v>0</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1033">
+        <v>47.67</v>
+      </c>
+      <c r="I1033" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:9">
+      <c r="A1034">
+        <v>1031</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C1034">
+        <v>574154</v>
+      </c>
+      <c r="D1034">
+        <v>1</v>
+      </c>
+      <c r="E1034">
+        <v>0</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1034">
+        <v>47.67</v>
+      </c>
+      <c r="I1034" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:9">
+      <c r="A1035">
+        <v>1032</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C1035">
+        <v>533287</v>
+      </c>
+      <c r="D1035">
+        <v>1</v>
+      </c>
+      <c r="E1035">
+        <v>0</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1035">
+        <v>47.67</v>
+      </c>
+      <c r="I1035" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:9">
+      <c r="A1036">
+        <v>1033</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C1036">
+        <v>583121</v>
+      </c>
+      <c r="D1036">
+        <v>1</v>
+      </c>
+      <c r="E1036">
+        <v>0</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1036">
+        <v>47.67</v>
+      </c>
+      <c r="I1036" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:9">
+      <c r="A1037">
+        <v>1034</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1037">
+        <v>1</v>
+      </c>
+      <c r="E1037">
+        <v>0</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1037">
+        <v>47.67</v>
+      </c>
+      <c r="I1037" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:9">
+      <c r="A1038">
+        <v>1035</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1038">
+        <v>517541</v>
+      </c>
+      <c r="D1038">
+        <v>1</v>
+      </c>
+      <c r="E1038">
+        <v>0</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1038">
+        <v>47.67</v>
+      </c>
+      <c r="I1038" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:9">
+      <c r="A1039">
+        <v>1036</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C1039">
+        <v>505301</v>
+      </c>
+      <c r="D1039">
+        <v>1</v>
+      </c>
+      <c r="E1039">
+        <v>0</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1039">
+        <v>47.67</v>
+      </c>
+      <c r="I1039" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:9">
+      <c r="A1040">
+        <v>1037</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C1040">
+        <v>518395</v>
+      </c>
+      <c r="D1040">
+        <v>1</v>
+      </c>
+      <c r="E1040">
+        <v>0</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1040">
+        <v>47.67</v>
+      </c>
+      <c r="I1040" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:9">
+      <c r="A1041">
+        <v>1038</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1041">
+        <v>1</v>
+      </c>
+      <c r="E1041">
+        <v>0</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1041">
+        <v>47.67</v>
+      </c>
+      <c r="I1041" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:9">
+      <c r="A1042">
+        <v>1039</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C1042">
+        <v>517526</v>
+      </c>
+      <c r="D1042">
+        <v>1</v>
+      </c>
+      <c r="E1042">
+        <v>0</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1042">
+        <v>47.67</v>
+      </c>
+      <c r="I1042" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:9">
+      <c r="A1043">
+        <v>1040</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1043">
+        <v>1</v>
+      </c>
+      <c r="E1043">
+        <v>0</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1043">
+        <v>47.67</v>
+      </c>
+      <c r="I1043" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:9">
+      <c r="A1044">
+        <v>1041</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C1044">
+        <v>532123</v>
+      </c>
+      <c r="D1044">
+        <v>1</v>
+      </c>
+      <c r="E1044">
+        <v>0</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1044">
+        <v>47.67</v>
+      </c>
+      <c r="I1044" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:9">
+      <c r="A1045">
+        <v>1042</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C1045">
+        <v>531018</v>
+      </c>
+      <c r="D1045">
+        <v>1</v>
+      </c>
+      <c r="E1045">
+        <v>0</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1045">
+        <v>47.67</v>
+      </c>
+      <c r="I1045" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:9">
+      <c r="A1046">
+        <v>1043</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C1046">
+        <v>501401</v>
+      </c>
+      <c r="D1046">
+        <v>1</v>
+      </c>
+      <c r="E1046">
+        <v>0</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1046">
+        <v>47.67</v>
+      </c>
+      <c r="I1046" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:9">
+      <c r="A1047">
+        <v>1044</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C1047">
+        <v>516329</v>
+      </c>
+      <c r="D1047">
+        <v>1</v>
+      </c>
+      <c r="E1047">
+        <v>0</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1047">
+        <v>47.67</v>
+      </c>
+      <c r="I1047" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:9">
+      <c r="A1048">
+        <v>1045</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C1048">
+        <v>574104</v>
+      </c>
+      <c r="D1048">
+        <v>1</v>
+      </c>
+      <c r="E1048">
+        <v>0</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1048">
+        <v>47.67</v>
+      </c>
+      <c r="I1048" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:9">
+      <c r="A1049">
+        <v>1046</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C1049">
+        <v>507303</v>
+      </c>
+      <c r="D1049">
+        <v>1</v>
+      </c>
+      <c r="E1049">
+        <v>0</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1049">
+        <v>47.67</v>
+      </c>
+      <c r="I1049" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:9">
+      <c r="A1050">
+        <v>1047</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1050">
+        <v>523270</v>
+      </c>
+      <c r="D1050">
+        <v>1</v>
+      </c>
+      <c r="E1050">
+        <v>0</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1050">
+        <v>47.67</v>
+      </c>
+      <c r="I1050" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:9">
+      <c r="A1051">
+        <v>1048</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C1051">
+        <v>577002</v>
+      </c>
+      <c r="D1051">
+        <v>1</v>
+      </c>
+      <c r="E1051">
+        <v>0</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1051">
+        <v>47.67</v>
+      </c>
+      <c r="I1051" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:9">
+      <c r="A1052">
+        <v>1049</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1052">
+        <v>1</v>
+      </c>
+      <c r="E1052">
+        <v>0</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1052">
+        <v>47.67</v>
+      </c>
+      <c r="I1052" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:9">
+      <c r="A1053">
+        <v>1050</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C1053">
+        <v>533468</v>
+      </c>
+      <c r="D1053">
+        <v>1</v>
+      </c>
+      <c r="E1053">
+        <v>0</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1053">
+        <v>47.67</v>
+      </c>
+      <c r="I1053" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:9">
+      <c r="A1054">
+        <v>1051</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C1054">
+        <v>501359</v>
+      </c>
+      <c r="D1054">
+        <v>1</v>
+      </c>
+      <c r="E1054">
+        <v>0</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1054">
+        <v>47.67</v>
+      </c>
+      <c r="I1054" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:9">
+      <c r="A1055">
+        <v>1052</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C1055">
+        <v>524224</v>
+      </c>
+      <c r="D1055">
+        <v>1</v>
+      </c>
+      <c r="E1055">
+        <v>0</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1055">
+        <v>47.67</v>
+      </c>
+      <c r="I1055" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:9">
+      <c r="A1056">
+        <v>1053</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C1056">
+        <v>508211</v>
+      </c>
+      <c r="D1056">
+        <v>1</v>
+      </c>
+      <c r="E1056">
+        <v>0</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1056">
+        <v>47.67</v>
+      </c>
+      <c r="I1056" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:9">
+      <c r="A1057">
+        <v>1054</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C1057">
+        <v>524408</v>
+      </c>
+      <c r="D1057">
+        <v>1</v>
+      </c>
+      <c r="E1057">
+        <v>0</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1057">
+        <v>47.67</v>
+      </c>
+      <c r="I1057" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:9">
+      <c r="A1058">
+        <v>1055</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C1058">
+        <v>507301</v>
+      </c>
+      <c r="D1058">
+        <v>1</v>
+      </c>
+      <c r="E1058">
+        <v>0</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1058">
+        <v>47.67</v>
+      </c>
+      <c r="I1058" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:9">
+      <c r="A1059">
+        <v>1056</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1059">
+        <v>562159</v>
+      </c>
+      <c r="D1059">
+        <v>1</v>
+      </c>
+      <c r="E1059">
+        <v>0</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1059">
+        <v>47.67</v>
+      </c>
+      <c r="I1059" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:9">
+      <c r="A1060">
+        <v>1057</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C1060">
+        <v>533445</v>
+      </c>
+      <c r="D1060">
+        <v>1</v>
+      </c>
+      <c r="E1060">
+        <v>0</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1060">
+        <v>47.67</v>
+      </c>
+      <c r="I1060" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:9">
+      <c r="A1061">
+        <v>1058</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C1061">
+        <v>522614</v>
+      </c>
+      <c r="D1061">
+        <v>1</v>
+      </c>
+      <c r="E1061">
+        <v>0</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1061">
+        <v>47.67</v>
+      </c>
+      <c r="I1061" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:9">
+      <c r="A1062">
+        <v>1059</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1062">
+        <v>1</v>
+      </c>
+      <c r="E1062">
+        <v>0</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1062">
+        <v>47.67</v>
+      </c>
+      <c r="I1062" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:9">
+      <c r="A1063">
+        <v>1060</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C1063">
+        <v>524314</v>
+      </c>
+      <c r="D1063">
+        <v>1</v>
+      </c>
+      <c r="E1063">
+        <v>0</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1063">
+        <v>47.67</v>
+      </c>
+      <c r="I1063" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:9">
+      <c r="A1064">
+        <v>1061</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C1064">
+        <v>517236</v>
+      </c>
+      <c r="D1064">
+        <v>1</v>
+      </c>
+      <c r="E1064">
+        <v>0</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1064">
+        <v>47.67</v>
+      </c>
+      <c r="I1064" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:9">
+      <c r="A1065">
+        <v>1062</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C1065">
+        <v>586203</v>
+      </c>
+      <c r="D1065">
+        <v>1</v>
+      </c>
+      <c r="E1065">
+        <v>0</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1065">
+        <v>47.67</v>
+      </c>
+      <c r="I1065" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:9">
+      <c r="A1066">
+        <v>1063</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C1066">
+        <v>502313</v>
+      </c>
+      <c r="D1066">
+        <v>1</v>
+      </c>
+      <c r="E1066">
+        <v>0</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1066">
+        <v>47.67</v>
+      </c>
+      <c r="I1066" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:9">
+      <c r="A1067">
+        <v>1064</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C1067">
+        <v>522005</v>
+      </c>
+      <c r="D1067">
+        <v>1</v>
+      </c>
+      <c r="E1067">
+        <v>0</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1067">
+        <v>47.67</v>
+      </c>
+      <c r="I1067" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:9">
+      <c r="A1068">
+        <v>1065</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C1068">
+        <v>504201</v>
+      </c>
+      <c r="D1068">
+        <v>1</v>
+      </c>
+      <c r="E1068">
+        <v>0</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1068">
+        <v>47.67</v>
+      </c>
+      <c r="I1068" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:9">
+      <c r="A1069">
+        <v>1066</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C1069">
+        <v>509103</v>
+      </c>
+      <c r="D1069">
+        <v>1</v>
+      </c>
+      <c r="E1069">
+        <v>0</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1069">
+        <v>47.67</v>
+      </c>
+      <c r="I1069" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:9">
+      <c r="A1070">
+        <v>1067</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C1070">
+        <v>534123</v>
+      </c>
+      <c r="D1070">
+        <v>1</v>
+      </c>
+      <c r="E1070">
+        <v>0</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1070">
+        <v>47.67</v>
+      </c>
+      <c r="I1070" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:9">
+      <c r="A1071">
+        <v>1068</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C1071">
+        <v>509382</v>
+      </c>
+      <c r="D1071">
+        <v>1</v>
+      </c>
+      <c r="E1071">
+        <v>0</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1071">
+        <v>47.67</v>
+      </c>
+      <c r="I1071" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:9">
+      <c r="A1072">
+        <v>1069</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1072">
+        <v>515511</v>
+      </c>
+      <c r="D1072">
+        <v>1</v>
+      </c>
+      <c r="E1072">
+        <v>0</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1072">
+        <v>47.67</v>
+      </c>
+      <c r="I1072" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:9">
+      <c r="A1073">
+        <v>1070</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C1073">
+        <v>577401</v>
+      </c>
+      <c r="D1073">
+        <v>1</v>
+      </c>
+      <c r="E1073">
+        <v>0</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1073">
+        <v>47.67</v>
+      </c>
+      <c r="I1073" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:9">
+      <c r="A1074">
+        <v>1071</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1074">
+        <v>506163</v>
+      </c>
+      <c r="D1074">
+        <v>1</v>
+      </c>
+      <c r="E1074">
+        <v>0</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1074">
+        <v>47.67</v>
+      </c>
+      <c r="I1074" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:9">
+      <c r="A1075">
+        <v>1072</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C1075">
+        <v>563114</v>
+      </c>
+      <c r="D1075">
+        <v>1</v>
+      </c>
+      <c r="E1075">
+        <v>0</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1075">
+        <v>47.67</v>
+      </c>
+      <c r="I1075" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:9">
+      <c r="A1076">
+        <v>1073</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1076">
+        <v>502334</v>
+      </c>
+      <c r="D1076">
+        <v>1</v>
+      </c>
+      <c r="E1076">
+        <v>0</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1076">
+        <v>47.67</v>
+      </c>
+      <c r="I1076" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:9">
+      <c r="A1077">
+        <v>1074</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C1077">
+        <v>516150</v>
+      </c>
+      <c r="D1077">
+        <v>1</v>
+      </c>
+      <c r="E1077">
+        <v>0</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1077">
+        <v>47.67</v>
+      </c>
+      <c r="I1077" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:9">
+      <c r="A1078">
+        <v>1075</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C1078">
+        <v>585224</v>
+      </c>
+      <c r="D1078">
+        <v>1</v>
+      </c>
+      <c r="E1078">
+        <v>0</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1078">
+        <v>47.67</v>
+      </c>
+      <c r="I1078" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:9">
+      <c r="A1079">
+        <v>1076</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1079">
+        <v>1</v>
+      </c>
+      <c r="E1079">
+        <v>0</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1079">
+        <v>47.67</v>
+      </c>
+      <c r="I1079" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:9">
+      <c r="A1080">
+        <v>1077</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C1080">
+        <v>524401</v>
+      </c>
+      <c r="D1080">
+        <v>1</v>
+      </c>
+      <c r="E1080">
+        <v>0</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1080">
+        <v>47.67</v>
+      </c>
+      <c r="I1080" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:9">
+      <c r="A1081">
+        <v>1078</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1081">
+        <v>1</v>
+      </c>
+      <c r="E1081">
+        <v>0</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1081">
+        <v>47.67</v>
+      </c>
+      <c r="I1081" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:9">
+      <c r="A1082">
+        <v>1079</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1082">
+        <v>1</v>
+      </c>
+      <c r="E1082">
+        <v>0</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1082">
+        <v>47.67</v>
+      </c>
+      <c r="I1082" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:9">
+      <c r="A1083">
+        <v>1080</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C1083">
+        <v>110018</v>
+      </c>
+      <c r="D1083">
+        <v>1</v>
+      </c>
+      <c r="E1083">
+        <v>0</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1083">
+        <v>47.67</v>
+      </c>
+      <c r="I1083" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:9">
+      <c r="A1084">
+        <v>1081</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1084">
+        <v>581104</v>
+      </c>
+      <c r="D1084">
+        <v>1</v>
+      </c>
+      <c r="E1084">
+        <v>0</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1084">
+        <v>47.67</v>
+      </c>
+      <c r="I1084" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:9">
+      <c r="A1085">
+        <v>1082</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C1085">
+        <v>506132</v>
+      </c>
+      <c r="D1085">
+        <v>1</v>
+      </c>
+      <c r="E1085">
+        <v>0</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1085">
+        <v>47.67</v>
+      </c>
+      <c r="I1085" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:9">
+      <c r="A1086">
+        <v>1083</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C1086">
+        <v>534328</v>
+      </c>
+      <c r="D1086">
+        <v>1</v>
+      </c>
+      <c r="E1086">
+        <v>0</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1086">
+        <v>47.67</v>
+      </c>
+      <c r="I1086" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:9">
+      <c r="A1087">
+        <v>1084</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C1087">
+        <v>584128</v>
+      </c>
+      <c r="D1087">
+        <v>1</v>
+      </c>
+      <c r="E1087">
+        <v>0</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1087">
+        <v>47.67</v>
+      </c>
+      <c r="I1087" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:9">
+      <c r="A1088">
+        <v>1085</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C1088">
+        <v>505445</v>
+      </c>
+      <c r="D1088">
+        <v>1</v>
+      </c>
+      <c r="E1088">
+        <v>0</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1088">
+        <v>47.67</v>
+      </c>
+      <c r="I1088" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:9">
+      <c r="A1089">
+        <v>1086</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1089">
+        <v>517391</v>
+      </c>
+      <c r="D1089">
+        <v>1</v>
+      </c>
+      <c r="E1089">
+        <v>0</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1089">
+        <v>47.67</v>
+      </c>
+      <c r="I1089" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:9">
+      <c r="A1090">
+        <v>1087</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C1090">
+        <v>580024</v>
+      </c>
+      <c r="D1090">
+        <v>1</v>
+      </c>
+      <c r="E1090">
+        <v>0</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1090">
+        <v>47.67</v>
+      </c>
+      <c r="I1090" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:9">
+      <c r="A1091">
+        <v>1088</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C1091">
+        <v>505122</v>
+      </c>
+      <c r="D1091">
+        <v>1</v>
+      </c>
+      <c r="E1091">
+        <v>0</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1091">
+        <v>47.67</v>
+      </c>
+      <c r="I1091" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:9">
+      <c r="A1092">
+        <v>1089</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C1092">
+        <v>505503</v>
+      </c>
+      <c r="D1092">
+        <v>1</v>
+      </c>
+      <c r="E1092">
+        <v>0</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1092">
+        <v>47.67</v>
+      </c>
+      <c r="I1092" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:9">
+      <c r="A1093">
+        <v>1090</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C1093">
+        <v>500068</v>
+      </c>
+      <c r="D1093">
+        <v>13</v>
+      </c>
+      <c r="E1093">
+        <v>9</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H1093">
+        <v>47.27</v>
+      </c>
+      <c r="I1093" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:9">
+      <c r="A1094">
+        <v>1091</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C1094">
+        <v>392254</v>
+      </c>
+      <c r="D1094">
+        <v>6</v>
+      </c>
+      <c r="E1094">
+        <v>1</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H1094">
+        <v>47.19</v>
+      </c>
+      <c r="I1094" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:9">
+      <c r="A1095">
+        <v>1092</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C1095">
+        <v>560057</v>
+      </c>
+      <c r="D1095">
+        <v>10</v>
+      </c>
+      <c r="E1095">
+        <v>2</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>388</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H1095">
+        <v>47.18</v>
+      </c>
+      <c r="I1095" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:9">
+      <c r="A1096">
+        <v>1093</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C1096">
+        <v>500015</v>
+      </c>
+      <c r="D1096">
+        <v>13</v>
+      </c>
+      <c r="E1096">
+        <v>10</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>166</v>
+      </c>
+      <c r="H1096">
+        <v>47.030000000000001</v>
+      </c>
+      <c r="I1096" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:9">
+      <c r="A1097">
+        <v>1094</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C1097">
+        <v>560073</v>
+      </c>
+      <c r="D1097">
+        <v>10</v>
+      </c>
+      <c r="E1097">
+        <v>2</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>388</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>766</v>
+      </c>
+      <c r="H1097">
+        <v>46.77</v>
+      </c>
+      <c r="I1097" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:9">
+      <c r="A1098">
+        <v>1095</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C1098">
+        <v>520009</v>
+      </c>
+      <c r="D1098">
+        <v>7</v>
+      </c>
+      <c r="E1098">
+        <v>1</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>217</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H1098">
+        <v>46.67</v>
+      </c>
+      <c r="I1098" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:9">
+      <c r="A1099">
+        <v>1096</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C1099">
+        <v>500062</v>
+      </c>
+      <c r="D1099">
+        <v>11</v>
+      </c>
+      <c r="E1099">
+        <v>9</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>647</v>
+      </c>
+      <c r="H1099">
+        <v>46.62</v>
+      </c>
+      <c r="I1099" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:9">
+      <c r="A1100">
+        <v>1097</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C1100">
+        <v>505001</v>
+      </c>
+      <c r="D1100">
+        <v>13</v>
+      </c>
+      <c r="E1100">
+        <v>6</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H1100">
+        <v>46.47</v>
+      </c>
+      <c r="I1100" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:9">
+      <c r="A1101">
+        <v>1098</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C1101">
+        <v>533003</v>
+      </c>
+      <c r="D1101">
+        <v>11</v>
+      </c>
+      <c r="E1101">
+        <v>2</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>616</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H1101">
+        <v>46.35</v>
+      </c>
+      <c r="I1101" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:9">
+      <c r="A1102">
+        <v>1099</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1102">
+        <v>11</v>
+      </c>
+      <c r="E1102">
+        <v>6</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>596</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H1102">
+        <v>45.96</v>
+      </c>
+      <c r="I1102" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:9">
+      <c r="A1103">
+        <v>1100</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1103">
+        <v>560082</v>
+      </c>
+      <c r="D1103">
+        <v>7</v>
+      </c>
+      <c r="E1103">
+        <v>1</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>599</v>
+      </c>
+      <c r="H1103">
+        <v>45.95</v>
+      </c>
+      <c r="I1103" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:9">
+      <c r="A1104">
+        <v>1101</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C1104">
+        <v>505001</v>
+      </c>
+      <c r="D1104">
+        <v>13</v>
+      </c>
+      <c r="E1104">
+        <v>6</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>686</v>
+      </c>
+      <c r="H1104">
+        <v>45.26</v>
+      </c>
+      <c r="I1104" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:9">
+      <c r="A1105">
+        <v>1102</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C1105">
+        <v>502032</v>
+      </c>
+      <c r="D1105">
+        <v>5</v>
+      </c>
+      <c r="E1105">
+        <v>1</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H1105">
+        <v>44.42</v>
+      </c>
+      <c r="I1105" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:9">
+      <c r="A1106">
+        <v>1103</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1106">
+        <v>503001</v>
+      </c>
+      <c r="D1106">
+        <v>5</v>
+      </c>
+      <c r="E1106">
+        <v>1</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H1106">
+        <v>44.41</v>
+      </c>
+      <c r="I1106" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:9">
+      <c r="A1107">
+        <v>1104</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1107">
+        <v>11</v>
+      </c>
+      <c r="E1107">
+        <v>5</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H1107">
+        <v>44.14</v>
+      </c>
+      <c r="I1107" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:9">
+      <c r="A1108">
+        <v>1105</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C1108">
+        <v>500014</v>
+      </c>
+      <c r="D1108">
+        <v>5</v>
+      </c>
+      <c r="E1108">
+        <v>1</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H1108">
+        <v>43.97</v>
+      </c>
+      <c r="I1108" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:9">
+      <c r="A1109">
+        <v>1106</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C1109">
+        <v>518003</v>
+      </c>
+      <c r="D1109">
+        <v>12</v>
+      </c>
+      <c r="E1109">
+        <v>9</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H1109">
+        <v>43.48</v>
+      </c>
+      <c r="I1109" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:9">
+      <c r="A1110">
+        <v>1107</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1110">
+        <v>518001</v>
+      </c>
+      <c r="D1110">
+        <v>12</v>
+      </c>
+      <c r="E1110">
+        <v>9</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>672</v>
+      </c>
+      <c r="H1110">
+        <v>43.0</v>
+      </c>
+      <c r="I1110" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:9">
+      <c r="A1111">
+        <v>1108</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C1111">
+        <v>590003</v>
+      </c>
+      <c r="D1111">
+        <v>10</v>
+      </c>
+      <c r="E1111">
+        <v>4</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>419</v>
+      </c>
+      <c r="H1111">
+        <v>42.96</v>
+      </c>
+      <c r="I1111" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:9">
+      <c r="A1112">
+        <v>1109</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1112">
+        <v>518004</v>
+      </c>
+      <c r="D1112">
+        <v>12</v>
+      </c>
+      <c r="E1112">
+        <v>9</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>680</v>
+      </c>
+      <c r="H1112">
+        <v>42.71</v>
+      </c>
+      <c r="I1112" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:9">
+      <c r="A1113">
+        <v>1110</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1113">
+        <v>12</v>
+      </c>
+      <c r="E1113">
+        <v>6</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H1113">
+        <v>42.69</v>
+      </c>
+      <c r="I1113" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:9">
+      <c r="A1114">
+        <v>1111</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1114">
+        <v>505001</v>
+      </c>
+      <c r="D1114">
+        <v>10</v>
+      </c>
+      <c r="E1114">
+        <v>6</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H1114">
+        <v>42.59</v>
+      </c>
+      <c r="I1114" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:9">
+      <c r="A1115">
+        <v>1112</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1115">
+        <v>516002</v>
+      </c>
+      <c r="D1115">
+        <v>10</v>
+      </c>
+      <c r="E1115">
+        <v>2</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H1115">
+        <v>42.43</v>
+      </c>
+      <c r="I1115" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:9">
+      <c r="A1116">
+        <v>1113</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1116">
+        <v>500039</v>
+      </c>
+      <c r="D1116">
+        <v>12</v>
+      </c>
+      <c r="E1116">
+        <v>11</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>694</v>
+      </c>
+      <c r="H1116">
+        <v>42.38</v>
+      </c>
+      <c r="I1116" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:9">
+      <c r="A1117">
+        <v>1114</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1117">
+        <v>560113</v>
+      </c>
+      <c r="D1117">
+        <v>10</v>
+      </c>
+      <c r="E1117">
+        <v>6</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>378</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H1117">
+        <v>42.19</v>
+      </c>
+      <c r="I1117" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:9">
+      <c r="A1118">
+        <v>1115</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1118">
+        <v>506002</v>
+      </c>
+      <c r="D1118">
+        <v>10</v>
+      </c>
+      <c r="E1118">
+        <v>10</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H1118">
+        <v>42.060000000000002</v>
+      </c>
+      <c r="I1118" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:9">
+      <c r="A1119">
+        <v>1116</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1119">
+        <v>503001</v>
+      </c>
+      <c r="D1119">
+        <v>4</v>
+      </c>
+      <c r="E1119">
+        <v>1</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H1119">
+        <v>41.96</v>
+      </c>
+      <c r="I1119" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:9">
+      <c r="A1120">
+        <v>1117</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1120">
+        <v>500038</v>
+      </c>
+      <c r="D1120">
+        <v>5</v>
+      </c>
+      <c r="E1120">
+        <v>1</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H1120">
+        <v>40.91</v>
+      </c>
+      <c r="I1120" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:9">
+      <c r="A1121">
+        <v>1118</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1121">
+        <v>570033</v>
+      </c>
+      <c r="D1121">
+        <v>11</v>
+      </c>
+      <c r="E1121">
+        <v>4</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>593</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H1121">
+        <v>40.46</v>
+      </c>
+      <c r="I1121" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:9">
+      <c r="A1122">
+        <v>1119</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1122">
+        <v>577001</v>
+      </c>
+      <c r="D1122">
+        <v>11</v>
+      </c>
+      <c r="E1122">
+        <v>8</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>675</v>
+      </c>
+      <c r="H1122">
+        <v>40.25</v>
+      </c>
+      <c r="I1122" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:9">
+      <c r="A1123">
+        <v>1120</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1123">
+        <v>505002</v>
+      </c>
+      <c r="D1123">
+        <v>9</v>
+      </c>
+      <c r="E1123">
+        <v>6</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>279</v>
+      </c>
+      <c r="H1123">
+        <v>40.07</v>
+      </c>
+      <c r="I1123" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:9">
+      <c r="A1124">
+        <v>1121</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C1124">
+        <v>586101</v>
+      </c>
+      <c r="D1124">
+        <v>9</v>
+      </c>
+      <c r="E1124">
+        <v>5</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>279</v>
+      </c>
+      <c r="H1124">
+        <v>40.07</v>
+      </c>
+      <c r="I1124" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:9">
+      <c r="A1125">
+        <v>1122</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1125">
+        <v>500072</v>
+      </c>
+      <c r="D1125">
+        <v>9</v>
+      </c>
+      <c r="E1125">
+        <v>2</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>646</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>675</v>
+      </c>
+      <c r="H1125">
+        <v>39.94</v>
+      </c>
+      <c r="I1125" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:9">
+      <c r="A1126">
+        <v>1123</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C1126">
+        <v>506002</v>
+      </c>
+      <c r="D1126">
+        <v>11</v>
+      </c>
+      <c r="E1126">
+        <v>11</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H1126">
+        <v>39.76</v>
+      </c>
+      <c r="I1126" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:9">
+      <c r="A1127">
+        <v>1124</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1127">
+        <v>171391</v>
+      </c>
+      <c r="D1127">
+        <v>11</v>
+      </c>
+      <c r="E1127">
+        <v>3</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H1127">
+        <v>39.7</v>
+      </c>
+      <c r="I1127" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:9">
+      <c r="A1128">
+        <v>1125</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C1128">
+        <v>506002</v>
+      </c>
+      <c r="D1128">
+        <v>11</v>
+      </c>
+      <c r="E1128">
+        <v>11</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>756</v>
+      </c>
+      <c r="H1128">
+        <v>39.64</v>
+      </c>
+      <c r="I1128" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:9">
+      <c r="A1129">
+        <v>1126</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1129">
+        <v>560064</v>
+      </c>
+      <c r="D1129">
+        <v>8</v>
+      </c>
+      <c r="E1129">
+        <v>2</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H1129">
+        <v>39.55</v>
+      </c>
+      <c r="I1129" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:9">
+      <c r="A1130">
+        <v>1127</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C1130">
+        <v>500048</v>
+      </c>
+      <c r="D1130">
+        <v>8</v>
+      </c>
+      <c r="E1130">
+        <v>2</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>397</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H1130">
+        <v>39.12</v>
+      </c>
+      <c r="I1130" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:9">
+      <c r="A1131">
+        <v>1128</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C1131">
+        <v>590001</v>
+      </c>
+      <c r="D1131">
+        <v>9</v>
+      </c>
+      <c r="E1131">
+        <v>4</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>766</v>
+      </c>
+      <c r="H1131">
+        <v>39.090000000000003</v>
+      </c>
+      <c r="I1131" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:9">
+      <c r="A1132">
+        <v>1129</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C1132">
+        <v>572102</v>
+      </c>
+      <c r="D1132">
+        <v>9</v>
+      </c>
+      <c r="E1132">
+        <v>4</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>599</v>
+      </c>
+      <c r="H1132">
+        <v>38.78</v>
+      </c>
+      <c r="I1132" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:9">
+      <c r="A1133">
+        <v>1130</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C1133">
+        <v>500039</v>
+      </c>
+      <c r="D1133">
+        <v>10</v>
+      </c>
+      <c r="E1133">
+        <v>10</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H1133">
+        <v>38.19</v>
+      </c>
+      <c r="I1133" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:9">
+      <c r="A1134">
+        <v>1131</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C1134">
+        <v>571501</v>
+      </c>
+      <c r="D1134">
+        <v>5</v>
+      </c>
+      <c r="E1134">
+        <v>1</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H1134">
+        <v>38.12</v>
+      </c>
+      <c r="I1134" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:9">
+      <c r="A1135">
+        <v>1132</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C1135">
+        <v>583104</v>
+      </c>
+      <c r="D1135">
+        <v>8</v>
+      </c>
+      <c r="E1135">
+        <v>4</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>126</v>
+      </c>
+      <c r="H1135">
+        <v>38.079999999999998</v>
+      </c>
+      <c r="I1135" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:9">
+      <c r="A1136">
+        <v>1133</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C1136">
+        <v>500014</v>
+      </c>
+      <c r="D1136">
+        <v>8</v>
+      </c>
+      <c r="E1136">
+        <v>2</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H1136">
+        <v>38.039999999999999</v>
+      </c>
+      <c r="I1136" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:9">
+      <c r="A1137">
+        <v>1134</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C1137">
+        <v>516001</v>
+      </c>
+      <c r="D1137">
+        <v>9</v>
+      </c>
+      <c r="E1137">
+        <v>10</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H1137">
+        <v>37.89</v>
+      </c>
+      <c r="I1137" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:9">
+      <c r="A1138">
+        <v>1135</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C1138">
+        <v>560060</v>
+      </c>
+      <c r="D1138">
+        <v>5</v>
+      </c>
+      <c r="E1138">
+        <v>1</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H1138">
+        <v>37.43</v>
+      </c>
+      <c r="I1138" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:9">
+      <c r="A1139">
+        <v>1136</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C1139">
+        <v>521001</v>
+      </c>
+      <c r="D1139">
+        <v>5</v>
+      </c>
+      <c r="E1139">
+        <v>1</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H1139">
+        <v>37.42</v>
+      </c>
+      <c r="I1139" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:9">
+      <c r="A1140">
+        <v>1137</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C1140">
+        <v>530026</v>
+      </c>
+      <c r="D1140">
+        <v>9</v>
+      </c>
+      <c r="E1140">
+        <v>8</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H1140">
+        <v>37.28</v>
+      </c>
+      <c r="I1140" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:9">
+      <c r="A1141">
+        <v>1138</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C1141">
+        <v>560098</v>
+      </c>
+      <c r="D1141">
+        <v>8</v>
+      </c>
+      <c r="E1141">
+        <v>4</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H1141">
+        <v>36.95</v>
+      </c>
+      <c r="I1141" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:9">
+      <c r="A1142">
+        <v>1139</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C1142">
+        <v>580031</v>
+      </c>
+      <c r="D1142">
+        <v>10</v>
+      </c>
+      <c r="E1142">
+        <v>6</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H1142">
+        <v>36.93</v>
+      </c>
+      <c r="I1142" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:9">
+      <c r="A1143">
+        <v>1140</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C1143">
+        <v>524001</v>
+      </c>
+      <c r="D1143">
+        <v>9</v>
+      </c>
+      <c r="E1143">
+        <v>10</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H1143">
+        <v>36.63</v>
+      </c>
+      <c r="I1143" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:9">
+      <c r="A1144">
+        <v>1141</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1144">
+        <v>577005</v>
+      </c>
+      <c r="D1144">
+        <v>8</v>
+      </c>
+      <c r="E1144">
+        <v>8</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>1378</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H1144">
+        <v>36.47</v>
+      </c>
+      <c r="I1144" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:9">
+      <c r="A1145">
+        <v>1142</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1145">
+        <v>3</v>
+      </c>
+      <c r="E1145">
+        <v>1</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>421</v>
+      </c>
+      <c r="H1145">
+        <v>36.28</v>
+      </c>
+      <c r="I1145" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:9">
+      <c r="A1146">
+        <v>1143</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C1146">
+        <v>500054</v>
+      </c>
+      <c r="D1146">
+        <v>7</v>
+      </c>
+      <c r="E1146">
+        <v>9</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>597</v>
+      </c>
+      <c r="H1146">
+        <v>36.17</v>
+      </c>
+      <c r="I1146" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:9">
+      <c r="A1147">
+        <v>1144</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C1147">
+        <v>500104</v>
+      </c>
+      <c r="D1147">
+        <v>6</v>
+      </c>
+      <c r="E1147">
+        <v>2</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H1147">
+        <v>36.12</v>
+      </c>
+      <c r="I1147" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:9">
+      <c r="A1148">
+        <v>1145</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C1148">
+        <v>533005</v>
+      </c>
+      <c r="D1148">
+        <v>7</v>
+      </c>
+      <c r="E1148">
+        <v>2</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>1386</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H1148">
+        <v>35.78</v>
+      </c>
+      <c r="I1148" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:9">
+      <c r="A1149">
+        <v>1146</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C1149">
+        <v>585105</v>
+      </c>
+      <c r="D1149">
+        <v>7</v>
+      </c>
+      <c r="E1149">
+        <v>3</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H1149">
+        <v>35.74</v>
+      </c>
+      <c r="I1149" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:9">
+      <c r="A1150">
+        <v>1147</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C1150">
+        <v>106176</v>
+      </c>
+      <c r="D1150">
+        <v>8</v>
+      </c>
+      <c r="E1150">
+        <v>7</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H1150">
+        <v>35.64</v>
+      </c>
+      <c r="I1150" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:9">
+      <c r="A1151">
+        <v>1148</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C1151">
+        <v>530027</v>
+      </c>
+      <c r="D1151">
+        <v>9</v>
+      </c>
+      <c r="E1151">
+        <v>5</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1151">
+        <v>35.5</v>
+      </c>
+      <c r="I1151" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:9">
+      <c r="A1152">
+        <v>1149</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C1152">
+        <v>530009</v>
+      </c>
+      <c r="D1152">
+        <v>9</v>
+      </c>
+      <c r="E1152">
+        <v>5</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H1152">
+        <v>35.4</v>
+      </c>
+      <c r="I1152" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:9">
+      <c r="A1153">
+        <v>1150</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C1153">
+        <v>535003</v>
+      </c>
+      <c r="D1153">
+        <v>6</v>
+      </c>
+      <c r="E1153">
+        <v>2</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H1153">
+        <v>35.31</v>
+      </c>
+      <c r="I1153" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:9">
+      <c r="A1154">
+        <v>1151</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C1154">
+        <v>530046</v>
+      </c>
+      <c r="D1154">
+        <v>9</v>
+      </c>
+      <c r="E1154">
+        <v>8</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>660</v>
+      </c>
+      <c r="H1154">
+        <v>35.25</v>
+      </c>
+      <c r="I1154" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:9">
+      <c r="A1155">
+        <v>1152</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C1155">
+        <v>560098</v>
+      </c>
+      <c r="D1155">
+        <v>9</v>
+      </c>
+      <c r="E1155">
+        <v>4</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H1155">
+        <v>35.020000000000003</v>
+      </c>
+      <c r="I1155" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:9">
+      <c r="A1156">
+        <v>1153</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C1156">
+        <v>572102</v>
+      </c>
+      <c r="D1156">
+        <v>9</v>
+      </c>
+      <c r="E1156">
+        <v>4</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>672</v>
+      </c>
+      <c r="H1156">
+        <v>34.98</v>
+      </c>
+      <c r="I1156" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:9">
+      <c r="A1157">
+        <v>1154</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C1157">
+        <v>503001</v>
+      </c>
+      <c r="D1157">
+        <v>9</v>
+      </c>
+      <c r="E1157">
+        <v>3</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H1157">
+        <v>34.88</v>
+      </c>
+      <c r="I1157" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:9">
+      <c r="A1158">
+        <v>1155</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C1158">
+        <v>507001</v>
+      </c>
+      <c r="D1158">
+        <v>9</v>
+      </c>
+      <c r="E1158">
+        <v>7</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H1158">
+        <v>34.75</v>
+      </c>
+      <c r="I1158" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:9">
+      <c r="A1159">
+        <v>1156</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C1159">
+        <v>516003</v>
+      </c>
+      <c r="D1159">
+        <v>9</v>
+      </c>
+      <c r="E1159">
+        <v>10</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>683</v>
+      </c>
+      <c r="H1159">
+        <v>34.64</v>
+      </c>
+      <c r="I1159" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:9">
+      <c r="A1160">
+        <v>1157</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1160">
+        <v>500050</v>
+      </c>
+      <c r="D1160">
+        <v>7</v>
+      </c>
+      <c r="E1160">
+        <v>2</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>675</v>
+      </c>
+      <c r="H1160">
+        <v>34.59</v>
+      </c>
+      <c r="I1160" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:9">
+      <c r="A1161">
+        <v>1158</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C1161">
+        <v>530012</v>
+      </c>
+      <c r="D1161">
+        <v>9</v>
+      </c>
+      <c r="E1161">
+        <v>8</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H1161">
+        <v>34.45</v>
+      </c>
+      <c r="I1161" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:9">
+      <c r="A1162">
+        <v>1159</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C1162">
+        <v>509001</v>
+      </c>
+      <c r="D1162">
+        <v>8</v>
+      </c>
+      <c r="E1162">
+        <v>10</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H1162">
+        <v>34.37</v>
+      </c>
+      <c r="I1162" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:9">
+      <c r="A1163">
+        <v>1160</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C1163">
+        <v>530041</v>
+      </c>
+      <c r="D1163">
+        <v>3</v>
+      </c>
+      <c r="E1163">
+        <v>1</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>614</v>
+      </c>
+      <c r="H1163">
+        <v>34.31</v>
+      </c>
+      <c r="I1163" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:9">
+      <c r="A1164">
+        <v>1161</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1164">
+        <v>524001</v>
+      </c>
+      <c r="D1164">
+        <v>9</v>
+      </c>
+      <c r="E1164">
+        <v>10</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>760</v>
+      </c>
+      <c r="H1164">
+        <v>34.17</v>
+      </c>
+      <c r="I1164" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:9">
+      <c r="A1165">
+        <v>1162</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C1165">
+        <v>500086</v>
+      </c>
+      <c r="D1165">
+        <v>3</v>
+      </c>
+      <c r="E1165">
+        <v>1</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>397</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H1165">
+        <v>34.1</v>
+      </c>
+      <c r="I1165" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:9">
+      <c r="A1166">
+        <v>1163</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C1166">
+        <v>585103</v>
+      </c>
+      <c r="D1166">
+        <v>4</v>
+      </c>
+      <c r="E1166">
+        <v>2</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H1166">
+        <v>33.7</v>
+      </c>
+      <c r="I1166" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:9">
+      <c r="A1167">
+        <v>1164</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C1167">
+        <v>500028</v>
+      </c>
+      <c r="D1167">
+        <v>7</v>
+      </c>
+      <c r="E1167">
+        <v>8</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H1167">
+        <v>33.49</v>
+      </c>
+      <c r="I1167" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:9">
+      <c r="A1168">
+        <v>1165</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C1168">
+        <v>508116</v>
+      </c>
+      <c r="D1168">
+        <v>3</v>
+      </c>
+      <c r="E1168">
+        <v>1</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>220</v>
+      </c>
+      <c r="H1168">
+        <v>33.16</v>
+      </c>
+      <c r="I1168" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:9">
+      <c r="A1169">
+        <v>1166</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1169">
+        <v>502001</v>
+      </c>
+      <c r="D1169">
+        <v>3</v>
+      </c>
+      <c r="E1169">
+        <v>1</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>1432</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H1169">
+        <v>33.16</v>
+      </c>
+      <c r="I1169" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:9">
+      <c r="A1170">
+        <v>1167</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1170">
+        <v>535003</v>
+      </c>
+      <c r="D1170">
+        <v>6</v>
+      </c>
+      <c r="E1170">
+        <v>2</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H1170">
+        <v>32.99</v>
+      </c>
+      <c r="I1170" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:9">
+      <c r="A1171">
+        <v>1168</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1171">
+        <v>585101</v>
+      </c>
+      <c r="D1171">
+        <v>8</v>
+      </c>
+      <c r="E1171">
+        <v>3</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>656</v>
+      </c>
+      <c r="H1171">
+        <v>32.9</v>
+      </c>
+      <c r="I1171" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:9">
+      <c r="A1172">
+        <v>1169</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1172">
+        <v>500037</v>
+      </c>
+      <c r="D1172">
+        <v>6</v>
+      </c>
+      <c r="E1172">
+        <v>3</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>126</v>
+      </c>
+      <c r="H1172">
+        <v>32.74</v>
+      </c>
+      <c r="I1172" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:9">
+      <c r="A1173">
+        <v>1170</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C1173">
+        <v>532001</v>
+      </c>
+      <c r="D1173">
+        <v>7</v>
+      </c>
+      <c r="E1173">
+        <v>4</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H1173">
+        <v>32.37</v>
+      </c>
+      <c r="I1173" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:9">
+      <c r="A1174">
+        <v>1171</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1174">
+        <v>562123</v>
+      </c>
+      <c r="D1174">
+        <v>3</v>
+      </c>
+      <c r="E1174">
+        <v>1</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>650</v>
+      </c>
+      <c r="H1174">
+        <v>32.36</v>
+      </c>
+      <c r="I1174" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:9">
+      <c r="A1175">
+        <v>1172</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1175">
+        <v>583102</v>
+      </c>
+      <c r="D1175">
+        <v>6</v>
+      </c>
+      <c r="E1175">
+        <v>4</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H1175">
+        <v>32.22</v>
+      </c>
+      <c r="I1175" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:9">
+      <c r="A1176">
+        <v>1173</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1176">
+        <v>583101</v>
+      </c>
+      <c r="D1176">
+        <v>8</v>
+      </c>
+      <c r="E1176">
+        <v>4</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H1176">
+        <v>32.090000000000003</v>
+      </c>
+      <c r="I1176" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:9">
+      <c r="A1177">
+        <v>1174</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C1177">
+        <v>586101</v>
+      </c>
+      <c r="D1177">
+        <v>8</v>
+      </c>
+      <c r="E1177">
+        <v>5</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H1177">
+        <v>32.039999999999999</v>
+      </c>
+      <c r="I1177" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:9">
+      <c r="A1178">
+        <v>1175</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1178">
+        <v>535002</v>
+      </c>
+      <c r="D1178">
+        <v>6</v>
+      </c>
+      <c r="E1178">
+        <v>2</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H1178">
+        <v>32.009999999999998</v>
+      </c>
+      <c r="I1178" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:9">
+      <c r="A1179">
+        <v>1176</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1179">
+        <v>570017</v>
+      </c>
+      <c r="D1179">
+        <v>3</v>
+      </c>
+      <c r="E1179">
+        <v>1</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1179">
+        <v>32.009999999999998</v>
+      </c>
+      <c r="I1179" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:9">
+      <c r="A1180">
+        <v>1177</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1180">
+        <v>500081</v>
+      </c>
+      <c r="D1180">
+        <v>3</v>
+      </c>
+      <c r="E1180">
+        <v>1</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>660</v>
+      </c>
+      <c r="H1180">
+        <v>31.76</v>
+      </c>
+      <c r="I1180" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:9">
+      <c r="A1181">
+        <v>1178</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C1181">
+        <v>572132</v>
+      </c>
+      <c r="D1181">
+        <v>8</v>
+      </c>
+      <c r="E1181">
+        <v>4</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>1454</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H1181">
+        <v>31.59</v>
+      </c>
+      <c r="I1181" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:9">
+      <c r="A1182">
+        <v>1179</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1182">
+        <v>518003</v>
+      </c>
+      <c r="D1182">
+        <v>5</v>
+      </c>
+      <c r="E1182">
+        <v>5</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H1182">
+        <v>31.46</v>
+      </c>
+      <c r="I1182" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:9">
+      <c r="A1183">
+        <v>1180</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1183">
+        <v>500084</v>
+      </c>
+      <c r="D1183">
+        <v>3</v>
+      </c>
+      <c r="E1183">
+        <v>1</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H1183">
+        <v>31.41</v>
+      </c>
+      <c r="I1183" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:9">
+      <c r="A1184">
+        <v>1181</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1184">
+        <v>6</v>
+      </c>
+      <c r="E1184">
+        <v>6</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H1184">
+        <v>31.38</v>
+      </c>
+      <c r="I1184" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:9">
+      <c r="A1185">
+        <v>1182</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1185">
+        <v>500068</v>
+      </c>
+      <c r="D1185">
+        <v>6</v>
+      </c>
+      <c r="E1185">
+        <v>4</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H1185">
+        <v>31.32</v>
+      </c>
+      <c r="I1185" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:9">
+      <c r="A1186">
+        <v>1183</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C1186">
+        <v>522501</v>
+      </c>
+      <c r="D1186">
+        <v>2</v>
+      </c>
+      <c r="E1186">
+        <v>1</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>217</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H1186">
+        <v>31.16</v>
+      </c>
+      <c r="I1186" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:9">
+      <c r="A1187">
+        <v>1184</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1187">
+        <v>3</v>
+      </c>
+      <c r="E1187">
+        <v>1</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H1187">
+        <v>31.15</v>
+      </c>
+      <c r="I1187" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:9">
+      <c r="A1188">
+        <v>1185</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C1188">
+        <v>533005</v>
+      </c>
+      <c r="D1188">
+        <v>3</v>
+      </c>
+      <c r="E1188">
+        <v>2</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>616</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H1188">
+        <v>30.83</v>
+      </c>
+      <c r="I1188" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:9">
+      <c r="A1189">
+        <v>1186</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1189">
+        <v>501101</v>
+      </c>
+      <c r="D1189">
+        <v>3</v>
+      </c>
+      <c r="E1189">
+        <v>1</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H1189">
+        <v>30.75</v>
+      </c>
+      <c r="I1189" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:9">
+      <c r="A1190">
+        <v>1187</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C1190">
+        <v>517325</v>
+      </c>
+      <c r="D1190">
+        <v>5</v>
+      </c>
+      <c r="E1190">
+        <v>4</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H1190">
+        <v>29.61</v>
+      </c>
+      <c r="I1190" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:9">
+      <c r="A1191">
+        <v>1188</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C1191">
+        <v>518502</v>
+      </c>
+      <c r="D1191">
+        <v>6</v>
+      </c>
+      <c r="E1191">
+        <v>10</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H1191">
+        <v>29.32</v>
+      </c>
+      <c r="I1191" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:9">
+      <c r="A1192">
+        <v>1189</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C1192">
+        <v>500067</v>
+      </c>
+      <c r="D1192">
+        <v>7</v>
+      </c>
+      <c r="E1192">
+        <v>10</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>683</v>
+      </c>
+      <c r="H1192">
+        <v>29.3</v>
+      </c>
+      <c r="I1192" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:9">
+      <c r="A1193">
+        <v>1190</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C1193">
+        <v>560037</v>
+      </c>
+      <c r="D1193">
+        <v>7</v>
+      </c>
+      <c r="E1193">
+        <v>5</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>692</v>
+      </c>
+      <c r="H1193">
+        <v>29.19</v>
+      </c>
+      <c r="I1193" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:9">
+      <c r="A1194">
+        <v>1191</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1194">
+        <v>535002</v>
+      </c>
+      <c r="D1194">
+        <v>7</v>
+      </c>
+      <c r="E1194">
+        <v>4</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H1194">
+        <v>29.079999999999998</v>
+      </c>
+      <c r="I1194" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:9">
+      <c r="A1195">
+        <v>1192</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1195">
+        <v>504106</v>
+      </c>
+      <c r="D1195">
+        <v>2</v>
+      </c>
+      <c r="E1195">
+        <v>1</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H1195">
+        <v>29.059999999999999</v>
+      </c>
+      <c r="I1195" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:9">
+      <c r="A1196">
+        <v>1193</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C1196">
+        <v>509103</v>
+      </c>
+      <c r="D1196">
+        <v>7</v>
+      </c>
+      <c r="E1196">
+        <v>10</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>760</v>
+      </c>
+      <c r="H1196">
+        <v>28.86</v>
+      </c>
+      <c r="I1196" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:9">
+      <c r="A1197">
+        <v>1194</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1197">
+        <v>509001</v>
+      </c>
+      <c r="D1197">
+        <v>7</v>
+      </c>
+      <c r="E1197">
+        <v>10</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>1491</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>760</v>
+      </c>
+      <c r="H1197">
+        <v>28.84</v>
+      </c>
+      <c r="I1197" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:9">
+      <c r="A1198">
+        <v>1195</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1198">
+        <v>507111</v>
+      </c>
+      <c r="D1198">
+        <v>2</v>
+      </c>
+      <c r="E1198">
+        <v>1</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H1198">
+        <v>28.28</v>
+      </c>
+      <c r="I1198" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:9">
+      <c r="A1199">
+        <v>1196</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1199">
+        <v>522616</v>
+      </c>
+      <c r="D1199">
+        <v>3</v>
+      </c>
+      <c r="E1199">
+        <v>2</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H1199">
+        <v>27.99</v>
+      </c>
+      <c r="I1199" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:9">
+      <c r="A1200">
+        <v>1197</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C1200">
+        <v>560103</v>
+      </c>
+      <c r="D1200">
+        <v>4</v>
+      </c>
+      <c r="E1200">
+        <v>4</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>647</v>
+      </c>
+      <c r="H1200">
+        <v>27.95</v>
+      </c>
+      <c r="I1200" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:9">
+      <c r="A1201">
+        <v>1198</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C1201">
+        <v>560064</v>
+      </c>
+      <c r="D1201">
+        <v>4</v>
+      </c>
+      <c r="E1201">
+        <v>2</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>650</v>
+      </c>
+      <c r="H1201">
+        <v>27.54</v>
+      </c>
+      <c r="I1201" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:9">
+      <c r="A1202">
+        <v>1199</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C1202">
+        <v>504208</v>
+      </c>
+      <c r="D1202">
+        <v>5</v>
+      </c>
+      <c r="E1202">
+        <v>10</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H1202">
+        <v>27.54</v>
+      </c>
+      <c r="I1202" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:9">
+      <c r="A1203">
+        <v>1200</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1203">
+        <v>530011</v>
+      </c>
+      <c r="D1203">
+        <v>4</v>
+      </c>
+      <c r="E1203">
+        <v>8</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1203">
+        <v>27.5</v>
+      </c>
+      <c r="I1203" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:9">
+      <c r="A1204">
+        <v>1201</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1204">
+        <v>3</v>
+      </c>
+      <c r="E1204">
+        <v>1</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>644</v>
+      </c>
+      <c r="H1204">
+        <v>27.45</v>
+      </c>
+      <c r="I1204" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:9">
+      <c r="A1205">
+        <v>1202</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C1205">
+        <v>500079</v>
+      </c>
+      <c r="D1205">
+        <v>4</v>
+      </c>
+      <c r="E1205">
+        <v>4</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H1205">
+        <v>27.36</v>
+      </c>
+      <c r="I1205" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:9">
+      <c r="A1206">
+        <v>1203</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C1206">
+        <v>587101</v>
+      </c>
+      <c r="D1206">
+        <v>3</v>
+      </c>
+      <c r="E1206">
+        <v>1</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H1206">
+        <v>27.28</v>
+      </c>
+      <c r="I1206" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:9">
+      <c r="A1207">
+        <v>1204</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1207">
+        <v>500055</v>
+      </c>
+      <c r="D1207">
+        <v>6</v>
+      </c>
+      <c r="E1207">
+        <v>10</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>680</v>
+      </c>
+      <c r="H1207">
+        <v>26.71</v>
+      </c>
+      <c r="I1207" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:9">
+      <c r="A1208">
+        <v>1205</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C1208">
+        <v>508116</v>
+      </c>
+      <c r="D1208">
+        <v>3</v>
+      </c>
+      <c r="E1208">
+        <v>1</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H1208">
+        <v>26.59</v>
+      </c>
+      <c r="I1208" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:9">
+      <c r="A1209">
+        <v>1206</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C1209">
+        <v>518501</v>
+      </c>
+      <c r="D1209">
+        <v>6</v>
+      </c>
+      <c r="E1209">
+        <v>10</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>1519</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>756</v>
+      </c>
+      <c r="H1209">
+        <v>26.3</v>
+      </c>
+      <c r="I1209" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:9">
+      <c r="A1210">
+        <v>1207</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C1210">
+        <v>562162</v>
+      </c>
+      <c r="D1210">
+        <v>1</v>
+      </c>
+      <c r="E1210">
+        <v>1</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H1210">
+        <v>26.26</v>
+      </c>
+      <c r="I1210" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:9">
+      <c r="A1211">
+        <v>1208</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1211">
+        <v>6</v>
+      </c>
+      <c r="E1211">
+        <v>10</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H1211">
+        <v>26.26</v>
+      </c>
+      <c r="I1211" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:9">
+      <c r="A1212">
+        <v>1209</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1212">
+        <v>590006</v>
+      </c>
+      <c r="D1212">
+        <v>4</v>
+      </c>
+      <c r="E1212">
+        <v>4</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>588</v>
+      </c>
+      <c r="H1212">
+        <v>25.95</v>
+      </c>
+      <c r="I1212" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:9">
+      <c r="A1213">
+        <v>1210</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C1213">
+        <v>501501</v>
+      </c>
+      <c r="D1213">
+        <v>2</v>
+      </c>
+      <c r="E1213">
+        <v>1</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1213">
+        <v>24.34</v>
+      </c>
+      <c r="I1213" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:9">
+      <c r="A1214">
+        <v>1211</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C1214">
+        <v>506101</v>
+      </c>
+      <c r="D1214">
+        <v>2</v>
+      </c>
+      <c r="E1214">
+        <v>1</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H1214">
+        <v>24.19</v>
+      </c>
+      <c r="I1214" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:9">
+      <c r="A1215">
+        <v>1212</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C1215">
+        <v>560081</v>
+      </c>
+      <c r="D1215">
+        <v>3</v>
+      </c>
+      <c r="E1215">
+        <v>3</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H1215">
+        <v>24.19</v>
+      </c>
+      <c r="I1215" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:9">
+      <c r="A1216">
+        <v>1213</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1216">
+        <v>533450</v>
+      </c>
+      <c r="D1216">
+        <v>2</v>
+      </c>
+      <c r="E1216">
+        <v>1</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H1216">
+        <v>23.87</v>
+      </c>
+      <c r="I1216" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:9">
+      <c r="A1217">
+        <v>1214</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C1217">
+        <v>112123</v>
+      </c>
+      <c r="D1217">
+        <v>2</v>
+      </c>
+      <c r="E1217">
+        <v>1</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>774</v>
+      </c>
+      <c r="H1217">
+        <v>23.65</v>
+      </c>
+      <c r="I1217" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:9">
+      <c r="A1218">
+        <v>1215</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1218">
+        <v>522616</v>
+      </c>
+      <c r="D1218">
+        <v>3</v>
+      </c>
+      <c r="E1218">
+        <v>2</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H1218">
+        <v>23.22</v>
+      </c>
+      <c r="I1218" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:9">
+      <c r="A1219">
+        <v>1216</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C1219">
+        <v>500055</v>
+      </c>
+      <c r="D1219">
+        <v>4</v>
+      </c>
+      <c r="E1219">
+        <v>3</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H1219">
+        <v>22.53</v>
+      </c>
+      <c r="I1219" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:9">
+      <c r="A1220">
+        <v>1217</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1220">
+        <v>583201</v>
+      </c>
+      <c r="D1220">
+        <v>4</v>
+      </c>
+      <c r="E1220">
+        <v>4</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H1220">
+        <v>21.75</v>
+      </c>
+      <c r="I1220" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:9">
+      <c r="A1221">
+        <v>1218</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1221">
+        <v>501141</v>
+      </c>
+      <c r="D1221">
+        <v>1</v>
+      </c>
+      <c r="E1221">
+        <v>1</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H1221">
+        <v>21.68</v>
+      </c>
+      <c r="I1221" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:9">
+      <c r="A1222">
+        <v>1219</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1222">
+        <v>517325</v>
+      </c>
+      <c r="D1222">
+        <v>4</v>
+      </c>
+      <c r="E1222">
+        <v>5</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H1222">
+        <v>21.44</v>
+      </c>
+      <c r="I1222" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:9">
+      <c r="A1223">
+        <v>1220</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C1223">
+        <v>583201</v>
+      </c>
+      <c r="D1223">
+        <v>4</v>
+      </c>
+      <c r="E1223">
+        <v>4</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H1223">
+        <v>21.43</v>
+      </c>
+      <c r="I1223" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:9">
+      <c r="A1224">
+        <v>1221</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1224">
+        <v>4</v>
+      </c>
+      <c r="E1224">
+        <v>3</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>686</v>
+      </c>
+      <c r="H1224">
+        <v>21.27</v>
+      </c>
+      <c r="I1224" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:9">
+      <c r="A1225">
+        <v>1222</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C1225">
+        <v>500090</v>
+      </c>
+      <c r="D1225">
+        <v>4</v>
+      </c>
+      <c r="E1225">
+        <v>3</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>689</v>
+      </c>
+      <c r="H1225">
+        <v>21.24</v>
+      </c>
+      <c r="I1225" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:9">
+      <c r="A1226">
+        <v>1223</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C1226">
+        <v>583201</v>
+      </c>
+      <c r="D1226">
+        <v>4</v>
+      </c>
+      <c r="E1226">
+        <v>4</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H1226">
+        <v>21.16</v>
+      </c>
+      <c r="I1226" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:9">
+      <c r="A1227">
+        <v>1224</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C1227">
+        <v>581110</v>
+      </c>
+      <c r="D1227">
+        <v>2</v>
+      </c>
+      <c r="E1227">
+        <v>5</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H1227">
+        <v>20.96</v>
+      </c>
+      <c r="I1227" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:9">
+      <c r="A1228">
+        <v>1225</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C1228">
+        <v>500049</v>
+      </c>
+      <c r="D1228">
+        <v>4</v>
+      </c>
+      <c r="E1228">
+        <v>4</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H1228">
+        <v>20.83</v>
+      </c>
+      <c r="I1228" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:9">
+      <c r="A1229">
+        <v>1226</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C1229">
+        <v>532001</v>
+      </c>
+      <c r="D1229">
+        <v>3</v>
+      </c>
+      <c r="E1229">
+        <v>7</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H1229">
+        <v>19.46</v>
+      </c>
+      <c r="I1229" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:9">
+      <c r="A1230">
+        <v>1227</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1230">
+        <v>3</v>
+      </c>
+      <c r="E1230">
+        <v>2</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>774</v>
+      </c>
+      <c r="H1230">
+        <v>18.82</v>
+      </c>
+      <c r="I1230" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:9">
+      <c r="A1231">
+        <v>1228</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C1231">
+        <v>562101</v>
+      </c>
+      <c r="D1231">
+        <v>3</v>
+      </c>
+      <c r="E1231">
+        <v>4</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>774</v>
+      </c>
+      <c r="H1231">
+        <v>18.81</v>
+      </c>
+      <c r="I1231" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:9">
+      <c r="A1232">
+        <v>1229</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C1232">
+        <v>572137</v>
+      </c>
+      <c r="D1232">
+        <v>3</v>
+      </c>
+      <c r="E1232">
+        <v>3</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H1232">
+        <v>18.47</v>
+      </c>
+      <c r="I1232" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:9">
+      <c r="A1233">
+        <v>1230</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C1233">
+        <v>562105</v>
+      </c>
+      <c r="D1233">
+        <v>3</v>
+      </c>
+      <c r="E1233">
+        <v>6</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H1233">
+        <v>18.45</v>
+      </c>
+      <c r="I1233" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:9">
+      <c r="A1234">
+        <v>1231</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C1234">
+        <v>581110</v>
+      </c>
+      <c r="D1234">
+        <v>3</v>
+      </c>
+      <c r="E1234">
+        <v>5</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H1234">
+        <v>18.25</v>
+      </c>
+      <c r="I1234" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:9">
+      <c r="A1235">
+        <v>1232</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1235">
+        <v>504302</v>
+      </c>
+      <c r="D1235">
+        <v>2</v>
+      </c>
+      <c r="E1235">
+        <v>10</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H1235">
+        <v>17.46</v>
+      </c>
+      <c r="I1235" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:9">
+      <c r="A1236">
+        <v>1233</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C1236">
+        <v>533401</v>
+      </c>
+      <c r="D1236">
+        <v>2</v>
+      </c>
+      <c r="E1236">
+        <v>2</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H1236">
+        <v>16.63</v>
+      </c>
+      <c r="I1236" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:9">
+      <c r="A1237">
+        <v>1234</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C1237">
+        <v>531001</v>
+      </c>
+      <c r="D1237">
+        <v>2</v>
+      </c>
+      <c r="E1237">
+        <v>4</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H1237">
+        <v>16.07</v>
+      </c>
+      <c r="I1237" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:9">
+      <c r="A1238">
+        <v>1235</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C1238">
+        <v>563101</v>
+      </c>
+      <c r="D1238">
+        <v>2</v>
+      </c>
+      <c r="E1238">
+        <v>6</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H1238">
+        <v>13.27</v>
+      </c>
+      <c r="I1238" t="s">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>